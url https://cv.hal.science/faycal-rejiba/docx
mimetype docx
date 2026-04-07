--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -516,274 +516,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of near-surface multi-frequency electromagnetic induction data</w:t>
+                <w:t xml:space="preserve">Performance of light fixed‐wing airborne time‐domain electromagnetic system for mapping the near‐surface cover layer in an alluvial plain context: A numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Finco</w:t>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume‐alexandre Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ao Wang</w:t>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Prospecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 71 (4), pp.765-779. </w:t>
+              <w:t xml:space="preserve">, 2023, 71 (2), pp.366-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2478.13344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2478.13306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290098v1</w:t>
+                <w:t xml:space="preserve">hal-03924387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of light fixed‐wing airborne time‐domain electromagnetic system for mapping the near‐surface cover layer in an alluvial plain context: A numerical study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Calibration of near-surface multi-frequency electromagnetic induction data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+                <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Prospecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 71 (2), pp.366-382. </w:t>
+              <w:t xml:space="preserve">, 2023, 71 (4), pp.765-779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2478.13306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2478.13344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924387v1</w:t>
+                <w:t xml:space="preserve">hal-04290098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the resistivity distribution along underground pipes in urban contexts using galvanic and capacitive methods</w:t>
               </w:r>
@@ -795,51 +795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rejkjær</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -916,51 +916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full‐wave modelling of early‐time measurements in time‐domain electromagnetics: Consideration of coupling between Tx–Rx antennas and the ground</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1059,51 +1059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Souffaché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1148,282 +1148,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical characterization of urban fill by integrating the multi‐receiver electromagnetic induction method and electrical resistivity tomography: A case study in Poitiers, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Les méthodes hydro-géophysiques d'aujourd'hui et demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Noel</w:t>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Guerin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202, pp.49-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129263v1</w:t>
+                <w:t xml:space="preserve">insu-02302196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes hydro-géophysiques d'aujourd'hui et demain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Geometrical characterization of urban fill by integrating the multi‐receiver electromagnetic induction method and electrical resistivity tomography: A case study in Poitiers, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Champollion</w:t>
+                <w:t xml:space="preserve">Cécile Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dumont</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (5), pp.1012-1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02302196v1</w:t>
+                <w:t xml:space="preserve">hal-02129263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic wave propagation in nonlinear viscoelastic media using the auxiliary differential equation method</w:t>
               </w:r>
@@ -1666,441 +1666,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time‐domain electromagnetic imaging of a clayey confining bed in a brackish environment: A case study in the Kairouan Plain Aquifer (Kelbia salt lake, Tunisia)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
+                <w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.13303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 561, pp.1037-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982921v1</w:t>
+                <w:t xml:space="preserve">hal-04455604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiconfiguration electromagnetic induction survey for paleochannel internal structure imaging: a case study in the alluvial plain of the River Seine, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Time‐domain electromagnetic imaging of a clayey confining bed in a brackish environment: A case study in the Kairouan Plain Aquifer (Kelbia salt lake, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pontoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Massuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-22-159-2018⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (26), pp.3954-3965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.13303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518088v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Durand</w:t>
+                <w:t xml:space="preserve">Multiconfiguration electromagnetic induction survey for paleochannel internal structure imaging: a case study in the alluvial plain of the River Seine, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Deleplancque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.159-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-22-159-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04455604v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
               </w:r>
@@ -3094,635 +3094,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique syro-française de Ras Shamra – Ougarit en 2009 et 2010 (69e et 70e campagnes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Al-Maqdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khozama Al-Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.036⟩</w:t>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90, pp.439-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.1954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870830v1</w:t>
+                <w:t xml:space="preserve">halshs-01257470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in situ tests of a new electrostatic resistivity meter</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 504, pp.194-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2012063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01513101v1</w:t>
+                <w:t xml:space="preserve">hal-00870830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidencing a large body of ice in a rock glacier, Vanoise Massif, Northern French Alps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Galibert</w:t>
+                <w:t xml:space="preserve">First in situ tests of a new electrostatic resistivity meter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Flageul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geoa.12004⟩</w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.265-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2012063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01196668v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique syro-française de Ras Shamra – Ougarit en 2009 et 2010 (69e et 70e campagnes)</w:t>
+                <w:t xml:space="preserve">Evidencing a large body of ice in a rock glacier, Vanoise Massif, Northern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+                <w:t xml:space="preserve">Sébastien Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Al-Maqdissi</w:t>
+                <w:t xml:space="preserve">Christophe Kinnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Haydar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Yves Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95A (2), pp.109-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geoa.12004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/syria.1954⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01257470v1</w:t>
+                <w:t xml:space="preserve">hal-01196668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D single-site and laterally constrained inversion of multifrequency and multicomponent ground-based electromagnetic induction data - Application to the investigation of a near-surface clayey overburden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77 (4, S), pp.WB19-WB35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3756,51 +3756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D single-site and laterally constrained inversion of multifrequency and multicomponent ground-based electromagnetic induction data—Application to the investigation of a near-surface clayey overburden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3983,1550 +3983,1550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of long offset time-lapse frequency domain controlled source electromagnetic signals using the method of moments: Application to the monitoring of a land oil reservoir</w:t>
+                <w:t xml:space="preserve">PaPRIKa: a method for estimating karst resource and source vulnerability—application to the Ouysse karst system (southwest France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Schamper</w:t>
+                <w:t xml:space="preserve">Konstantina Kavouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Plagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Tremoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JB007114⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (2), pp.339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-010-0688-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740100v1</w:t>
+                <w:t xml:space="preserve">hal-01740095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-wave modeling of the time domain reflectometry signal in wetted sandy soils using a random microstructure discretization: Comparison with experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical analysis of long offset time-lapse frequency domain controlled source electromagnetic signals using the method of moments: Application to the monitoring of a land oil reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Schamper</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (B3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JB007114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010WR009688⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01030801v1</w:t>
+                <w:t xml:space="preserve">hal-01740100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wide band CPW-fed bowtie slot antenna for large range of GPR applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Full-wave modeling of the time domain reflectometry signal in wetted sandy soils using a random microstructure discretization: Comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iet microwaves, Antennas &amp; Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2010.0119⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (7), 8p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010WR009688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053902v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of contaminant plumes with geoelectrical methods. A case study in urban context</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A wide band CPW-fed bowtie slot antenna for large range of GPR applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pessel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">iet microwaves, Antennas &amp; Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (6), pp. 734-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2010.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825488v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and genesis of the Thabor rock glacier (Northern French Alps) determined from morphological and ground-penetrating radar surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+                <w:t xml:space="preserve">Mapping of contaminant plumes with geoelectrical methods. A case study in urban context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vaudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 ((4):), pp.738-751 (IF 1,185)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.07.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01740096v1</w:t>
+                <w:t xml:space="preserve">hal-00825488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PaPRIKa: a method for estimating karst resource and source vulnerability—application to the Ouysse karst system (southwest France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Tremoulet</w:t>
+                <w:t xml:space="preserve">Structure and genesis of the Thabor rock glacier (Northern French Alps) determined from morphological and ground-penetrating radar surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kinnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19 (2), pp.339. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (3-4), pp.269-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-010-0688-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740095v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic-Wave Propagation Modeling in Viscoelastic Media Using the Auxiliary Differential Equation Method</w:t>
+                <w:t xml:space="preserve">Glacier ice in rock glaciers: a case study in the Vanoise Massif, Northern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dhemaied</w:t>
+                <w:t xml:space="preserve">S Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et Al.</w:t>
+                <w:t xml:space="preserve">C Kinnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Py Galibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Cryosphere Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (6), pp.3597-3626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tcd-5-3597-2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588213v1</w:t>
+                <w:t xml:space="preserve">hal-01740094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacier ice in rock glaciers: a case study in the Vanoise Massif, Northern French Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Monnier</w:t>
+                <w:t xml:space="preserve">Assessment of doline geometry using geophysics on the Quercy plateau karst (South France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Dhemaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (6), pp.3597-3626. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (9), pp.1183--1192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tcd-5-3597-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.2144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740094v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of doline geometry using geophysics on the Quercy plateau karst (South France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Valois</w:t>
+                <w:t xml:space="preserve">Seismic-Wave Propagation Modeling in Viscoelastic Media Using the Auxiliary Differential Equation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dhemaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101 (1), pp.413-420</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01740092v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide band coplanar waveguide-fed bowtie slot antenna for a large range of ground penetrating radar applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Mcrowaves, Antennas &amp; Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (6), pp.734--739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-map.2010.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-offset profiling using frequency cross-hole radars in a layered embankment test site: antenna design, simulation and experimental results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shallow-structure characterization by 2D elastic full-waveform inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Froumentin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anouar Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2010058⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (3), pp.R81-R93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.3569798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01038044v1</w:t>
+                <w:t xml:space="preserve">hal-00593115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow-structure characterization by 2D elastic full-waveform inversion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
+                <w:t xml:space="preserve">Zero-offset profiling using frequency cross-hole radars in a layered embankment test site: antenna design, simulation and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Froumentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 76 (3), pp.R81-R93. </w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (1), pp 67-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/1.3569798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2010058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593115v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01038044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoradar-principes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5698,77 +5698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un radar de forage large bande pour la caractérisation diélectrique de sols: modélisations et expérimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5793,51 +5793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground-penetrating radar surveys on rock glaciers in the Vanoise Massif (Northern French Alps): methodological issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6026,51 +6026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground penetrating radar survey and stratigraphic interpretation of the Plan du Lac rock glaciers, Vanoise Massif, northern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6155,51 +6155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la vulnérabilité sur la partie sud du Causse de Gramat : application de la méthode RISKE 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Plagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6996,295 +6996,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical characterization of near-surface formations in the La Villa River catchment (Los Santos, Panama)</w:t>
+                <w:t xml:space="preserve">Relation between multi-configurations electromagnetic induction and geotechnical measurements (CBR/DCP) on a 1:1 standardized test site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Mojica</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Schmutz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.G. Castrellón</w:t>
+                <w:t xml:space="preserve">Delphine Jacqueline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSG2021 1st Conference on Hydrogeophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202120088⟩</w:t>
+              <w:t xml:space="preserve">Symposium on the Application of Geophysics to Engineering and Environmental Problems 2021 - SAGEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online Conference, France. pp.75-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4133/sageep.33-036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857263v1</w:t>
+                <w:t xml:space="preserve">hal-03979267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between multi-configurations electromagnetic induction and geotechnical measurements (CBR/DCP) on a 1:1 standardized test site</w:t>
+                <w:t xml:space="preserve">Geophysical characterization of near-surface formations in the La Villa River catchment (Los Santos, Panama)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Schamper</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mojica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Jacqueline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+                <w:t xml:space="preserve">M.G. Castrellón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on the Application of Geophysics to Engineering and Environmental Problems 2021 - SAGEEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online Conference, France. pp.75-76, </w:t>
+              <w:t xml:space="preserve">NSG2021 1st Conference on Hydrogeophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Bordeaux, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4133/sageep.33-036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202120088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979267v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of multi-frequency EMI data: example at a test site in Rouen (France)</w:t>
               </w:r>
@@ -7296,64 +7296,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSG2021 27th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Bordeaux, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7400,51 +7400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-wave modeling of early times in TDEM: estimation of all potential coupling with numerical FDTD simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7517,51 +7517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between DCP data and geophysical measurements on unimproved landing zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7651,51 +7651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MATLAB interface for 1D forward modeling and sensitivity analysis of EMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Cavalcante Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7755,64 +7755,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D modelling and inversion of frequency-domain electromagnetic (FDEM) data at a former coal tar refinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7879,861 +7879,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Link Between Electromagnetic Induction Data and Hydrocarbon Pollution at a Former Refinery in Rouen (FR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.H. Cavalcante Fraga</w:t>
+                <w:t xml:space="preserve">Application of the small-loop TDEM method to the quantification of both electrical and magnetic parameters of the subsurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nashville, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980387v1</w:t>
+                <w:t xml:space="preserve">hal-03979720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the small-loop TDEM method to the quantification of both electrical and magnetic parameters of the subsurface</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical Resistivity Survey to Locate Buried Colonial Structures in the Santo Domingo’s Historic Complex, Panama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lezcano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mojica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arosemena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Durán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEEP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979720v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Resistivity Survey to Locate Buried Colonial Structures in the Santo Domingo’s Historic Complex, Panama</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Link Between Electromagnetic Induction Data and Hydrocarbon Pollution at a Former Refinery in Rouen (FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H. Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Porto, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980381v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between DC ERT and Moving Multi-Depth Electrostatic Arrays in an Urban Context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of the Small-Loop TDEM Method to the Quantification of Both Electrical and Magnetic Parameters of the Subsurface (Numerical Approach)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Porto, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802621⟩</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980401v1</w:t>
+                <w:t xml:space="preserve">hal-01980392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Small-Loop TDEM Method to the Quantification of Both Electrical and Magnetic Parameters of the Subsurface (Numerical Approach)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between DC ERT and Moving Multi-Depth Electrostatic Arrays in an Urban Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rejkjær</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Porto, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980392v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple d’utilisation du sondage électrostatique glissant en milieu urbain : la recherche du mur de la ville de l’âge du Bronze de Kition (Larnaca, Chypre)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancient Kition (Larnaka, Cyprus): an integrated approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Flageul</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe colloque d’Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">12th International Conference for Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bradford, United Kingdom. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977219v1</w:t>
+                <w:t xml:space="preserve">hal-01824738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Kition (Larnaka, Cyprus): an integrated approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exemple d’utilisation du sondage électrostatique glissant en milieu urbain : la recherche du mur de la ville de l’âge du Bronze de Kition (Larnaca, Chypre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Flageul</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference for Archaeological Prospection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bradford, United Kingdom. pp.17-20</w:t>
+              <w:t xml:space="preserve">XXIe colloque d’Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824738v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d’utilisation du sondage électrostatique glissant en milieu urbain : la recherche du mur de la ville de l’âge du Bronze de Kition (Larnaca, Chypre)</w:t>
               </w:r>
@@ -8758,51 +8758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8857,90 +8857,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical Investigations of a Paleochannel in the Alluvial Plain of the River Seine, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Deleplancque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geoscience 2016 - 22nd European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. </w:t>
@@ -8991,51 +8991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation des échanges nappe-rivière à l’échelle du bassin des Avenelles par monitoring et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9116,51 +9116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal surface-subsurface water exchanges: from the local to the watershed scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9228,77 +9228,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM Systems Design: Using Full Maxwell FDTD Modelling to Study the Transient Response of Custom-madeTx and Rx Coils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9496,51 +9496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D and 3D Sensitivity Analysis of an Airborne VCP TDEM System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilaume-Alexandre Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9600,51 +9600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of high frequency stream-aquifer exchanges from the local to the watershed scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9738,51 +9738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D and 3D sensitivity analysis of an airborne VCP TDEM system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume-Alexandre Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9971,51 +9971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying spatio-temporal stream-aquifer water exchanges along a multi-layer aquifer system using LOMOS and hydro-thermo modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10535,260 +10535,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Search of the Pyramid of a Missing Pharaoh at South-Saqqara (Egypt)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Guerin</w:t>
+                <w:t xml:space="preserve">Designing a multiscale experimental sampling system for quantifying stream-aquifer water exchanges in a multi-layer aquifer system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Dobrev</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantal De Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second EAGE International Conference on Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Al Ain, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740085v1</w:t>
+                <w:t xml:space="preserve">hal-01740086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a multiscale experimental sampling system for quantifying stream-aquifer water exchanges in a multi-layer aquifer system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+                <w:t xml:space="preserve">In Search of the Pyramid of a Missing Pharaoh at South-Saqqara (Egypt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Dobrev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Second EAGE International Conference on Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Al Ain, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740086v1</w:t>
+                <w:t xml:space="preserve">hal-01740085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband On-ground Monostatic Radar Antenna for Water Content Soil Evaluation: Modeling, Design and Testing</w:t>
               </w:r>
@@ -11003,77 +11003,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure thermique pour quantifier les échanges nappe-rivière dans l'aquifère multicouche du bassin de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11115,51 +11115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D inversion of multi-component and multi-frequency low-induction number EM device (PROMIS) for near-surface exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11210,51 +11210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a multiscale experimental sampling system for quantification of stream-aquifer water exchanges-the Orgeval basin case study (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11335,51 +11335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un dispositif expérimental multi échelle pour quantifier les échanges nappe-rivière dans un système aquifère multicouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11460,90 +11460,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the soil water content of a sandy soil with a drequency cross-hole radar: antenna design and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Boston, United States. pp.411--414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11581,90 +11581,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero Offset Profiling Using Frequency Cross-hole Radars in a Layered Embankment Test Site: Antenna Design, Simulation and Experimental Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 28th PIERS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Cambridge, United States. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11689,77 +11689,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and analysis of wideband antennas for borehole and surface ground penetrating radars: Application to soil moisture content measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Canada. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11836,51 +11836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
@@ -11935,51 +11935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Kessouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12017,77 +12017,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Wideband Crosshole and Surface GPR for Soil Characterization: FDTD Modeling and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12112,103 +12112,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie géoélectrique poru la caractérisation de sites pollués : un cas d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vaudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
@@ -12231,148 +12231,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dhemaied</w:t>
+                <w:t xml:space="preserve">4D CSEM feasibility study: a land example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st EAGE Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">2009 SEG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405825v1</w:t>
+                <w:t xml:space="preserve">hal-01740105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML: numerical and experimental validation</w:t>
               </w:r>
@@ -12473,152 +12447,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D CSEM feasibility study: a land example</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Schamper</w:t>
+                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML : numerical and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dhemaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Spitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+                <w:t xml:space="preserve">R. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 SEG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, 1st General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740105v1</w:t>
+                <w:t xml:space="preserve">hal-00405829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML : numerical and experimental validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12626,133 +12626,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, 1st General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">71st EAGE Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405829v1</w:t>
+                <w:t xml:space="preserve">hal-00405825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full waveform inversion of seismic data for 2D shallow structures imagery - limitations and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rhomdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12816,51 +12816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation modelling in viscoelastic media: Application to sedimentary basin of Tunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bouden-Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12954,51 +12954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Waveform Inversion of Seismic Data for 2D Shallow Structures Imagery−Limitations and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13062,64 +13062,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion Of Surface Waves In Complex Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13673,51 +13673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term assessment of water and heat stream-aquifer exchanges in Avenelles Critical Zone Observatory, France (2013-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13785,51 +13785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open-access Python interface for inversion, sensitivity and equivalence analysis of TDEM data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13919,51 +13919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiesson Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Relats Montserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14050,51 +14050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du contexte hydrogéologique sur la connectivité nappe-rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14490,51 +14490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Paris-PSL. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14851,51 +14851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Mendiz&#225;bal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Pourcelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guillermo Mart&#237;n Rinc&#243;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mojica" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linneth Suira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14482/memor.57.969.367" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tabbagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Souffach&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jougnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maineult" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rejiba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12321" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Finco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13344" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume&#8208;alexandre Sab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13306" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souffach&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09625-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12806" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy441" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01982921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pontoreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13303" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-159-2018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376575v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kessouri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0468.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.562" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0QP2SDW6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.12.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CZXNM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0129.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513101v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196668v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinnard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoa.12004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFX57SM7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Haydar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozama Al-Bahloul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.1954" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2011-0358.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740089v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2011-0358.1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196686v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bobee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.09.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T34RQDQ6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740100v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schamper" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Spitz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007114" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BW9D15FM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009688" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053902v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0119" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825488v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaudelet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740096v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3Q517N1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740095v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Kavouri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tremoulet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-010-0688-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZD5TTRCX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588213v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhemaied" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740094v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Monnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kinnard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Galibert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tcd-5-3597-2011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2144" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09624088CDB4BC5EB75610AC0AF40E50E006E5A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038044v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2010058" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Romdhane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3569798" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740104v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740108v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cosenza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2009009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740109v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740110v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7569" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FS2M4KG5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740106v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1307" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740114v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.610" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5V356TSF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pranville" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tr&#233;moulet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Najine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jaffal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Aifa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Filahi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Arioua" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2006.02.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-679BR05K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740120v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003505" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740122v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mechler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001RS002595" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26B68B344785DBA785535EF4E20DF222F685B90C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138595v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394189v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9396" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857263v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Castrell&#243;n" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120088" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979267v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jacqueline" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.33-036" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857274v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120138" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955397v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020096" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857332v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleitz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Ceranski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-061" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857321v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-049" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857306v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980387v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802554" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979720v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980381v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lezcano" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arosemena" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dur&#225;n" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ho" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802466" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980401v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802621" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802462" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977219v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Flageul" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824738v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979748v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397605v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602075" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412910v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740078v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hovhannissian" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202499v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.272" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857380v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaume-Alexandre Sab" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413875" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740080v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume-Alexandre Sab" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740084v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bergamo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dhemaied" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01115378v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142145v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Sab" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schamper" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740082v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saintenoy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L&#233;ger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bonde" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maines" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977065v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740085v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dobrev" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740086v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Fouquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740088v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vitale" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;rin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tournat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04355229v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740099v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740097v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709782v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740101v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234628v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054361v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740103v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vaudelet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schmutz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pessel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740102v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054353v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547096v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740111v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740105v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Spitz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405829v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415623v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhomdane" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502270v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouden-Romdhane" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740107v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Romdhane" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brossier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Operto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740113v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740115v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauchard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X D&#233;robert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph C&#244;te" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sagnard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740119v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deceuster" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740121v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Camerlynck" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740125v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hermida" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ribolzi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533447v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979719v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507135v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiesson Julien" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599380v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533487v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Rejiba" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Mendiz&#225;bal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Pourcelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guillermo Mart&#237;n Rinc&#243;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mojica" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linneth Suira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14482/memor.57.969.367" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tabbagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Souffach&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jougnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maineult" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rejiba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12321" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume&#8208;alexandre Sab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13306" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Finco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souffach&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09625-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12806" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy441" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01982921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pontoreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13303" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518088v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-159-2018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376575v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kessouri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0468.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.562" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0QP2SDW6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.12.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CZXNM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0129.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257470v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Haydar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozama Al-Bahloul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.1954" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012063" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinnard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoa.12004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFX57SM7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2011-0358.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740089v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2011-0358.1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196686v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bobee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.09.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T34RQDQ6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740095v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Kavouri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tremoulet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-010-0688-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZD5TTRCX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schamper" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Spitz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007114" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BW9D15FM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009688" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053902v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0119" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825488v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaudelet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740096v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3Q517N1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740094v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Monnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kinnard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Galibert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tcd-5-3597-2011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740092v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2144" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09624088CDB4BC5EB75610AC0AF40E50E006E5A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhemaied" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Romdhane" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3569798" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038044v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2010058" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740104v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740108v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cosenza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2009009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740109v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740110v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7569" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FS2M4KG5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740106v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1307" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740114v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.610" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5V356TSF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pranville" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tr&#233;moulet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Najine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jaffal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Aifa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Filahi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Arioua" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2006.02.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-679BR05K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740120v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003505" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740122v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mechler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001RS002595" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26B68B344785DBA785535EF4E20DF222F685B90C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138595v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394189v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9396" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979267v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jacqueline" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.33-036" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Castrell&#243;n" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120088" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857274v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120138" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955397v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020096" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857332v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleitz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Ceranski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-061" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857321v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-049" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857306v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979720v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980381v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lezcano" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arosemena" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dur&#225;n" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ho" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802466" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980387v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802554" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980392v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802462" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980401v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802621" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824738v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977219v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Flageul" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979748v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397605v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602075" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412910v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740078v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hovhannissian" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202499v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.272" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857380v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaume-Alexandre Sab" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413875" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740080v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume-Alexandre Sab" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740084v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bergamo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dhemaied" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01115378v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142145v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Sab" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schamper" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740082v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saintenoy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L&#233;ger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bonde" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maines" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977065v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740086v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Fouquet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740085v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dobrev" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740088v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vitale" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;rin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tournat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04355229v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740099v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740097v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709782v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740101v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234628v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054361v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740103v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vaudelet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schmutz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pessel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740102v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054353v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547096v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740105v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Spitz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740111v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405829v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405825v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415623v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhomdane" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502270v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouden-Romdhane" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740107v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Romdhane" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brossier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Operto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740113v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740115v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauchard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X D&#233;robert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph C&#244;te" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sagnard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740119v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deceuster" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740121v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Camerlynck" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740125v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hermida" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ribolzi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533447v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979719v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507135v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiesson Julien" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599380v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533487v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Rejiba" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>