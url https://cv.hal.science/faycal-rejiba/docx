--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -516,274 +516,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of light fixed‐wing airborne time‐domain electromagnetic system for mapping the near‐surface cover layer in an alluvial plain context: A numerical study</w:t>
+                <w:t xml:space="preserve">Calibration of near-surface multi-frequency electromagnetic induction data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cecile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+                <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Prospecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 71 (2), pp.366-382. </w:t>
+              <w:t xml:space="preserve">, 2023, 71 (4), pp.765-779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2478.13306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2478.13344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924387v1</w:t>
+                <w:t xml:space="preserve">hal-04290098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of near-surface multi-frequency electromagnetic induction data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of light fixed‐wing airborne time‐domain electromagnetic system for mapping the near‐surface cover layer in an alluvial plain context: A numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Finco</w:t>
+                <w:t xml:space="preserve">Guillaume‐alexandre Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ao Wang</w:t>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Prospecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 71 (4), pp.765-779. </w:t>
+              <w:t xml:space="preserve">, 2023, 71 (2), pp.366-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2478.13344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2478.13306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290098v1</w:t>
+                <w:t xml:space="preserve">hal-03924387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the resistivity distribution along underground pipes in urban contexts using galvanic and capacitive methods</w:t>
               </w:r>
@@ -795,51 +795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rejkjær</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -916,51 +916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full‐wave modelling of early‐time measurements in time‐domain electromagnetics: Consideration of coupling between Tx–Rx antennas and the ground</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1059,51 +1059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Souffaché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1148,282 +1148,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes hydro-géophysiques d'aujourd'hui et demain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Geometrical characterization of urban fill by integrating the multi‐receiver electromagnetic induction method and electrical resistivity tomography: A case study in Poitiers, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Champollion</w:t>
+                <w:t xml:space="preserve">Cécile Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dumont</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (5), pp.1012-1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02302196v1</w:t>
+                <w:t xml:space="preserve">hal-02129263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical characterization of urban fill by integrating the multi‐receiver electromagnetic induction method and electrical resistivity tomography: A case study in Poitiers, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Les méthodes hydro-géophysiques d'aujourd'hui et demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Noel</w:t>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Guerin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202, pp.49-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129263v1</w:t>
+                <w:t xml:space="preserve">insu-02302196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic wave propagation in nonlinear viscoelastic media using the auxiliary differential equation method</w:t>
               </w:r>
@@ -1603,504 +1603,504 @@
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 561, pp.1037 - 1047. </w:t>
+              <w:t xml:space="preserve">, 2018, 561, pp.1037-1047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387996v1</w:t>
+                <w:t xml:space="preserve">hal-04455604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Durand</w:t>
+                <w:t xml:space="preserve">Time‐domain electromagnetic imaging of a clayey confining bed in a brackish environment: A case study in the Kairouan Plain Aquifer (Kelbia salt lake, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pontoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Massuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (26), pp.3954-3965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.13303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455604v1</w:t>
+                <w:t xml:space="preserve">hal-01982921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time‐domain electromagnetic imaging of a clayey confining bed in a brackish environment: A case study in the Kairouan Plain Aquifer (Kelbia salt lake, Tunisia)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Multiconfiguration electromagnetic induction survey for paleochannel internal structure imaging: a case study in the alluvial plain of the River Seine, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Deleplancque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.159-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-22-159-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.13303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01982921v1</w:t>
+                <w:t xml:space="preserve">hal-01518088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiconfiguration electromagnetic induction survey for paleochannel internal structure imaging: a case study in the alluvial plain of the River Seine, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
+                <w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 561, pp.1037 - 1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-22-159-2018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01518088v1</w:t>
+                <w:t xml:space="preserve">hal-05387996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
               </w:r>
@@ -3094,635 +3094,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique syro-française de Ras Shamra – Ougarit en 2009 et 2010 (69e et 70e campagnes)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Matoïan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Benech</w:t>
+                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/syria.1954⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 504, pp.194-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01257470v1</w:t>
+                <w:t xml:space="preserve">hal-00870830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First in situ tests of a new electrostatic resistivity meter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Flageul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.036⟩</w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.265-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2012063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00870830v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in situ tests of a new electrostatic resistivity meter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+                <w:t xml:space="preserve">Evidencing a large body of ice in a rock glacier, Vanoise Massif, Northern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kinnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Galibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95A (2), pp.109-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geoa.12004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2012063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01513101v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidencing a large body of ice in a rock glacier, Vanoise Massif, Northern French Alps</w:t>
+                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique syro-française de Ras Shamra – Ougarit en 2009 et 2010 (69e et 70e campagnes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Monnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Kinnard</w:t>
+                <w:t xml:space="preserve">Michel Al-Maqdissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Galibert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jamal Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khozama Al-Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geoa.12004⟩</w:t>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90, pp.439-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.1954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196668v1</w:t>
+                <w:t xml:space="preserve">halshs-01257470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D single-site and laterally constrained inversion of multifrequency and multicomponent ground-based electromagnetic induction data - Application to the investigation of a near-surface clayey overburden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77 (4, S), pp.WB19-WB35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3756,51 +3756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D single-site and laterally constrained inversion of multifrequency and multicomponent ground-based electromagnetic induction data—Application to the investigation of a near-surface clayey overburden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3983,1550 +3983,1550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PaPRIKa: a method for estimating karst resource and source vulnerability—application to the Ouysse karst system (southwest France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full-wave modeling of the time domain reflectometry signal in wetted sandy soils using a random microstructure discretization: Comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantina Kavouri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-010-0688-8⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (7), 8p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010WR009688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740095v1</w:t>
+                <w:t xml:space="preserve">hal-01030801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical analysis of long offset time-lapse frequency domain controlled source electromagnetic signals using the method of moments: Application to the monitoring of a land oil reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116 (B3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2009JB007114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-wave modeling of the time domain reflectometry signal in wetted sandy soils using a random microstructure discretization: Comparison with experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A wide band CPW-fed bowtie slot antenna for large range of GPR applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010WR009688⟩</w:t>
+              <w:t xml:space="preserve">iet microwaves, Antennas &amp; Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (6), pp. 734-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2010.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01030801v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wide band CPW-fed bowtie slot antenna for large range of GPR applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping of contaminant plumes with geoelectrical methods. A case study in urban context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vaudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sagnard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Pessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iet microwaves, Antennas &amp; Propagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 ((4):), pp.738-751 (IF 1,185)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053902v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of contaminant plumes with geoelectrical methods. A case study in urban context</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roger Guerin</w:t>
+                <w:t xml:space="preserve">Structure and genesis of the Thabor rock glacier (Northern French Alps) determined from morphological and ground-penetrating radar surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kinnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (3-4), pp.269-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825488v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and genesis of the Thabor rock glacier (Northern French Alps) determined from morphological and ground-penetrating radar surveys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+                <w:t xml:space="preserve">PaPRIKa: a method for estimating karst resource and source vulnerability—application to the Ouysse karst system (southwest France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Kavouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Plagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Tremoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 134 (3-4), pp.269-279. </w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (2), pp.339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10040-010-0688-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740096v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacier ice in rock glaciers: a case study in the Vanoise Massif, Northern French Alps</w:t>
+                <w:t xml:space="preserve">Seismic-Wave Propagation Modeling in Viscoelastic Media Using the Auxiliary Differential Equation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Monnier</w:t>
+                <w:t xml:space="preserve">A. Dhemaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Kinnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Py Galibert</w:t>
+                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere Discussions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101 (1), pp.413-420</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740094v1</w:t>
+                <w:t xml:space="preserve">hal-00588213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of doline geometry using geophysics on the Quercy plateau karst (South France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glacier ice in rock glaciers: a case study in the Vanoise Massif, Northern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Kinnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Valois</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Py Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (9), pp.1183--1192. </w:t>
+              <w:t xml:space="preserve">The Cryosphere Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (6), pp.3597-3626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.2144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tcd-5-3597-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01740092v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic-Wave Propagation Modeling in Viscoelastic Media Using the Auxiliary Differential Equation Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+                <w:t xml:space="preserve">Assessment of doline geometry using geophysics on the Quercy plateau karst (South France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Dhemaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (9), pp.1183--1192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.2144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588213v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide band coplanar waveguide-fed bowtie slot antenna for a large range of ground penetrating radar applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Mcrowaves, Antennas &amp; Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (6), pp.734--739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-map.2010.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow-structure characterization by 2D elastic full-waveform inversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zero-offset profiling using frequency cross-hole radars in a layered embankment test site: antenna design, simulation and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouar Romdhane</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Froumentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/1.3569798⟩</w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (1), pp 67-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2010058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593115v1</w:t>
+                <w:t xml:space="preserve">hal-01038044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-offset profiling using frequency cross-hole radars in a layered embankment test site: antenna design, simulation and experimental results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Schamper</w:t>
+                <w:t xml:space="preserve">Shallow-structure characterization by 2D elastic full-waveform inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Froumentin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 9 (1), pp 67-76. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (3), pp.R81-R93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2010058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/1.3569798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01038044v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoradar-principes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5698,77 +5698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un radar de forage large bande pour la caractérisation diélectrique de sols: modélisations et expérimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5793,51 +5793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground-penetrating radar surveys on rock glaciers in the Vanoise Massif (Northern French Alps): methodological issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6026,51 +6026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground penetrating radar survey and stratigraphic interpretation of the Plan du Lac rock glaciers, Vanoise Massif, northern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6155,51 +6155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la vulnérabilité sur la partie sud du Causse de Gramat : application de la méthode RISKE 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Plagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7028,51 +7028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jacqueline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7296,64 +7296,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSG2021 27th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Bordeaux, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7400,51 +7400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-wave modeling of early times in TDEM: estimation of all potential coupling with numerical FDTD simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7517,51 +7517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between DCP data and geophysical measurements on unimproved landing zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7651,51 +7651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MATLAB interface for 1D forward modeling and sensitivity analysis of EMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Cavalcante Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7755,64 +7755,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D modelling and inversion of frequency-domain electromagnetic (FDEM) data at a former coal tar refinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7879,736 +7879,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the small-loop TDEM method to the quantification of both electrical and magnetic parameters of the subsurface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Assessing the Link Between Electromagnetic Induction Data and Hydrocarbon Pollution at a Former Refinery in Rouen (FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H. Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEEP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979720v1</w:t>
+                <w:t xml:space="preserve">hal-01980387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Resistivity Survey to Locate Buried Colonial Structures in the Santo Domingo’s Historic Complex, Panama</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of the small-loop TDEM method to the quantification of both electrical and magnetic parameters of the subsurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nashville, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980381v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Link Between Electromagnetic Induction Data and Hydrocarbon Pollution at a Former Refinery in Rouen (FR)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical Resistivity Survey to Locate Buried Colonial Structures in the Santo Domingo’s Historic Complex, Panama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lezcano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mojica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arosemena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Durán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Porto, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980387v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Small-Loop TDEM Method to the Quantification of Both Electrical and Magnetic Parameters of the Subsurface (Numerical Approach)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between DC ERT and Moving Multi-Depth Electrostatic Arrays in an Urban Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rejkjær</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Porto, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802462⟩</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980392v1</w:t>
+                <w:t xml:space="preserve">hal-01980401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between DC ERT and Moving Multi-Depth Electrostatic Arrays in an Urban Context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of the Small-Loop TDEM Method to the Quantification of Both Electrical and Magnetic Parameters of the Subsurface (Numerical Approach)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Porto, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980401v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Kition (Larnaka, Cyprus): an integrated approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exemple d’utilisation du sondage électrostatique glissant en milieu urbain : la recherche du mur de la ville de l’âge du Bronze de Kition (Larnaca, Chypre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference for Archaeological Prospection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bradford, United Kingdom. pp.17-20</w:t>
+              <w:t xml:space="preserve">21ème colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824738v1</w:t>
+                <w:t xml:space="preserve">hal-03979748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d’utilisation du sondage électrostatique glissant en milieu urbain : la recherche du mur de la ville de l’âge du Bronze de Kition (Larnaca, Chypre)</w:t>
               </w:r>
@@ -8620,51 +8620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8713,234 +8713,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple d’utilisation du sondage électrostatique glissant en milieu urbain : la recherche du mur de la ville de l’âge du Bronze de Kition (Larnaca, Chypre)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+                <w:t xml:space="preserve">Ancient Kition (Larnaka, Cyprus): an integrated approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">12th International Conference for Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bradford, United Kingdom. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979748v1</w:t>
+                <w:t xml:space="preserve">hal-01824738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical Investigations of a Paleochannel in the Alluvial Plain of the River Seine, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Chevalier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Deleplancque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geoscience 2016 - 22nd European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. </w:t>
@@ -8991,51 +8991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation des échanges nappe-rivière à l’échelle du bassin des Avenelles par monitoring et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9116,51 +9116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal surface-subsurface water exchanges: from the local to the watershed scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9228,77 +9228,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM Systems Design: Using Full Maxwell FDTD Modelling to Study the Transient Response of Custom-madeTx and Rx Coils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9496,51 +9496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D and 3D Sensitivity Analysis of an Airborne VCP TDEM System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilaume-Alexandre Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9600,51 +9600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of high frequency stream-aquifer exchanges from the local to the watershed scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9738,51 +9738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D and 3D sensitivity analysis of an airborne VCP TDEM system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume-Alexandre Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9827,277 +9827,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-wave Analyses in Unconsolidated Granular Models with Increasing Degrees of Complexity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying spatio-temporal stream-aquifer water exchanges along a multi-layer aquifer system using LOMOS and hydro-thermo modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Bergamo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Régis Mourgues</w:t>
+                <w:t xml:space="preserve">Anne Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition-Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740084v1</w:t>
+                <w:t xml:space="preserve">hal-01115378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying spatio-temporal stream-aquifer water exchanges along a multi-layer aquifer system using LOMOS and hydro-thermo modelling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface-wave Analyses in Unconsolidated Granular Models with Increasing Degrees of Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bergamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dhemaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jost</w:t>
+                <w:t xml:space="preserve">R Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition-Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115378v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of a Light Fixed-wing Airborne TDEM System for the Characterization of Karstic Environments</w:t>
               </w:r>
@@ -10535,260 +10535,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01380184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a multiscale experimental sampling system for quantifying stream-aquifer water exchanges in a multi-layer aquifer system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+                <w:t xml:space="preserve">In Search of the Pyramid of a Missing Pharaoh at South-Saqqara (Egypt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Dobrev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Second EAGE International Conference on Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Al Ain, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740086v1</w:t>
+                <w:t xml:space="preserve">hal-01740085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Search of the Pyramid of a Missing Pharaoh at South-Saqqara (Egypt)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Guerin</w:t>
+                <w:t xml:space="preserve">Designing a multiscale experimental sampling system for quantifying stream-aquifer water exchanges in a multi-layer aquifer system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Dobrev</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantal De Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second EAGE International Conference on Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Al Ain, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740085v1</w:t>
+                <w:t xml:space="preserve">hal-01740086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband On-ground Monostatic Radar Antenna for Water Content Soil Evaluation: Modeling, Design and Testing</w:t>
               </w:r>
@@ -10882,51 +10882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-Doppler acoustic probing of granular media with in-depth property gradient and varying pore pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11003,77 +11003,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure thermique pour quantifier les échanges nappe-rivière dans l'aquifère multicouche du bassin de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11115,51 +11115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D inversion of multi-component and multi-frequency low-induction number EM device (PROMIS) for near-surface exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11191,359 +11191,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a multiscale experimental sampling system for quantification of stream-aquifer water exchanges-the Orgeval basin case study (France)</w:t>
+                <w:t xml:space="preserve">Mise en place d’un dispositif expérimental multi échelle pour quantifier les échanges nappe-rivière dans un système aquifère multicouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">GFHN-GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740097v1</w:t>
+                <w:t xml:space="preserve">hal-00709782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un dispositif expérimental multi échelle pour quantifier les échanges nappe-rivière dans un système aquifère multicouche</w:t>
+                <w:t xml:space="preserve">Designing a multiscale experimental sampling system for quantification of stream-aquifer water exchanges-the Orgeval basin case study (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFHN-GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709782v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the soil water content of a sandy soil with a drequency cross-hole radar: antenna design and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Boston, United States. pp.411--414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11581,90 +11581,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero Offset Profiling Using Frequency Cross-hole Radars in a Layered Embankment Test Site: Antenna Design, Simulation and Experimental Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 28th PIERS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Cambridge, United States. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11689,77 +11689,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and analysis of wideband antennas for borehole and surface ground penetrating radars: Application to soil moisture content measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Canada. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11836,51 +11836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
@@ -11935,51 +11935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Kessouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12017,77 +12017,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Wideband Crosshole and Surface GPR for Soil Characterization: FDTD Modeling and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12112,103 +12112,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie géoélectrique poru la caractérisation de sites pollués : un cas d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vaudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
@@ -12231,528 +12231,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D CSEM feasibility study: a land example</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Schamper</w:t>
+                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dhemaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Spitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+                <w:t xml:space="preserve">R. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 SEG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">71st EAGE Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740105v1</w:t>
+                <w:t xml:space="preserve">hal-00405825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML: numerical and experimental validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Dhemaied</w:t>
+                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML : numerical and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Guérin</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienne, Austria. pp.4849</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, 1st General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740111v1</w:t>
+                <w:t xml:space="preserve">hal-00405829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML : numerical and experimental validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dhemaied</w:t>
+                <w:t xml:space="preserve">4D CSEM feasibility study: a land example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, 1st General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">2009 SEG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405829v1</w:t>
+                <w:t xml:space="preserve">hal-01740105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dhemaied</w:t>
+                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML: numerical and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Guérin</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st EAGE Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienne, Austria. pp.4849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405825v1</w:t>
+                <w:t xml:space="preserve">hal-01740111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full waveform inversion of seismic data for 2D shallow structures imagery - limitations and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rhomdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12816,51 +12816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation modelling in viscoelastic media: Application to sedimentary basin of Tunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bouden-Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12954,51 +12954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Waveform Inversion of Seismic Data for 2D Shallow Structures Imagery−Limitations and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13056,256 +13056,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion Of Surface Waves In Complex Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+                <w:t xml:space="preserve">Step frequency radar applied for asphalt thickness measurements with various interface conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adnand Bitri</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st EEGS Symposium on the Application of Geophysics to Engineering and Environmental Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Proc. of the 12th Int. Conf. on Ground Penetrating Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Edinburgh, United Kingdom. pp.16--18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740113v1</w:t>
+                <w:t xml:space="preserve">hal-01740115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step frequency radar applied for asphalt thickness measurements with various interface conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Fauchard</w:t>
+                <w:t xml:space="preserve">Inversion Of Surface Waves In Complex Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Sagnard</w:t>
+                <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 12th Int. Conf. on Ground Penetrating Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Edinburgh, United Kingdom. pp.16--18</w:t>
+              <w:t xml:space="preserve">21st EEGS Symposium on the Application of Geophysics to Engineering and Environmental Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740115v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections radar (GPR) et électrostatique (MPU) pour la reconnaissance d’une pollution en métaux dissous sur une friche industrielle à Leuze, Belgique</w:t>
               </w:r>
@@ -13673,51 +13673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term assessment of water and heat stream-aquifer exchanges in Avenelles Critical Zone Observatory, France (2013-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13785,51 +13785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open-access Python interface for inversion, sensitivity and equivalence analysis of TDEM data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13919,51 +13919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiesson Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Relats Montserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14050,90 +14050,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du contexte hydrogéologique sur la connectivité nappe-rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.89-98, 2013, 978-2-7592-2073-1</w:t>
@@ -14477,64 +14477,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Paris-PSL. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14851,51 +14851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Mendiz&#225;bal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Pourcelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guillermo Mart&#237;n Rinc&#243;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mojica" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linneth Suira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14482/memor.57.969.367" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tabbagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Souffach&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jougnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maineult" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rejiba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12321" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume&#8208;alexandre Sab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13306" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Finco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souffach&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09625-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12806" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy441" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01982921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pontoreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13303" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518088v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-159-2018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376575v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kessouri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0468.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.562" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0QP2SDW6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.12.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CZXNM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0129.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257470v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Haydar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozama Al-Bahloul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.1954" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012063" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinnard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoa.12004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFX57SM7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2011-0358.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740089v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2011-0358.1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196686v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bobee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.09.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T34RQDQ6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740095v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Kavouri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tremoulet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-010-0688-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZD5TTRCX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schamper" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Spitz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007114" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BW9D15FM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009688" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053902v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0119" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825488v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaudelet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740096v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3Q517N1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740094v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Monnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kinnard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Galibert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tcd-5-3597-2011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740092v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2144" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09624088CDB4BC5EB75610AC0AF40E50E006E5A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhemaied" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Romdhane" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3569798" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038044v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2010058" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740104v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740108v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cosenza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2009009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740109v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740110v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7569" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FS2M4KG5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740106v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1307" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740114v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.610" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5V356TSF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pranville" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tr&#233;moulet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Najine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jaffal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Aifa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Filahi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Arioua" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2006.02.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-679BR05K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740120v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003505" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740122v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mechler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001RS002595" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26B68B344785DBA785535EF4E20DF222F685B90C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138595v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394189v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9396" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979267v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jacqueline" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.33-036" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Castrell&#243;n" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120088" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857274v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120138" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955397v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020096" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857332v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleitz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Ceranski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-061" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857321v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-049" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857306v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979720v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980381v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lezcano" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arosemena" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dur&#225;n" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ho" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802466" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980387v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802554" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980392v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802462" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980401v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802621" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824738v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977219v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Flageul" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979748v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397605v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602075" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412910v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740078v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hovhannissian" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202499v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.272" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857380v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaume-Alexandre Sab" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413875" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740080v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume-Alexandre Sab" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740084v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bergamo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dhemaied" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01115378v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142145v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Sab" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schamper" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740082v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saintenoy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L&#233;ger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bonde" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maines" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977065v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740086v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Fouquet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740085v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dobrev" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740088v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vitale" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;rin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tournat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04355229v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740099v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740097v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709782v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740101v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234628v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054361v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740103v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vaudelet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schmutz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pessel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740102v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054353v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547096v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740105v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Spitz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740111v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405829v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405825v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415623v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhomdane" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502270v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouden-Romdhane" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740107v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Romdhane" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brossier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Operto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740113v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740115v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauchard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X D&#233;robert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph C&#244;te" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sagnard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740119v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deceuster" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740121v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Camerlynck" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740125v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hermida" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ribolzi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533447v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979719v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507135v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiesson Julien" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599380v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533487v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Rejiba" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Mendiz&#225;bal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Pourcelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guillermo Mart&#237;n Rinc&#243;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mojica" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linneth Suira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14482/memor.57.969.367" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tabbagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Souffach&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jougnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maineult" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rejiba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12321" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Finco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13344" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume&#8208;alexandre Sab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13306" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souffach&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09625-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12806" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy441" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01982921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pontoreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13303" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-159-2018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376575v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kessouri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0468.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.562" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0QP2SDW6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.12.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CZXNM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0129.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513101v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196668v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinnard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoa.12004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFX57SM7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Haydar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozama Al-Bahloul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.1954" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2011-0358.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740089v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2011-0358.1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196686v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bobee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.09.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T34RQDQ6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030801v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009688" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740100v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schamper" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Spitz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007114" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BW9D15FM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053902v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0119" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825488v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaudelet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740096v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3Q517N1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740095v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Kavouri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tremoulet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-010-0688-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZD5TTRCX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588213v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhemaied" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740094v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Monnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kinnard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Galibert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tcd-5-3597-2011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2144" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09624088CDB4BC5EB75610AC0AF40E50E006E5A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038044v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2010058" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Romdhane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3569798" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740104v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740108v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cosenza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2009009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740109v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740110v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7569" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FS2M4KG5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740106v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1307" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740114v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.610" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5V356TSF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pranville" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tr&#233;moulet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Najine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jaffal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Aifa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Filahi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Arioua" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2006.02.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-679BR05K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740120v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003505" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740122v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mechler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001RS002595" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26B68B344785DBA785535EF4E20DF222F685B90C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138595v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394189v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9396" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979267v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jacqueline" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.33-036" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Castrell&#243;n" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120088" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857274v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120138" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955397v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020096" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857332v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleitz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Ceranski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-061" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857321v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-049" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857306v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980387v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802554" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979720v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980381v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lezcano" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arosemena" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dur&#225;n" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ho" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802466" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980401v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802621" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802462" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979748v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977219v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Flageul" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824738v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397605v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602075" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412910v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740078v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hovhannissian" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202499v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.272" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857380v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaume-Alexandre Sab" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413875" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740080v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume-Alexandre Sab" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01115378v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740084v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bergamo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dhemaied" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142145v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Sab" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schamper" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740082v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saintenoy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L&#233;ger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bonde" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maines" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977065v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740085v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dobrev" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740086v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Fouquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740088v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vitale" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;rin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tournat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04355229v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740099v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709782v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740097v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740101v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234628v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054361v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740103v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vaudelet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schmutz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pessel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740102v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054353v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547096v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405829v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740105v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Spitz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740111v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415623v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhomdane" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502270v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouden-Romdhane" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740107v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Romdhane" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brossier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Operto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740115v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauchard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X D&#233;robert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph C&#244;te" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sagnard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740113v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740119v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deceuster" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740121v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Camerlynck" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740125v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hermida" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ribolzi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533447v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979719v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507135v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiesson Julien" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599380v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533487v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Rejiba" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>