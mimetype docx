--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1603,504 +1603,504 @@
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 561, pp.1037-1047. </w:t>
+              <w:t xml:space="preserve">, 2018, 561, pp.1037 - 1047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455604v1</w:t>
+                <w:t xml:space="preserve">hal-05387996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time‐domain electromagnetic imaging of a clayey confining bed in a brackish environment: A case study in the Kairouan Plain Aquifer (Kelbia salt lake, Tunisia)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
+                <w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.13303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 561, pp.1037-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982921v1</w:t>
+                <w:t xml:space="preserve">hal-04455604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiconfiguration electromagnetic induction survey for paleochannel internal structure imaging: a case study in the alluvial plain of the River Seine, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+                <w:t xml:space="preserve">Time‐domain electromagnetic imaging of a clayey confining bed in a brackish environment: A case study in the Kairouan Plain Aquifer (Kelbia salt lake, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pontoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Massuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-22-159-2018⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (26), pp.3954-3965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.13303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518088v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOMOS-mini: A coupled system quantifying transient water and heat exchanges in streambeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Durand</w:t>
+                <w:t xml:space="preserve">Multiconfiguration electromagnetic induction survey for paleochannel internal structure imaging: a case study in the alluvial plain of the River Seine, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Deleplancque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.10.074⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (1), pp.159-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-22-159-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05387996v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
               </w:r>
@@ -3094,579 +3094,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+                <w:t xml:space="preserve">Evidencing a large body of ice in a rock glacier, Vanoise Massif, Northern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kinnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.036⟩</w:t>
+              <w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95A (2), pp.109-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geoa.12004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870830v1</w:t>
+                <w:t xml:space="preserve">hal-01196668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in situ tests of a new electrostatic resistivity meter</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique syro-française de Ras Shamra – Ougarit en 2009 et 2010 (69e et 70e campagnes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Al-Maqdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khozama Al-Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90, pp.439-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.1954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2012063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01513101v1</w:t>
+                <w:t xml:space="preserve">halshs-01257470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidencing a large body of ice in a rock glacier, Vanoise Massif, Northern French Alps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+                <w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geoa.12004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 504, pp.194-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01196668v1</w:t>
+                <w:t xml:space="preserve">hal-00870830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique syro-française de Ras Shamra – Ougarit en 2009 et 2010 (69e et 70e campagnes)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jamal Haydar</w:t>
+                <w:t xml:space="preserve">First in situ tests of a new electrostatic resistivity meter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khozama Al-Bahloul</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 90, pp.439-478. </w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.265-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/syria.1954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2012063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01257470v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D single-site and laterally constrained inversion of multifrequency and multicomponent ground-based electromagnetic induction data - Application to the investigation of a near-surface clayey overburden</w:t>
               </w:r>
@@ -3983,768 +3983,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-wave modeling of the time domain reflectometry signal in wetted sandy soils using a random microstructure discretization: Comparison with experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and genesis of the Thabor rock glacier (Northern French Alps) determined from morphological and ground-penetrating radar surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kinnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sagnard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47 (7), 8p. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (3-4), pp.269-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010WR009688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01030801v1</w:t>
+                <w:t xml:space="preserve">hal-01740096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of long offset time-lapse frequency domain controlled source electromagnetic signals using the method of moments: Application to the monitoring of a land oil reservoir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Schamper</w:t>
+                <w:t xml:space="preserve">PaPRIKa: a method for estimating karst resource and source vulnerability—application to the Ouysse karst system (southwest France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Kavouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Plagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Tremoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JB007114⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (2), pp.339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-010-0688-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740100v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wide band CPW-fed bowtie slot antenna for large range of GPR applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Full-wave modeling of the time domain reflectometry signal in wetted sandy soils using a random microstructure discretization: Comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iet microwaves, Antennas &amp; Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2010.0119⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (7), 8p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010WR009688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053902v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of contaminant plumes with geoelectrical methods. A case study in urban context</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical analysis of long offset time-lapse frequency domain controlled source electromagnetic signals using the method of moments: Application to the monitoring of a land oil reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (B3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JB007114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825488v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and genesis of the Thabor rock glacier (Northern French Alps) determined from morphological and ground-penetrating radar surveys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+                <w:t xml:space="preserve">A wide band CPW-fed bowtie slot antenna for large range of GPR applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.07.004⟩</w:t>
+              <w:t xml:space="preserve">iet microwaves, Antennas &amp; Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (6), pp. 734-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2010.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01740096v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PaPRIKa: a method for estimating karst resource and source vulnerability—application to the Ouysse karst system (southwest France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping of contaminant plumes with geoelectrical methods. A case study in urban context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Tremoulet</w:t>
+                <w:t xml:space="preserve">P. Vaudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+                <w:t xml:space="preserve">M. Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 ((4):), pp.738-751 (IF 1,185)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01740095v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic-Wave Propagation Modeling in Viscoelastic Media Using the Auxiliary Differential Equation Method</w:t>
               </w:r>
@@ -5033,51 +5033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (9), pp.1183--1192. </w:t>
@@ -5127,87 +5127,87 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide band coplanar waveguide-fed bowtie slot antenna for a large range of ground penetrating radar applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Mcrowaves, Antennas &amp; Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (6), pp.734--739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-map.2010.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740098v1</w:t>
@@ -5231,51 +5231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-offset profiling using frequency cross-hole radars in a layered embankment test site: antenna design, simulation and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5482,51 +5482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoradar-principes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5692,238 +5692,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un radar de forage large bande pour la caractérisation diélectrique de sols: modélisations et expérimentations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Sagnard</w:t>
+                <w:t xml:space="preserve">Ground-penetrating radar surveys on rock glaciers in the Vanoise Massif (Northern French Alps): methodological issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.129-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.7569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740109v1</w:t>
+                <w:t xml:space="preserve">hal-01740110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-penetrating radar surveys on rock glaciers in the Vanoise Massif (Northern French Alps): methodological issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+                <w:t xml:space="preserve">Développement d'un radar de forage large bande pour la caractérisation diélectrique de sols: modélisations et expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01740110v1</w:t>
+                <w:t xml:space="preserve">hal-01740109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical investigations in the vicinity of the Persepolis Royal Terrace (Fars province, Iran)</w:t>
               </w:r>
@@ -6026,51 +6026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground penetrating radar survey and stratigraphic interpretation of the Plan du Lac rock glaciers, Vanoise Massif, northern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6155,51 +6155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la vulnérabilité sur la partie sud du Causse de Gramat : application de la méthode RISKE 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Plagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6244,341 +6244,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de cavités souterraines par tomographie électrique et radar géologique dans le centre ville de Béni-Mellal (Maroc)</w:t>
+                <w:t xml:space="preserve">Correlations between geotechnical and electrical data: A case study at Garchy in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamad Najine</w:t>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Jaffal</w:t>
+                <w:t xml:space="preserve">Eric Marmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Aifa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Arioua</w:t>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (3-4), pp.165-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2006.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740117v1</w:t>
+                <w:t xml:space="preserve">hal-01740118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between geotechnical and electrical data: A case study at Garchy in France</w:t>
+                <w:t xml:space="preserve">Reconnaissance de cavités souterraines par tomographie électrique et radar géologique dans le centre ville de Béni-Mellal (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+                <w:t xml:space="preserve">Abdessamad Najine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Marmet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+                <w:t xml:space="preserve">Mohammed Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+                <w:t xml:space="preserve">Tahar Aifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Filahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Arioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 260, pp.83-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740118v1</w:t>
+                <w:t xml:space="preserve">hal-01740117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional transient electromagnetic modeling for investigating the spatial sensitivity of time domain reflectometry measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7498,278 +7498,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between DCP data and geophysical measurements on unimproved landing zones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A MATLAB interface for 1D forward modeling and sensitivity analysis of EMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the Application of Geophysics to Engineering and Environmental Problems 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Portland, United States. pp.283-287, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4133/sageep.32-061⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2019, Portland, United States. pp.208-211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4133/sageep.32-049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857332v1</w:t>
+                <w:t xml:space="preserve">hal-03857321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MATLAB interface for 1D forward modeling and sensitivity analysis of EMI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Finco</w:t>
+                <w:t xml:space="preserve">Relation between DCP data and geophysical measurements on unimproved landing zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Ceranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the Application of Geophysics to Engineering and Environmental Problems 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Portland, United States. pp.208-211, </w:t>
+              <w:t xml:space="preserve">, Mar 2019, Portland, United States. pp.283-287, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4133/sageep.32-049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4133/sageep.32-061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857321v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D modelling and inversion of frequency-domain electromagnetic (FDEM) data at a former coal tar refinery</w:t>
               </w:r>
@@ -8508,51 +8508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8620,51 +8620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8745,51 +8745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8838,286 +8838,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical Investigations of a Paleochannel in the Alluvial Plain of the River Seine, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Schamper</w:t>
+                <w:t xml:space="preserve">Spatialisation des échanges nappe-rivière à l’échelle du bassin des Avenelles par monitoring et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geoscience 2016 - 22nd European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397605v1</w:t>
+                <w:t xml:space="preserve">hal-01412910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation des échanges nappe-rivière à l’échelle du bassin des Avenelles par monitoring et modélisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Baudin</w:t>
+                <w:t xml:space="preserve">Geophysical Investigations of a Paleochannel in the Alluvial Plain of the River Seine, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Deleplancque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaghik Hovhannissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Near Surface Geoscience 2016 - 22nd European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201602075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412910v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal surface-subsurface water exchanges: from the local to the watershed scale</w:t>
               </w:r>
@@ -9228,77 +9228,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM Systems Design: Using Full Maxwell FDTD Modelling to Study the Transient Response of Custom-madeTx and Rx Coils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9343,403 +9343,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-doppler Acoustic Probing of Granular Media with Varying Water Levels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quentin Vitale</w:t>
+                <w:t xml:space="preserve">1D and 3D Sensitivity Analysis of an Airborne VCP TDEM System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilaume-Alexandre Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICU 2015 International Congress on Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.272⟩</w:t>
+              <w:t xml:space="preserve">First European Airborne Electromagnetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Turin, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202499v1</w:t>
+                <w:t xml:space="preserve">hal-03857380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D and 3D Sensitivity Analysis of an Airborne VCP TDEM System</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification of high frequency stream-aquifer exchanges from the local to the watershed scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmée Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Airborne Electromagnetics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IS River</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857380v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of high frequency stream-aquifer exchanges from the local to the watershed scale</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser-doppler Acoustic Probing of Granular Media with Varying Water Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS River</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICU 2015 International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Metz, France. pp.799-802, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396585v1</w:t>
+                <w:t xml:space="preserve">hal-01202499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D and 3D sensitivity analysis of an airborne VCP TDEM system</w:t>
               </w:r>
@@ -9827,277 +9827,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying spatio-temporal stream-aquifer water exchanges along a multi-layer aquifer system using LOMOS and hydro-thermo modelling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface-wave Analyses in Unconsolidated Granular Models with Increasing Degrees of Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jost</w:t>
+                <w:t xml:space="preserve">P Bergamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dhemaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition-Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115378v1</w:t>
+                <w:t xml:space="preserve">hal-01740084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-wave Analyses in Unconsolidated Granular Models with Increasing Degrees of Complexity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying spatio-temporal stream-aquifer water exchanges along a multi-layer aquifer system using LOMOS and hydro-thermo modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Mourgues</w:t>
+                <w:t xml:space="preserve">Anne Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition-Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740084v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of a Light Fixed-wing Airborne TDEM System for the Characterization of Karstic Environments</w:t>
               </w:r>
@@ -10882,51 +10882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-Doppler acoustic probing of granular media with in-depth property gradient and varying pore pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11029,51 +11029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11115,51 +11115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D inversion of multi-component and multi-frequency low-induction number EM device (PROMIS) for near-surface exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11441,191 +11441,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the soil water content of a sandy soil with a drequency cross-hole radar: antenna design and experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and analysis of wideband antennas for borehole and surface ground penetrating radars: Application to soil moisture content measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Froumentin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Boston, United States. pp.411--414</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Canada. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740101v1</w:t>
+                <w:t xml:space="preserve">hal-01054361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero Offset Profiling Using Frequency Cross-hole Radars in a Layered Embankment Test Site: Antenna Design, Simulation and Experimental Results</w:t>
+                <w:t xml:space="preserve">Measuring the soil water content of a sandy soil with a drequency cross-hole radar: antenna design and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11637,168 +11611,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th PIERS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Cambridge, United States. 1p</w:t>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Boston, United States. pp.411--414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234628v1</w:t>
+                <w:t xml:space="preserve">hal-01740101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and analysis of wideband antennas for borehole and surface ground penetrating radars: Application to soil moisture content measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Zero Offset Profiling Using Frequency Cross-hole Radars in a Layered Embankment Test Site: Antenna Design, Simulation and Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Froumentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Canada. 4p</w:t>
+              <w:t xml:space="preserve">The 28th PIERS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Cambridge, United States. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054361v1</w:t>
+                <w:t xml:space="preserve">hal-01234628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie géoélectrique poru la caractérisation de sites pollués: un cas d'étude</w:t>
               </w:r>
@@ -12017,51 +12017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Wideband Crosshole and Surface GPR for Soil Characterization: FDTD Modeling and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12112,77 +12112,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie géoélectrique poru la caractérisation de sites pollués : un cas d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vaudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12352,364 +12352,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML : numerical and experimental validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dhemaied</w:t>
+                <w:t xml:space="preserve">4D CSEM feasibility study: a land example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, 1st General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">2009 SEG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405829v1</w:t>
+                <w:t xml:space="preserve">hal-01740105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D CSEM feasibility study: a land example</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Spitz</w:t>
+                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML: numerical and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 SEG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienne, Austria. pp.4849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740105v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML: numerical and experimental validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Dhemaied</w:t>
+                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML : numerical and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Guérin</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienne, Austria. pp.4849</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, 1st General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740111v1</w:t>
+                <w:t xml:space="preserve">hal-00405829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full waveform inversion of seismic data for 2D shallow structures imagery - limitations and perspectives</w:t>
               </w:r>
@@ -13056,256 +13056,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step frequency radar applied for asphalt thickness measurements with various interface conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inversion Of Surface Waves In Complex Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Fauchard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F Sagnard</w:t>
+                <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 12th Int. Conf. on Ground Penetrating Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Edinburgh, United Kingdom. pp.16--18</w:t>
+              <w:t xml:space="preserve">21st EEGS Symposium on the Application of Geophysics to Engineering and Environmental Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740115v1</w:t>
+                <w:t xml:space="preserve">hal-01740113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion Of Surface Waves In Complex Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+                <w:t xml:space="preserve">Step frequency radar applied for asphalt thickness measurements with various interface conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnand Bitri</w:t>
+                <w:t xml:space="preserve">F Sagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st EEGS Symposium on the Application of Geophysics to Engineering and Environmental Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Proc. of the 12th Int. Conf. on Ground Penetrating Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Edinburgh, United Kingdom. pp.16--18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740113v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections radar (GPR) et électrostatique (MPU) pour la reconnaissance d’une pollution en métaux dissous sur une friche industrielle à Leuze, Belgique</w:t>
               </w:r>
@@ -14477,51 +14477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14851,51 +14851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Mendiz&#225;bal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Pourcelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guillermo Mart&#237;n Rinc&#243;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mojica" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linneth Suira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14482/memor.57.969.367" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tabbagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Souffach&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jougnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maineult" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rejiba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12321" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Finco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13344" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume&#8208;alexandre Sab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13306" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souffach&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09625-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12806" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy441" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01982921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pontoreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13303" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-159-2018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376575v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kessouri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0468.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.562" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0QP2SDW6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.12.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CZXNM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0129.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513101v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196668v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinnard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoa.12004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFX57SM7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257470v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Haydar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozama Al-Bahloul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.1954" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2011-0358.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740089v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2011-0358.1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196686v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bobee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.09.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T34RQDQ6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030801v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009688" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740100v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schamper" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Spitz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007114" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BW9D15FM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053902v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0119" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825488v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaudelet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740096v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3Q517N1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740095v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Kavouri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tremoulet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-010-0688-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZD5TTRCX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588213v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhemaied" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740094v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Monnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kinnard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Galibert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tcd-5-3597-2011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2144" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09624088CDB4BC5EB75610AC0AF40E50E006E5A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038044v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2010058" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Romdhane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3569798" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740104v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740108v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cosenza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2009009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740109v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740110v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7569" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FS2M4KG5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740106v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1307" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740114v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.610" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5V356TSF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pranville" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tr&#233;moulet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Najine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jaffal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Aifa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Filahi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Arioua" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2006.02.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-679BR05K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740120v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003505" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740122v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mechler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001RS002595" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26B68B344785DBA785535EF4E20DF222F685B90C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138595v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394189v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9396" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979267v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jacqueline" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.33-036" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Castrell&#243;n" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120088" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857274v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120138" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955397v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020096" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857332v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleitz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Ceranski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-061" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857321v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-049" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857306v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980387v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802554" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979720v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980381v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lezcano" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arosemena" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dur&#225;n" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ho" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802466" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980401v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802621" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802462" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979748v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977219v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Flageul" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824738v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397605v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602075" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412910v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740078v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hovhannissian" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202499v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.272" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857380v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaume-Alexandre Sab" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413875" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740080v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume-Alexandre Sab" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01115378v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740084v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bergamo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dhemaied" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142145v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Sab" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schamper" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740082v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saintenoy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L&#233;ger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bonde" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maines" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977065v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740085v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dobrev" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740086v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Fouquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740088v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vitale" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;rin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tournat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04355229v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740099v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709782v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740097v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740101v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234628v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054361v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740103v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vaudelet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schmutz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pessel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740102v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054353v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547096v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405829v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740105v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Spitz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740111v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415623v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhomdane" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502270v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouden-Romdhane" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740107v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Romdhane" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brossier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Operto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740115v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauchard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X D&#233;robert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph C&#244;te" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sagnard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740113v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740119v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deceuster" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740121v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Camerlynck" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740125v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hermida" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ribolzi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533447v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979719v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507135v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiesson Julien" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599380v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533487v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Rejiba" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Mendiz&#225;bal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Pourcelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guillermo Mart&#237;n Rinc&#243;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mojica" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linneth Suira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14482/memor.57.969.367" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tabbagh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Souffach&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jougnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maineult" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rejiba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12321" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Finco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13344" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume&#8208;alexandre Sab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13306" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13102" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souffach&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09625-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12806" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy441" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12KQ3QJ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455604v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01982921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pontoreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13303" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518088v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-159-2018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376575v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kessouri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0468.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.562" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0QP2SDW6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103105v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.12.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CZXNM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157338v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0129.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196668v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinnard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoa.12004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFX57SM7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257470v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Haydar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozama Al-Bahloul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.1954" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012063" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2011-0358.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740089v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2011-0358.1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196686v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bobee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.09.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T34RQDQ6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3Q517N1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740095v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Kavouri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tremoulet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-010-0688-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZD5TTRCX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030801v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009688" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740100v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schamper" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Spitz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007114" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BW9D15FM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0119" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825488v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaudelet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588213v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhemaied" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740094v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Monnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kinnard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Galibert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tcd-5-3597-2011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2144" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09624088CDB4BC5EB75610AC0AF40E50E006E5A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038044v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2010058" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Romdhane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3569798" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740104v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740108v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cosenza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2009009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740110v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7569" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FS2M4KG5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740109v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740106v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1307" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740114v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.610" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5V356TSF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pranville" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tr&#233;moulet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740118v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2006.02.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-679BR05K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740117v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Najine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jaffal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Aifa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Filahi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Arioua" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740120v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003505" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740122v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mechler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001RS002595" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26B68B344785DBA785535EF4E20DF222F685B90C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138595v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394189v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9396" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979267v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jacqueline" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.33-036" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruiz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Castrell&#243;n" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120088" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857274v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120138" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03955397v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202020096" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857321v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-049" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857332v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleitz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Ceranski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-061" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857306v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980387v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802554" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979720v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980381v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lezcano" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arosemena" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dur&#225;n" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ho" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802466" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980401v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802621" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802462" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979748v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977219v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Flageul" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824738v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01412910v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397605v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602075" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740078v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hovhannissian" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857380v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaume-Alexandre Sab" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413875" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396585v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Cuisinier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202499v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.272" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740080v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume-Alexandre Sab" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740084v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bergamo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dhemaied" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01115378v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142145v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Sab" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schamper" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740082v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saintenoy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L&#233;ger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bonde" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maines" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977065v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740085v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dobrev" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740086v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal De Fouquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740088v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vitale" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;rin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tournat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04355229v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740099v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709782v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740097v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054361v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740101v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234628v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740103v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vaudelet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schmutz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pessel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740102v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054353v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547096v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740105v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Spitz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740111v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405829v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415623v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhomdane" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502270v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouden-Romdhane" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740107v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Romdhane" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brossier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Operto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740113v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740115v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauchard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X D&#233;robert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph C&#244;te" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sagnard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740119v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deceuster" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740121v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Camerlynck" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740125v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hermida" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ribolzi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533447v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979719v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507135v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiesson Julien" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599380v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533487v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Rejiba" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>