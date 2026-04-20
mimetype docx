--- v0 (2026-03-30)
+++ v1 (2026-04-20)
@@ -1553,551 +1553,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dassetto Felice, L’iris et le croissant. Bruxelles et l’islam au défi de la co-inclusion, Presses Universitaires de Louvain, 2011, 376 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134, pp.0-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freidenreich David, Foreigners and Their Food: Constructing Otherness in Jewish, Christian, and Islamic Law, Berkeley: University of California Press, 2011, 352 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134, pp.0-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Knowledge and Attitudes of European Kosher Consumers as Revealed through Focus Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Z. Zivotofsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society and Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (5), pp.425-442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/15685306-12341309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Freidenreich David, Foreigners and Their Food: Constructing Otherness in Jewish, Christian, and Islamic Law, Berkeley: University of California Press, 2011, 352 p.</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosher: Private Regulation in the Age of Industrial Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, S8, pp.0-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torrekens Corinne, L’islam à Bruxelles, Bruxelles, Ed. de l'Université de Bruxelles, Bruxelles, Coll.Science politique, 2009, 208 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 134, pp.0-1</w:t>
+              <w:t xml:space="preserve">, 2012, 130, pp.0-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Islamiser l’alimentation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (89), pp.176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot; faux &amp;quot; mariages homosexuels de Sidi Ali au Maroc : enjeux d'un scandale médiatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Eck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 134, pp.0-1</w:t>
-[...287 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 129, pp.203-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00602623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2165,204 +2165,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00178667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Determinants of halal meat consumption in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karijn Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Vermeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Verbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Food Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 109 (5), pp.367 - 386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00158195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New Challenges for Islamic Ritual Slaughter: A European Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnic and Migration Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 33 (6), pp.0-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00158212v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-00158195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halal : d'une norme communautaire à une norme institutionnelle</w:t>
               </w:r>
@@ -2480,303 +2480,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00089869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De viande halal à halal food: comment le commerce halal s'est développé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (3), pp.125-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une consommation occasionnelle à un régime halal : quelles conséquences sur la santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Santé : revue trimestrielle d'étude et de recherche sur la santé des migrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Etat, le culte musulman et le halal business</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le financement du culte et des pratiques musulmans en France Dir Randi Deguilhem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Muslim women and halal meat markets in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Women and Islamic Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vol 3 : Family, Body, Sexuality, and Health / Food Preparation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007180v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-00007163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits halal : définition, économie et opérateurs alimentaires</w:t>
               </w:r>
@@ -3658,332 +3658,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01159334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la fatwā du Transvaal à l’aube du marché halal : les règles alimentaires et le réformisme musulman</w:t>
+                <w:t xml:space="preserve">Le halal : du rituel alimentaire à l’espace normatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bergeaud-Blackler, Florence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sens du halal, une norme dans un marché mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions CNRS alpha, 2015</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS alpha éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01159337v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">halshs-01159329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe and world halal certification market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bergeaud-Blackler, Florence and Fischer, Johan and Lever, John. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Halal Matters Islam Politics and Markets in Global Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « Halal World » pour les marchands un conte néo-libéral du XXI° siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bergeaud-Blackler, Florence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sens du halal, une norme dans un marché mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS alpha éditions, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01159335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le halal : du rituel alimentaire à l’espace normatif</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la fatwā du Transvaal à l’aube du marché halal : les règles alimentaires et le réformisme musulman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bergeaud-Blackler, Florence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sens du halal, une norme dans un marché mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, Editions CNRS alpha, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-01159328v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halal et normativités islamiques en contexte sécularisé</w:t>
               </w:r>
@@ -4347,90 +4347,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing halal meat consumption: An application of the theory of planned behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karijn Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karijn Bonne</w:t>
+                <w:t xml:space="preserve">Iris Vermeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Verbeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Kaiser &amp; M. Lien (eds.). Ethics and politics of Food. Proceedings of the 6th congress of the European Society for Agricultural and Food Ethics, Oslo, June 22-24, 2006.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5444,51 +5444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeaud-Blackler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513544v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/le-marche-halal-ou-l-invention-d-une-tradition-florence-bergeaud-blackler/9782021341614" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159530v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fischer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lever" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158748v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edipro.eu/fr/guide-pratique/58-comprendre-le-halal.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.103.0155" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541573v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.100.0381" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kokoszka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.096.0145" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970459v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.032.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Z. Zivotofsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miele" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685306-12341309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AF9902E56F51013086810496515F1F50AFE10F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159344v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159349v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Eck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karijn Bonne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vermeir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Verbeke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007200v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007163v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007187v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159331v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159335v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/index.php?controller=attachment&amp;amp;id_attachment=5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/normes-religieuses-et-genre-9782200285562" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007198v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007183v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeaud-Blackler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513544v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/le-marche-halal-ou-l-invention-d-une-tradition-florence-bergeaud-blackler/9782021341614" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159530v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fischer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lever" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158748v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edipro.eu/fr/guide-pratique/58-comprendre-le-halal.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.103.0155" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541573v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.100.0381" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kokoszka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.096.0145" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970459v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.032.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159344v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158760v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Z. Zivotofsky" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685306-12341309" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AF9902E56F51013086810496515F1F50AFE10F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159349v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Eck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158195v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karijn Bonne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vermeir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Verbeke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158212v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007200v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007187v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159331v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/index.php?controller=attachment&amp;amp;id_attachment=5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159335v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/normes-religieuses-et-genre-9782200285562" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007198v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007183v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>