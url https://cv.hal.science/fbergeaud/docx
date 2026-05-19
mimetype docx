--- v1 (2026-04-20)
+++ v2 (2026-05-19)
@@ -1035,191 +1035,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01970464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La standardisation du religieux</w:t>
+                <w:t xml:space="preserve">La standardisation du religieux. La norme halal et l’extension du champ de la normalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Kokoszka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Religion le Retour ? Entre violence, marché et politique, 49 (1)</w:t>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562372v1</w:t>
+                <w:t xml:space="preserve">halshs-01970459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La standardisation du religieux. La norme halal et l’extension du champ de la normalisation</w:t>
+                <w:t xml:space="preserve">La standardisation du religieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Kokoszka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 49 (1), pp.62</w:t>
+              <w:t xml:space="preserve">, 2017, Religion le Retour ? Entre violence, marché et politique, 49 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01970459v1</w:t>
+                <w:t xml:space="preserve">halshs-01562372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse de Florence Bergeaud‑Blackler</w:t>
               </w:r>
@@ -1553,281 +1553,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dassetto Felice, L’iris et le croissant. Bruxelles et l’islam au défi de la co-inclusion, Presses Universitaires de Louvain, 2011, 376 p.</w:t>
+                <w:t xml:space="preserve">Knowledge and Attitudes of European Kosher Consumers as Revealed through Focus Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Z. Zivotofsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society and Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (5), pp.425-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685306-12341309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freidenreich David, Foreigners and Their Food: Constructing Otherness in Jewish, Christian, and Islamic Law, Berkeley: University of California Press, 2011, 352 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 134, pp.0-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Freidenreich David, Foreigners and Their Food: Constructing Otherness in Jewish, Christian, and Islamic Law, Berkeley: University of California Press, 2011, 352 p.</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dassetto Felice, L’iris et le croissant. Bruxelles et l’islam au défi de la co-inclusion, Presses Universitaires de Louvain, 2011, 376 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 134, pp.0-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...102 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01158760v1</w:t>
+                <w:t xml:space="preserve">halshs-01159344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosher: Private Regulation in the Age of Industrial Food</w:t>
               </w:r>
@@ -2165,204 +2165,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00178667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New Challenges for Islamic Ritual Slaughter: A European Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ethnic and Migration Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (6), pp.0-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00158212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Determinants of halal meat consumption in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karijn Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Vermeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Verbeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Food Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 109 (5), pp.367 - 386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00158195v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00158212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halal : d'une norme communautaire à une norme institutionnelle</w:t>
               </w:r>
@@ -2480,303 +2480,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00089869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muslim women and halal meat markets in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Encyclopedia of Women and Islamic Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vol 3 : Family, Body, Sexuality, and Health / Food Preparation</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De viande halal à halal food: comment le commerce halal s'est développé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (3), pp.125-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une consommation occasionnelle à un régime halal : quelles conséquences sur la santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Santé : revue trimestrielle d'étude et de recherche sur la santé des migrants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Etat, le culte musulman et le halal business</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le financement du culte et des pratiques musulmans en France Dir Randi Deguilhem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007163v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00007180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits halal : définition, économie et opérateurs alimentaires</w:t>
               </w:r>
@@ -2894,165 +2894,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Metodo Halal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slow messaggero di gusto e cultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Viande b'ldi et viande rumi : on the origins of halal meat cutting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slow the international herald of taste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007185v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00007186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viande halal peut-elle financer le culte musulman ?</w:t>
               </w:r>
@@ -3658,259 +3658,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01159334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le halal : du rituel alimentaire à l’espace normatif</w:t>
+                <w:t xml:space="preserve">Le « Halal World » pour les marchands un conte néo-libéral du XXI° siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bergeaud-Blackler, Florence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sens du halal, une norme dans un marché mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, CNRS alpha éditions, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe and world halal certification market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bergeaud-Blackler, Florence and Fischer, Johan and Lever, John. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Halal Matters Islam Politics and Markets in Global Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Le « Halal World » pour les marchands un conte néo-libéral du XXI° siècle ?</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le halal : du rituel alimentaire à l’espace normatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bergeaud-Blackler, Florence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sens du halal, une norme dans un marché mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS alpha éditions, 2015</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS alpha éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01159335v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fatwā du Transvaal à l’aube du marché halal : les règles alimentaires et le réformisme musulman</w:t>
               </w:r>
@@ -4347,90 +4347,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing halal meat consumption: An application of the theory of planned behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karijn Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Vermeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeaud-Blackler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Verbeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Kaiser &amp; M. Lien (eds.). Ethics and politics of Food. Proceedings of the 6th congress of the European Society for Agricultural and Food Ethics, Oslo, June 22-24, 2006.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5444,51 +5444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeaud-Blackler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513544v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/le-marche-halal-ou-l-invention-d-une-tradition-florence-bergeaud-blackler/9782021341614" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159530v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fischer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lever" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158748v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edipro.eu/fr/guide-pratique/58-comprendre-le-halal.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.103.0155" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541573v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.100.0381" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kokoszka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.096.0145" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970459v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.032.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159344v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158760v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Z. Zivotofsky" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685306-12341309" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AF9902E56F51013086810496515F1F50AFE10F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159349v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Eck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158195v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karijn Bonne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vermeir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Verbeke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158212v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007200v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007187v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159331v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/index.php?controller=attachment&amp;amp;id_attachment=5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159335v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/normes-religieuses-et-genre-9782200285562" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007198v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007183v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeaud-Blackler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513544v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/le-marche-halal-ou-l-invention-d-une-tradition-florence-bergeaud-blackler/9782021341614" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159530v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fischer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lever" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158748v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edipro.eu/fr/guide-pratique/58-comprendre-le-halal.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.103.0155" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541573v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.100.0381" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04935943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kokoszka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.096.0145" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hmc.032.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Z. Zivotofsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miele" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685306-12341309" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AF9902E56F51013086810496515F1F50AFE10F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159344v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159349v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Eck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158195v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karijn Bonne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vermeir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Verbeke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007200v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007163v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007187v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159331v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/index.php?controller=attachment&amp;amp;id_attachment=5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/normes-religieuses-et-genre-9782200285562" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007198v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007183v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>