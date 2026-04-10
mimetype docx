--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,4608 +240,4625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new sinter-forging process based on a 915 MHz solidstate microwave source for sintering of oxides ceramics</w:t>
+                <w:t xml:space="preserve">Alumina-SiC composites for enhanced ballistic performance using Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rayrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Onfroy</w:t>
+                <w:t xml:space="preserve">Yann Bald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bilot</w:t>
+                <w:t xml:space="preserve">Florence Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+                <w:t xml:space="preserve">Paul Beillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lemonnier</w:t>
+                <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (7), pp.117262. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 52 (3), pp.3310-3323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.12.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131575v1</w:t>
+                <w:t xml:space="preserve">hal-05563287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural and applied pressure heterogeneities in spark plasma sintering induced by hole punch</w:t>
+                <w:t xml:space="preserve">A new sinter-forging process based on a 915 MHz solidstate microwave source for sintering of oxides ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rayrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Rossit</w:t>
+                <w:t xml:space="preserve">Alexis Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Moitrier</w:t>
+                <w:t xml:space="preserve">Christelle Bilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bracq</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 45 (12), pp.117420. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117420⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 45 (7), pp.117262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417042v1</w:t>
+                <w:t xml:space="preserve">hal-05131575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for material extrusion additive manufacturing process made of bio-based polymer. Application for tool steel powders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Charpentier</w:t>
+                <w:t xml:space="preserve">Microstructural and applied pressure heterogeneities in spark plasma sintering induced by hole punch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rayrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Barrière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gilbin</w:t>
+                <w:t xml:space="preserve">Julie Rossit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Moitrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119591⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (12), pp.117420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745721v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of spark plasma sintering and nanodiamond amount on titanium-nanodiamond composite properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method for material extrusion additive manufacturing process made of bio-based polymer. Application for tool steel powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kalfayan</w:t>
+                <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bussière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Geoffroy</w:t>
+                <w:t xml:space="preserve">Alexandre Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111210⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 438, pp.119591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947823v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of TiC(1-x)–ZrCx (x=0.2) composite by FAST-SPS-FCT technology, effect of SWCNTs and nano-WC additions on structural properties: Application for ballistic protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of spark plasma sintering and nanodiamond amount on titanium-nanodiamond composite properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kalfayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badis Bendjemil</w:t>
+                <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safi Khaoula</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Arian</w:t>
+                <w:t xml:space="preserve">N. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Theoretical Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56053/7.3.463⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146, pp.111210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299388v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Structural, Compression, and Soft Magnetic Properties of Fe65Ni28Mn7 Alloy Prepared by Arc Melting, Mechanical Alloying, and Spark Plasma Sintering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Super ductile metallic glasses for energy-saving solid-state processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stani Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaouther Zaara</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Joan Saurina</w:t>
+                <w:t xml:space="preserve">Sami Holopainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16227244⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232, pp.112112 (9). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2023.112112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334650v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super ductile metallic glasses for energy-saving solid-state processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomization regime observation and characterization of an atomized pure zinc rod during centrifugal atomization using a LASER beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ravry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Allenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stepnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Barriere</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sami Holopainen</w:t>
+                <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2023.112112⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 415, pp.118139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.118139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224562v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomization regime observation and characterization of an atomized pure zinc rod during centrifugal atomization using a LASER beam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Structural, Compression, and Soft Magnetic Properties of Fe65Ni28Mn7 Alloy Prepared by Arc Melting, Mechanical Alloying, and Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Zaara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Optasanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ravry</w:t>
+                <w:t xml:space="preserve">Lluisa Escoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mathieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Bernard</w:t>
+                <w:t xml:space="preserve">Joan Saurina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.118139⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16227244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151708v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of thermal diffusion and interfacial reactions for bulk and sputtered titanium on 316L stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Auger</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 306, pp.128013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2023.128013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugal atomization of stainless-steel rotating rods melted by a high-power LASER beam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Ravry</w:t>
+                <w:t xml:space="preserve">Synthesis of TiC(1-x)–ZrCx (x=0.2) composite by FAST-SPS-FCT technology, effect of SWCNTs and nano-WC additions on structural properties: Application for ballistic protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Bendjemil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Khaoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Kouahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Allenou</w:t>
+                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sinardet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Pernot</w:t>
+                <w:t xml:space="preserve">Mustapha Arian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2022.103631⟩</w:t>
+              <w:t xml:space="preserve">Experimental and Theoretical Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.461-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56053/7.3.463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155925v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and Characterization of WMoTaNb High Entropy Alloy Prepared by Powder Metallurgy Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centrifugal atomization of stainless-steel rotating rods melted by a high-power LASER beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ravry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Allenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Moser</w:t>
+                <w:t xml:space="preserve">B. Sinardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémy Pirès-Brazuna</w:t>
+                <w:t xml:space="preserve">S. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15155416⟩</w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (6), pp.103631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2022.103631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871956v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Electric Current on SPS Densification of Spherical Copper Powder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration and Characterization of WMoTaNb High Entropy Alloy Prepared by Powder Metallurgy Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Collet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Charlot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chaix</w:t>
+                <w:t xml:space="preserve">Rémy Pirès-Brazuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmmp5040119⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (15), pp.5416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15155416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416939v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification of non-radioactive porous siliceous particles loaded with cesium potassium copper hexacyanoferrate by spark plasma sintering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Electric Current on SPS Densification of Spherical Copper Powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Massoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+                <w:t xml:space="preserve">Sabine Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Campayo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Scott T. Misture</w:t>
+                <w:t xml:space="preserve">Jean-Marc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.10.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (4), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmmp5040119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492742v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Entropy FeCoNiB0.5Si0.5 Alloy Synthesized by Mechanical Alloying and Spark Plasma Sintering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Densification of non-radioactive porous siliceous particles loaded with cesium potassium copper hexacyanoferrate by spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Campayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaara Kaouther</w:t>
+                <w:t xml:space="preserve">Robert J. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Chemingui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lluisa Escoda</w:t>
+                <w:t xml:space="preserve">Scott T. Misture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst10100929⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.1506 - 1513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012362v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure-oxidation resistance relationship in Ti3AlC2 MAX phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Entropy FeCoNiB0.5Si0.5 Alloy Synthesized by Mechanical Alloying and Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaara Kaouther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Drouelle</w:t>
+                <w:t xml:space="preserve">Mahmoud Chemingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gauthier-Brunet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Sallot</w:t>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluisa Escoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154062⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst10100929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481033v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight on the lithium hydride–water vapor reaction system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure-oxidation resistance relationship in Ti3AlC2 MAX phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Drouelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gauthier-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Weber</w:t>
+                <w:t xml:space="preserve">P. Villechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sciora</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Bezverkhyy</w:t>
+                <w:t xml:space="preserve">P. Sallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.10.089⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 826, pp.154062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324513v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of hydrolysis of lithium oxide by thermogravimetry, calorimetry and in situ FTIR spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insight on the lithium hydride–water vapor reaction system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sciora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Weber</w:t>
+                <w:t xml:space="preserve">F. Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Sciora</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+                <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-017-6943-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (50), pp.22557-22567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.10.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324521v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical, thermal and electrical properties of nanostructured CNTs/SiC composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of hydrolysis of lithium oxide by thermogravimetry, calorimetry and in situ FTIR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sciora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lanfant</w:t>
+                <w:t xml:space="preserve">Frédéric Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Leconte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Pinault</w:t>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.10.187⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (2), pp.1055-1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-017-6943-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02295165v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete multi-physics: A mesh-free model of blood flow in flexible biological valve including solid aggregate formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical, thermal and electrical properties of nanostructured CNTs/SiC composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lanfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Debski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostapha Ariane</w:t>
+                <w:t xml:space="preserve">G. Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+                <w:t xml:space="preserve">M. Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174795⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (2), pp.2566-2575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.10.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05432485v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02295165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide reduction effects in SPS processing of Cu atomized powder containing oxide inclusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete multi-physics: A mesh-free model of blood flow in flexible biological valve including solid aggregate formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Ariane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hatem Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Collet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Le Gallet</w:t>
+                <w:t xml:space="preserve">Marco Bussone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Charlot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.M. Chaix</w:t>
+                <w:t xml:space="preserve">Fausto Giacosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2016.02.044⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), pp.e0174795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01367283v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal-electrical-mechanical simulation of the nickel densification by Spark Plasma Sintering. Comparison with experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxide reduction effects in SPS processing of Cu atomized powder containing oxide inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Wolff</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+                <w:t xml:space="preserve">J.M. Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.06.012⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173 (1-2), pp.498-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2016.02.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225688v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of synthetic barytocalcite BaCa(CO3)2, kutnahorite CaMn(CO3)2 and rhodochrosite MnCO3 for carbon-14 sequestration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+                <w:t xml:space="preserve">Thermal-electrical-mechanical simulation of the nickel densification by Spark Plasma Sintering. Comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Couque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Hoffmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yuri Grin</w:t>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.08.002⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.126-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02015354v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of carbon and oxygen on the spark plasma sintering additive-free densification and on the mechanical properties of nanostructured SiC ceramics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Bonnefont</w:t>
+                <w:t xml:space="preserve">French Studies on the Development of Potential Conditioning Matrices for Iodine 129</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Campayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Jorand</w:t>
+                <w:t xml:space="preserve">Eglantine Courtois-Manara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.05.014⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1744, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2015.309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01187781v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of the choice of spark plasma sintering parameters in obtaining a suitable microstructure for iodine-bearing apatite designed for the conditioning of I-129</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sintering of synthetic barytocalcite BaCa(CO3)2, kutnahorite CaMn(CO3)2 and rhodochrosite MnCO3 for carbon-14 sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Launeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Campayo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Cau Dit Coumes</w:t>
+                <w:t xml:space="preserve">Yuri Grin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.10.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.297-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732903v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02015354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Studies on the Development of Potential Conditioning Matrices for Iodine 129</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+                <w:t xml:space="preserve">Effects of carbon and oxygen on the spark plasma sintering additive-free densification and on the mechanical properties of nanostructured SiC ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lanfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/opl.2015.309⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (13), pp.3369-3379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969879v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powder metallurgy processing and deformation characteristics of bulk multimodal nickel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevance of the choice of spark plasma sintering parameters in obtaining a suitable microstructure for iodine-bearing apatite designed for the conditioning of I-129</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Campayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Farbaniec</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Couque</w:t>
+                <w:t xml:space="preserve">C. Cau Dit Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2014.05.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 457, pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729354v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design optimization of plasma facing component with functional gradient material Cu/W interlayer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Powder metallurgy processing and deformation characteristics of bulk multimodal nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Farbaniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dirras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krawczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Autissier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Couque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.04.042⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94, pp.126-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2014.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04738422v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of FeAl Composition Produced by SPS Reactive Sintering from Mechanically Activated Powder Mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design optimization of plasma facing component with functional gradient material Cu/W interlayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Paris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Bernard</w:t>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (9-10), pp.1714 - 1717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2013.04.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2013/150297⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01283883v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04738422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a reactor operating in supercritical water conditions using CFD simulations. Examples of synthesized nanomaterials</w:t>
+                <w:t xml:space="preserve">Control of FeAl Composition Produced by SPS Reactive Sintering from Mechanically Activated Powder Mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Demoisson</w:t>
+                <w:t xml:space="preserve">Sébastien Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Ariane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2011.07.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/150297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778463v1</w:t>
+                <w:t xml:space="preserve">hal-01283883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ study of the sintering of a lead phosphovanadate in an Environmental Scanning Electron Microscope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Courtois</w:t>
+                <w:t xml:space="preserve">Design of a reactor operating in supercritical water conditions using CFD simulations. Examples of synthesized nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Ariane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Thollet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Muhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (3), pp.371-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2011.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2011.01.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813669v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the grain size dependence of the hydrolysis of LiH powder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ study of the sintering of a lead phosphovanadate in an Environmental Scanning Electron Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Campayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Maupoix</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Charton</w:t>
+                <w:t xml:space="preserve">O. Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.023⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 186 (1), pp.53-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2011.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591916v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion synthesis of MoSi2 and MoSi2–Mo5Si3 composites: Multilayer modeling and control of the microstructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of the grain size dependence of the hydrolysis of LiH powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maupoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Houzelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sciora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Baras</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208 (2), pp.318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514230v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous hydrothermal synthesis of inorganic nanopowders in supercritical water: Towards a better control of the process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combustion synthesis of MoSi2 and MoSi2–Mo5Si3 composites: Multilayer modeling and control of the microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Muhr</w:t>
+                <w:t xml:space="preserve">Florence Baras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gentric</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dilip Kondepudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 505 (1), pp.43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00508330v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between milling parameters and microstructure characteristics of nanocrystalline copper powder prepared via a high energy planetary ball mill</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+                <w:t xml:space="preserve">Continuous hydrothermal synthesis of inorganic nanopowders in supercritical water: Towards a better control of the process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aimable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Muhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Boytsov</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Le Cras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 190 (1-2), pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.allcom.2006.05.101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00432260v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spark Plasma Sintering à partir de poudres mécaniquement activées : compréhension des transitions de phase au cours d'un frittage réactif</w:t>
               </w:r>
@@ -4853,51 +4870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cabouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reinfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Grin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4955,4521 +4972,4492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved X-ray diffraction study of SHS-produced NiAl and NiAl-ZrO2 composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation between milling parameters and microstructure characteristics of nanocrystalline copper powder prepared via a high energy planetary ball mill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tingaud</w:t>
+                <w:t xml:space="preserve">Oleg Boytsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Stuppfler</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatolii Ustinov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Self-Propagating High-Temperature Synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3103/S106138620701⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 432 (432), pp.110 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.allcom.2006.05.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179438v1</w:t>
+                <w:t xml:space="preserve">hal-00432260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark plasma sintering of cobalt ferrite nanopowders prepared by coprecipitation and hydrothermal synthesis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-resolved X-ray diffraction study of SHS-produced NiAl and NiAl-ZrO2 composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stuppfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Millot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Le Gallet</w:t>
+                <w:t xml:space="preserve">S. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aymes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">D. Vrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27, pp.921-926. </w:t>
+              <w:t xml:space="preserve">International Journal of Self-Propagating High-Temperature Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.04.141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3103/S106138620701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00116595v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of dense nanostructured materials using FAPAS and SPS techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaffet</w:t>
+                <w:t xml:space="preserve">Spark plasma sintering of cobalt ferrite nanopowders prepared by coprecipitation and hydrothermal synthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuhair Munir</w:t>
+                <w:t xml:space="preserve">D. Aymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Grin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramic Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27, pp.921-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.04.141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432261v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and composition heterogeneity of a FeAl alloy prepared by one-step synthesis and consolidation processing and their influence on grain size characterization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructural aspects of gasless combustion of mechanically activated mixtures. I. High-speed microvideorecording of the Ni-Al composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaffet</w:t>
+                <w:t xml:space="preserve">A. S. Rogachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. A. Kochetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kurbatkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Levashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Grinchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.10.058⟩</w:t>
+              <w:t xml:space="preserve">Combustion, Explosion, and Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (4), pp.421-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10573-006-0071-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109999v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural aspects of gasless combustion of mechanically activated mixtures. I. High-speed microvideorecording of the Ni-Al composition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. A. Levashov</w:t>
+                <w:t xml:space="preserve">Production of dense nanostructured materials using FAPAS and SPS techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. S. Grinchuk</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zuhair Munir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion, Explosion, and Shock Waves</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ceramic Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 194, pp.235 - 249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00438149v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and composition heterogeneity of a FeAl alloy prepared by one-step synthesis and consolidation processing and their influence on grain size characterization.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Structure and composition heterogeneity of a FeAl alloy prepared by one-step synthesis and consolidation processing and their influence on grain size characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Goran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 420, pp.158-164. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+              <w:t xml:space="preserve">, 2006, 420 (1-2), pp.158 - 164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084720v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion wave structure during the MoSi2 synthesis by Mechanically-Activated Self-propagating High-temperature Synthesis (MASHS) : In situ time-resolved investigations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Bulk FeAl nanostructured materials by HVOF spray forming and Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuhair Munir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermetallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 14 (5), pp.521 - 529. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2005.09.001⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 14 (10-11), pp.1208 - 1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2005.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00110003v1</w:t>
+                <w:t xml:space="preserve">hal-00109991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Bulk FeAl nanostructured materials by HVOF spray forming and Spark Plasma Sintering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Combustion wave structure during the MoSi2 synthesis by Mechanically-Activated Self-propagating High-temperature Synthesis (MASHS) : In situ time-resolved investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermetallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 14 (10-11), pp.1208 - 1213. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2005.11.033⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 14 (5), pp.521 - 529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2005.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00109991v1</w:t>
+                <w:t xml:space="preserve">hal-00110003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion wave structure during the MoSi2 synthesis by Mechanically-Activated Self-propagating High-temperature Synthesis (MASHS) : In situ time-resolved investigations.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Structure and composition heterogeneity of a FeAl alloy prepared by one-step synthesis and consolidation processing and their influence on grain size characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 420, pp.158-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.10.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2005.09.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016649v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of nanostructure states of Cu-powders prepared by ball milling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Bernard</w:t>
+                <w:t xml:space="preserve">Combustion wave structure during the MoSi2 synthesis by Mechanically-Activated Self-propagating High-temperature Synthesis (MASHS) : In situ time-resolved investigations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108767305081109⟩</w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14, pp.521-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2005.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340315v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface adsorption effects on the lattice expansion of copper nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of nanostructure states of Cu-powders prepared by ball milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boytsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Champion</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A. Ustinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61 (a1), pp.c449-c450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108767305081109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436774v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense nanostructured materials obtained by spark plasma sintering and field activated pressure assisted synthesis starting from mechanically activated powder mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Surface adsorption effects on the lattice expansion of copper nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perriat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Sintering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163931v1</w:t>
+                <w:t xml:space="preserve">hal-00436774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical behavior of nanocrystalline iron aluminide obtained by mechanically activated field activated pressure assisted synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Dense nanostructured materials obtained by spark plasma sintering and field activated pressure assisted synthesis starting from mechanically activated powder mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Spinassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 369 (1-2), pp.49 - 55. </w:t>
+              <w:t xml:space="preserve">Science of Sintering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (3), pp.155-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2003.10.271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2298/SOS0403155B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00110018v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark plasma synthesis from mechanically activated powders: a versatile route for producing dense nanostructured iron aluminides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Electrochemical behavior of nanocrystalline iron aluminide obtained by mechanically activated field activated pressure assisted synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Kedim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Phigini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 50 (5), pp.691-696. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 369 (1-2), pp.49 - 55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2003.11.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2003.10.271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110020v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of copper nanopowders under hydrogen: an in situ X-ray diffraction analysis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Spark plasma synthesis from mechanically activated powders: a versatile route for producing dense nanostructured iron aluminides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Guigue-Millot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perriat</w:t>
+                <w:t xml:space="preserve">Z.A Munir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 50 (5), pp.691-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2003.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475132v1</w:t>
+                <w:t xml:space="preserve">hal-00110020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of mechanically activated field-activated pressure-assisted synthesis processing parameters for producing dense nanostructured FeAl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gosmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (10), pp.2331-2338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/JMR.2003.0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Size Dependency of Ternary Diagrams at the Nanometer Scale: Evidence of TiO2 Clusters in Fe-Based Spinels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Sintering of copper nanopowders under hydrogen: an in situ X-ray diffraction analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guigue-Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perriat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.5740-5750</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.258-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475136v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous synthesis and consolidation of nanostructured MoSi2</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaffet</w:t>
+                <w:t xml:space="preserve">Particle Size Dependency of Ternary Diagrams at the Nanometer Scale: Evidence of TiO2 Clusters in Fe-Based Spinels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuhair Munir</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Aymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Niepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traverse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.5740-5750</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/JMR.2002.0076⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00118183v1</w:t>
+                <w:t xml:space="preserve">hal-00475136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanically activated combustion reaction in the Fe-Si system : in situ time-resolved synchrotron investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermetallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 10 (3), pp.271 - 282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0966-9795(01)00136-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of the formation mechanism of nanostructured NbAl3 via MASHS reaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous synthesis and consolidation of nanostructured MoSi2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuhair Munir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17, pp.542 - 549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/JMR.2002.0076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0966-9795(02)00010-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118179v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation phenomena in nanometric titanium ferrites: Complementarity of different experimental techniques (DRX, XPS, EXAFS...)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Investigations of the formation mechanism of nanostructured NbAl3 via MASHS reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10 (4), pp.377 - 389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0966-9795(02)00010-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475483v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental setup for the time resolved X – ray diffraction study of self – propagating high temperature synthesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segregation phenomena in nanometric titanium ferrites: Complementarity of different experimental techniques (DRX, XPS, EXAFS...)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guigue-Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Niepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Traverse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perriat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.473-479</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118185v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One step synthesis and consolidation of nanophase materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new experimental setup for the time resolved X – ray diffraction study of self – propagating high temperature synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Girodon-Boulandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Mazué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Couqueberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2001.tb00767.x⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 73 (2), pp.422 - 428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1435848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00131152v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical alloying in the SHS research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 10 (2), pp.109 - 132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of nanocrystalline NbAl3 by mechanically activated field activated pressure assisted technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.A Munir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Larpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermetallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 9 (7), pp.571 - 580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0966-9795(01)00040-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical heterogeneities in nanometric titanomagnetites prepared by soft chemistry and studied ex situ : evidence for fe-segregation and oxidation kinetics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One step synthesis and consolidation of nanophase materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuhair Munir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 84 (5), pp.910 - 914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2001.tb00767.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475337v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical activation effect on the self-sustaining combustion reaction in the Mo–Si system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Chemical heterogeneities in nanometric titanomagnetites prepared by soft chemistry and studied ex situ : evidence for fe-segregation and oxidation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guigue-Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.7125-7132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00118187v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of the Cu3Si compound using a mechanically activated annealing process</w:t>
+                <w:t xml:space="preserve">Mechanical activation effect on the self-sustaining combustion reaction in the Mo–Si system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Souha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Ch Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Niepce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 314 (1-2), pp.240-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-8388(00)01221-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1004806918391⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131154v1</w:t>
+                <w:t xml:space="preserve">hal-00118187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of Cu3Si of different genesis towards copper(I) chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Souha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 351 (1-2), pp.71 - 77. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6031(00)00365-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-6031(00)00365-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of self sustaining reaction Cu3Si phase formation starting from mechanically activated powders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Elaboration of the Cu3Si compound using a mechanically activated annealing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Souha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Gaffet</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Niepce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-5093(00)00749-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 35 (13), pp.3221 - 3226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1004806918391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131155v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanically activated synthesis studied by X-ray diffraction in the Fe–Al system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Enhancement of self sustaining reaction Cu3Si phase formation starting from mechanically activated powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Souha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Niepce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 262 (1 - 2), pp.279 - 288. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 284 (1-2), pp.301 - 306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5093(00)00749-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0921-5093(98)01017-X⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131166v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ time resolved X-ray diffraction study of the formation of the nanocrystalline NbAl3 phase by mechanically activated self-propagating high-temperature synthesis reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Synthesis of niobium aluminides using mechanically activated self-propagating high-temperature synthesis and mechanically activated annealing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P Larpin</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Larpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 272 (2), pp.334 - 341. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-5093(99)00488-8⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 265 (1-2), pp.117 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5093(98)01141-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131159v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of niobium aluminides using mechanically activated self-propagating high-temperature synthesis and mechanically activated annealing process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">In-situ time resolved X-ray diffraction study of the formation of the nanocrystalline NbAl3 phase by mechanically activated self-propagating high-temperature synthesis reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Larpin</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Larpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 265 (1-2), pp.117 - 128. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 272 (2), pp.334 - 341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5093(99)00488-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0921-5093(98)01141-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131161v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some recent developments in mechanical activation and mechanosynthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+                <w:t xml:space="preserve">Mechanically activated synthesis studied by X-ray diffraction in the Fe–Al system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zeghmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Niepce</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-C. Niepce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 9 (1), pp.305-314. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 262 (1 - 2), pp.279 - 288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/a804645j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5093(98)01017-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366907v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ synchrotron characterization of mechanically activated self - propagating high temperature synthesis applied in Mo - Si system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Niepce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9522,764 +9510,781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ time-resolved diffraction coupled with a thermal i.r. camera to study mechanically activated SHS reaction: case of Fe–Al binary system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Bernard</w:t>
+                <w:t xml:space="preserve">Some recent developments in mechanical activation and mechanosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Klein</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Niepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (1), pp.305-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/a804645j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131168v1</w:t>
+                <w:t xml:space="preserve">hal-05366907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of self - sustaining reaction by mechanical activation : case of Fe Si system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">In situ time-resolved diffraction coupled with a thermal i.r. camera to study mechanically activated SHS reaction: case of Fe–Al binary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.C. Niepce</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Niepce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47 (2), pp.619 - 629</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131163v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical activation conditions of the Fe2O3 and V2O3 mixture powders in order to obtain a nanometric vanadium spinel ferrite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gillot</w:t>
+                <w:t xml:space="preserve">Enhancement of self - sustaining reaction by mechanical activation : case of Fe Si system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Niepce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 105 (1-3), pp.155-161. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 264, pp.94 - 107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00131-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5093(98)01108-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04241949v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation Distribution in a Titanium Ferrite Fe2.75Ti0.25O4Measured byin-SituAnomalous Powder Diffraction Using Rietveld Refinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bernard</w:t>
+                <w:t xml:space="preserve">Mechanical activation conditions of the Fe2O3 and V2O3 mixture powders in order to obtain a nanometric vanadium spinel ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nivoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lorimier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 105 (1-3), pp.155-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00131-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jssc.1998.7924⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241954v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation mécanique d'oxydes de fer et de vanadium en vue d'une synthèse de ferrite de vanadium nanométrique similaire au composé issu de la chimie douce - Mechanical activation of iron and vanadium oxides in order to obtain nanometric vanadium ferrite similar to a soft chemistry compound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+                <w:t xml:space="preserve">Cation Distribution in a Titanium Ferrite Fe2.75Ti0.25O4Measured byin-SituAnomalous Powder Diffraction Using Rietveld Refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lorimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Gaffet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Perriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 1 (3), pp.183-189. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 141 (1), pp.105-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1387-1609(99)80078-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jssc.1998.7924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366897v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cation Distribution in Ferrites with Spinel Structure Measured by Anomalous Powder Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lorimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 278-281, pp.594-599. </w:t>
@@ -10311,528 +10316,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la diffraction résonnante pour déterminer la distribution cationique d'un ferrite de titane nanométrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bernard</w:t>
+                <w:t xml:space="preserve">Activation mécanique d'oxydes de fer et de vanadium en vue d'une synthèse de ferrite de vanadium nanométrique similaire au composé issu de la chimie douce - Mechanical activation of iron and vanadium oxides in order to obtain nanometric vanadium ferrite similar to a soft chemistry compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nivoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lorimier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 08 (PR5), pp.Pr5-99-Pr5-107. </w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1 (3), pp.183-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1998514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1387-1609(99)80078-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241955v1</w:t>
+                <w:t xml:space="preserve">hal-05366897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation mécanique d'oxydes de fer et de vanadium en vue d'une synthèse de ferrite de vanadium nanométrique similaire au composé issu de la chimie douce</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la diffraction résonnante pour déterminer la distribution cationique d'un ferrite de titane nanométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lorimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1387-1609(99)80078-4⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 08 (PR5), pp.Pr5-99-Pr5-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1998514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241961v1</w:t>
+                <w:t xml:space="preserve">hal-04241955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Equipment for Studying the Residual Stresses Developed During High Temperature Reactions by X-Ray Diffraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Gerard</w:t>
+                <w:t xml:space="preserve">Activation mécanique d'oxydes de fer et de vanadium en vue d'une synthèse de ferrite de vanadium nanométrique similaire au composé issu de la chimie douce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nivoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1996424⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1 (3), pp.183-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1387-1609(99)80078-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">jpa-00254307v1</w:t>
+                <w:t xml:space="preserve">hal-04241961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une technique de correction du &amp;quot;décalage&amp;quot; d'un échantillon au cours d'expériences sur un diffractomètre à compteur à localisation courbe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Experimental Equipment for Studying the Residual Stresses Developed During High Temperature Reactions by X-Ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Charlot</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sarrazin</w:t>
+                <w:t xml:space="preserve">N. Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 06 (C4), pp.C4-259-C4-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1996424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00254307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une technique de correction du &amp;quot;décalage&amp;quot; d'un échantillon au cours d'expériences sur un diffractomètre à compteur à localisation courbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1996, 06 (C4), pp.C4-103-C4-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:1996410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00254293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10842,147 +10976,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-fidelity modeling of interface crossing in the diffusion welding process at the polycrystalline scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Emonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Frayssines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10992,1756 +11126,1756 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de revêtements PVD pour limiter la diffusion du carbone lors du frittage par SPS d'une poudre de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème Congrès A3TS des traitements thermiques et des traitements de surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling The First Compaction Stage Of A Metallic Powder By Rearrangement During Load Assisted Sintering: Oedometric Experiment And DEM Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Mamykin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro Powder Metallurgy 2023 Congress &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lisbon (Portugal), Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59499/EP235751775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Model And Adjustment Protocol For The Viscoplastic Stage Of Densification During Load Assisted Sintering : Application To Hot Isostatic Pressing Of A 316L Steel Powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Chaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Powder Metallurgy 2022 Congress &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59499/WP225372095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the microstructure on the durability of hard coatings obtained from metal powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métallurgie, quel avenir!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Métallurgie et de Matériaux (SF2M); Réseau National de la Métallurgie (RNM), Jun 2016, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissement et évolution des interfaces lors du soudage diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JA 2015 - Journées annuelles de la SF2M, Matériaux et conversion d'énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-SiC/CNT composites sintered by SPS: CNT amount effect on mechanical, thermal and electrical properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lanfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Debski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Spark Plasma Sintering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of nano oxides with a continuous supercritical water device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Quadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of supercritical water processing parameters on zinc oxide nano-structure using both experimental and CFD approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consolidation and mechanical properties of nano-SiC/carbon nanotubes composite ceramics sintered by SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress on Advanced Materials and Processes (Euromat 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La technologie FAST, une solution rapide pour fritter, assembler et synthétiser différentes classes de matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foad Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Niepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of nanocrystalline NiTi by mechanical alloying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elkedim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on Metastable and Nanostructured Materials, ISMANAM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration et caractérisations structurales d'alliages à mémoire de forme Ni-Ti par mécanosynthèse : application microcapteurs et microactionneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elkedim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées Maghreb-Europe sur les matériaux et leurs applications aux dispositifs et capteurs, MADICA 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of nanostructured NiTi alloys prepared by mechanical alloying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elkedim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JUNIOR EUROMAT 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the synthesis of carbide nanopowders by laser and plasma driven processes to their densification by flash sintering methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kalisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress on Advanced Materials and Processes (Euromat 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHS reaction: a well-adapted process for producing Nanostructured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Merzhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Systchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mini Colloque "Matériaux nanostructurés : Elaboration et propriétés" aux Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12751,137 +12885,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spark Plasma Sintering of Metallic Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasquale Cavaliere. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spark Plasma Sintering of Materials: Advances in Processing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.291-335, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-05327-7_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12891,634 +13025,634 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nucleation and growth of zinc oxide nanoparticles from ambient to supercritical conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04760533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD simulation in supercritical water: design of a reactor and prediction tool for morphology of ZnO nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04760525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of zinc oxide nanoparticle formation in a continuous supercritical water synthesis process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Supercritical Fluid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04760520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc oxide nanoparticles continuous supercritical water synthesis. Nucleation and growth mechanisms formation using CFD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13eme congrés de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04760510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original supercritical water device for continuous production of nanopowders. Examples of synthesized nano-oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04760504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13528,143 +13662,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle synthesis by means of the thermal hydrolysis of mineral precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Muhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2011 010056 (2011). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13674,611 +13808,611 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Microstructure on the High Temperature Oxidation and Pesting Behaviour of MoSi2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.A. Munir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Les Embiez, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 461-464, pp.439-446, 2004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Microstructure on the High Temperature Oxidation Properties of the Intermetallic Compound NbAl3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Larpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, LES EMBIEZ, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 369-372, pp.793-800, 2001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.369-372.793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanically Activated Self-Propagating High Temperature Synthesis (MASHS) Applied to the MoSi2 and FeSi2 Phase Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federic Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Niepce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1998 International Symposium on Metastable, Mechanical Alloyed and Nanocrystalline Materials, ISMANAM-98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Wollongong, Sydney, Australia, Australia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2-6, pp.281-286, 1999, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JMNM.2-6.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanically Activated SHS Reaction in the Fe-Al System: In Situ Time Resolved Diffraction Using Synchrotron Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federic Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Niepce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM 97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, BARCELONA, SPAIN, Spain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 269-272, pp.379-384, 1998, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.269-272.379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId469"/>
+      <w:footerReference w:type="default" r:id="rId473"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14425,51 +14559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116983" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rayrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Onfroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bilot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117262" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rossit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moitrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bracq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117420" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745721v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charpentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilbin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119591" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalfayan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111210" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299388v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Bendjemil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Khaoula" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Kouahla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56053/7.3.463" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04334650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Zaara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluisa Escoda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Saurina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16227244" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barriere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stani Carbillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Holopainen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112112" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stepnik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.118139" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143409v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.128013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sinardet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pernot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2022.103631" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871956v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vrel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pir&#232;s-Brazuna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155416" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Collet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp5040119" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Campayo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Koch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott T. Misture" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.10.024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Kaouther" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Chemingui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10100929" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drouelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier-Brunet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villechaise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sallot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154062" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324513v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sciora" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guichard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezverkhyy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.10.089" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324521v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sciora" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Guichard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-017-6943-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02295165v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanfant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.10.187" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Ariane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatem Allouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bussone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Giacosa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174795" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.02.044" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C10M1H5C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225688v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Wolff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Couque" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.06.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCP8LGZQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02015354v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoffmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.08.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSK06PJN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187781v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.05.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTJTMZ02-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732903v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campayo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courtois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.026" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KZ1JC10-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Courtois-Manara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.309" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729354v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farbaniec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dirras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krawczynska" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couque" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.05.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J46PD0C7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738422v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autissier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.04.042" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4MRFRTX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/150297" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778463v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Ariane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2011.07.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDZ1SJ0J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813669v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thollet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bidault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.01.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5CR8QPF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591916v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maupoix" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Houzelot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH7V3X1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514230v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Kondepudi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508330v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muhr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gentric" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.064" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHRZ8727-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Boytsov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Ustinov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.allcom.2006.05.101" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599067v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabouro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reinfried" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179438v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stuppfler" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paris" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S106138620701" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116595v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aymes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.04.141" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZNQMPJN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432261v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhair Munir" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109999v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goran" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.10.058" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGL35X98-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438149v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Rogachev" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Kochetov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kurbatkina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Levashov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Grinchuk" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10573-006-0071-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LG19799Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084720v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110003v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gras" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.09.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G75GV1Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109991v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.11.033" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LG648V2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016649v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340315v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boytsov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ustinov" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaffet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305081109" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436774v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163931v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spinassou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SOS0403155B" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110018v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kedim" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phigini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.10.271" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQCPF5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110020v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A Munir" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2003.11.019" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3RV461C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475132v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigue-Millot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110031v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Valot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gosmain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2003.0327" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TZ3FR7G2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475136v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Niepce" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118183v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2002.0076" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-L9D7S3SD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118180v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gras" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernsten" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(01)00136-4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XZK1KG3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118179v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gailhanou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(02)00010-9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C76VFBZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475483v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118185v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mazu&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couqueberg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1435848" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131152v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2001.tb00767.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFC4QP67-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122913v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118186v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Larpin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(01)00040-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHKD52K9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475337v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118187v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Gras" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(00)01221-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XP9FW8D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131154v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souha" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niepce" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004806918391" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GH8FPF7B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131156v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Souha" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(00)00365-8" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC0NFWQW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131155v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(00)00749-8" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JX6R13M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131166v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zeghmati" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Niepce" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01017-X" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHLLXRB2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131159v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Larpin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(99)00488-8" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S3RP0M8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131161v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01141-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1DGJ86J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366907v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Niepce" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a804645j" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5FDQZNKN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131165v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H Gras" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Niepce" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(99)00084-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NFNZ716-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131168v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klein" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131163v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01108-3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241949v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nivoix" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gillot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00131-X" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ527L0V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241954v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorimier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perriat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1998.7924" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J2CV5S0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366897v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaffet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1609(99)80078-4" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJRXNVJP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241960v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.278-281.594" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241955v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1998514" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HRF7LC8W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241961v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254307v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gerard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996424" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D1900F6ED6A8824508F476D0D21695FFA9ED2E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254293v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996410" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF9C23AB6152921257880EAB6C0EA315B5C75076/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446965v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godinot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Emonot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Frayssines" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334404v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charvet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344572v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Mamykin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59499/EP235751775" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344554v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Chaaban" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59499/WP225372095" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04023425v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247744v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095227v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758317v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piolet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Quadri" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758309v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660615v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lomello" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420916v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foad Naimi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437787v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tria" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elkedim" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357857v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Rauch" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346492v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179670v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leparoux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalisz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389354v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Merzhanov" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Systchev" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348564v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05327-7_11" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760533v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760525v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760520v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760510v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760504v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095440v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372452v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Munir" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.439" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372508v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Larpin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.369-372.793" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372684v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federic Charlot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JMNM.2-6.281" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372549v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.269-272.379" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116983" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rayrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moitrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bracq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.12.122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Onfroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bilot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117262" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rossit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charpentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilbin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119591" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947823v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalfayan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111210" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barriere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stani Carbillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Holopainen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112112" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stepnik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.118139" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04334650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Zaara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluisa Escoda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Saurina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16227244" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143409v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.128013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Bendjemil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Khaoula" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Kouahla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56053/7.3.463" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sinardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pernot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2022.103631" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vrel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pir&#232;s-Brazuna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155416" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416939v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Collet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp5040119" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Campayo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Koch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott T. Misture" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.10.024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012362v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Kaouther" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Chemingui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10100929" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drouelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier-Brunet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villechaise" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sallot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324513v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sciora" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guichard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezverkhyy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.10.089" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sciora" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Guichard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-017-6943-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02295165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanfant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.10.187" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Ariane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatem Allouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bussone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Giacosa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174795" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367283v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.02.044" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C10M1H5C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Wolff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Couque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.06.012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCP8LGZQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969879v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Courtois-Manara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.309" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02015354v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoffmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.08.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSK06PJN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.05.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTJTMZ02-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campayo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courtois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KZ1JC10-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729354v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farbaniec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dirras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krawczynska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.05.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J46PD0C7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autissier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.04.042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4MRFRTX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/150297" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778463v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Ariane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2011.07.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDZ1SJ0J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813669v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thollet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bidault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.01.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5CR8QPF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591916v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maupoix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Houzelot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH7V3X1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514230v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Kondepudi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508330v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muhr" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gentric" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.064" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHRZ8727-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599067v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabouro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reinfried" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432260v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Boytsov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Ustinov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.allcom.2006.05.101" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stuppfler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S106138620701" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116595v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aymes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.04.141" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZNQMPJN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438149v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Rogachev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Kochetov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kurbatkina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Levashov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Grinchuk" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10573-006-0071-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LG19799Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhair Munir" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109999v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goran" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.10.058" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGL35X98-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109991v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.11.033" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LG648V2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110003v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gras" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.09.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G75GV1Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084720v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016649v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340315v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boytsov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ustinov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaffet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305081109" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436774v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163931v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spinassou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SOS0403155B" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110018v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kedim" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phigini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.10.271" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQCPF5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110020v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A Munir" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2003.11.019" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3RV461C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110031v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Valot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gosmain" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2003.0327" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TZ3FR7G2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475132v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigue-Millot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475136v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Niepce" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118180v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gras" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernsten" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(01)00136-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XZK1KG3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118183v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2002.0076" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-L9D7S3SD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118179v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gailhanou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(02)00010-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C76VFBZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475483v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118185v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mazu&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couqueberg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1435848" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122913v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118186v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Larpin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(01)00040-1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHKD52K9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131152v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2001.tb00767.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFC4QP67-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475337v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118187v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Gras" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(00)01221-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XP9FW8D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131156v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Souha" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(00)00365-8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC0NFWQW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131154v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souha" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niepce" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004806918391" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GH8FPF7B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131155v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(00)00749-8" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JX6R13M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131161v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01141-1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1DGJ86J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131159v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Larpin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(99)00488-8" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S3RP0M8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131166v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zeghmati" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Niepce" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01017-X" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHLLXRB2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131165v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H Gras" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Niepce" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(99)00084-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NFNZ716-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366907v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Niepce" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a804645j" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5FDQZNKN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131168v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klein" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131163v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01108-3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241949v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nivoix" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gillot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00131-X" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ527L0V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241954v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorimier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perriat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1998.7924" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J2CV5S0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241960v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.278-281.594" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366897v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaffet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1609(99)80078-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJRXNVJP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241955v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1998514" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HRF7LC8W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241961v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254307v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gerard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996424" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D1900F6ED6A8824508F476D0D21695FFA9ED2E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254293v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996410" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF9C23AB6152921257880EAB6C0EA315B5C75076/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446965v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godinot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Emonot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Frayssines" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334404v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charvet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344572v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Mamykin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59499/EP235751775" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344554v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Chaaban" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59499/WP225372095" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04023425v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247744v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouquet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095227v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758317v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piolet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Quadri" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758309v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660615v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lomello" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420916v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foad Naimi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437787v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tria" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elkedim" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357857v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Rauch" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346492v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179670v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leparoux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalisz" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389354v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Merzhanov" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Systchev" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348564v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05327-7_11" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760533v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760525v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760520v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760510v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760504v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095440v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372452v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Munir" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.439" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372508v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Larpin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.369-372.793" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372684v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federic Charlot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JMNM.2-6.281" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372549v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.269-272.379" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>