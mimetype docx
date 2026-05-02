--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -106,325 +106,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling and experimental study of protective barriers against carbon diffusion during spark plasma sintering process</w:t>
+                <w:t xml:space="preserve">Alumina-SiC composites for enhanced ballistic performance using Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Charvet</w:t>
+                <w:t xml:space="preserve">Guillaume Rayrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+                <w:t xml:space="preserve">Yann Bald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Besnard</w:t>
+                <w:t xml:space="preserve">Florence Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baras</w:t>
+                <w:t xml:space="preserve">Paul Beillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Gallet</w:t>
+                <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 271, pp.116983. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 52 (3), pp.3310-3323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.12.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246697v1</w:t>
+                <w:t xml:space="preserve">hal-05563287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alumina-SiC composites for enhanced ballistic performance using Spark Plasma Sintering</w:t>
+                <w:t xml:space="preserve">Thermodynamic modeling and experimental study of protective barriers against carbon diffusion during spark plasma sintering process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rayrat</w:t>
+                <w:t xml:space="preserve">R. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bald</w:t>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Moitrier</w:t>
+                <w:t xml:space="preserve">A. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Beillard</w:t>
+                <w:t xml:space="preserve">F. Baras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bracq</w:t>
+                <w:t xml:space="preserve">S. Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 52 (3), pp.3310-3323. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 271, pp.116983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.12.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563287v1</w:t>
+                <w:t xml:space="preserve">hal-05246697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new sinter-forging process based on a 915 MHz solidstate microwave source for sintering of oxides ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rayrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -514,90 +514,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and applied pressure heterogeneities in spark plasma sintering induced by hole punch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rayrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rossit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -642,2171 +642,2171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for material extrusion additive manufacturing process made of bio-based polymer. Application for tool steel powders</w:t>
+                <w:t xml:space="preserve">Effects of spark plasma sintering and nanodiamond amount on titanium-nanodiamond composite properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Charpentier</w:t>
+                <w:t xml:space="preserve">G. Kalfayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Barrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+                <w:t xml:space="preserve">F. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boudeau</w:t>
+                <w:t xml:space="preserve">Julie Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gilbin</w:t>
+                <w:t xml:space="preserve">F. Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119591⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146, pp.111210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745721v1</w:t>
+                <w:t xml:space="preserve">hal-04947823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of spark plasma sintering and nanodiamond amount on titanium-nanodiamond composite properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Method for material extrusion additive manufacturing process made of bio-based polymer. Application for tool steel powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bussière</w:t>
+                <w:t xml:space="preserve">Nicolas Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bourgon</w:t>
+                <w:t xml:space="preserve">Thierry Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Herbst</w:t>
+                <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Geoffroy</w:t>
+                <w:t xml:space="preserve">Alexandre Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 146, pp.111210. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 438, pp.119591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947823v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super ductile metallic glasses for energy-saving solid-state processing</w:t>
+                <w:t xml:space="preserve">Synthesis of TiC(1-x)–ZrCx (x=0.2) composite by FAST-SPS-FCT technology, effect of SWCNTs and nano-WC additions on structural properties: Application for ballistic protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Barriere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+                <w:t xml:space="preserve">Badis Bendjemil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+                <w:t xml:space="preserve">Safi Khaoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stani Carbillet</w:t>
+                <w:t xml:space="preserve">Ilyas Kouahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Holopainen</w:t>
+                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2023.112112⟩</w:t>
+              <w:t xml:space="preserve">Experimental and Theoretical Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.461-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56053/7.3.463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224562v1</w:t>
+                <w:t xml:space="preserve">hal-04299388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomization regime observation and characterization of an atomized pure zinc rod during centrifugal atomization using a LASER beam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super ductile metallic glasses for energy-saving solid-state processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mathieu</w:t>
+                <w:t xml:space="preserve">Thierry Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Allenou</w:t>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Stepnik</w:t>
+                <w:t xml:space="preserve">Stani Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bernard</w:t>
+                <w:t xml:space="preserve">Sami Holopainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 415, pp.118139. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232, pp.112112 (9). </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.118139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2023.112112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151708v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Structural, Compression, and Soft Magnetic Properties of Fe65Ni28Mn7 Alloy Prepared by Arc Melting, Mechanical Alloying, and Spark Plasma Sintering</w:t>
+                <w:t xml:space="preserve">Comparison of thermal diffusion and interfacial reactions for bulk and sputtered titanium on 316L stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaouther Zaara</w:t>
+                <w:t xml:space="preserve">Jean-Marc Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgil Optasanu</w:t>
+                <w:t xml:space="preserve">Dominique Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluisa Escoda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joan Saurina</w:t>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16227244⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 306, pp.128013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2023.128013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334650v1</w:t>
+                <w:t xml:space="preserve">hal-04143409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of thermal diffusion and interfacial reactions for bulk and sputtered titanium on 316L stainless steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomization regime observation and characterization of an atomized pure zinc rod during centrifugal atomization using a LASER beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ravry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Auger</w:t>
+                <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cotton</w:t>
+                <w:t xml:space="preserve">J. Allenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+                <w:t xml:space="preserve">B. Stepnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+                <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 306, pp.128013. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 415, pp.118139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2023.128013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.118139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143409v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of TiC(1-x)–ZrCx (x=0.2) composite by FAST-SPS-FCT technology, effect of SWCNTs and nano-WC additions on structural properties: Application for ballistic protection</w:t>
+                <w:t xml:space="preserve">Study of Structural, Compression, and Soft Magnetic Properties of Fe65Ni28Mn7 Alloy Prepared by Arc Melting, Mechanical Alloying, and Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badis Bendjemil</w:t>
+                <w:t xml:space="preserve">Kaouther Zaara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safi Khaoula</w:t>
+                <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyas Kouahla</w:t>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
+                <w:t xml:space="preserve">Lluisa Escoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Arian</w:t>
+                <w:t xml:space="preserve">Joan Saurina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Theoretical Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.461-480. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56053/7.3.463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma16227244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299388v1</w:t>
+                <w:t xml:space="preserve">hal-04334650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugal atomization of stainless-steel rotating rods melted by a high-power LASER beam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration and Characterization of WMoTaNb High Entropy Alloy Prepared by Powder Metallurgy Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Allenou</w:t>
+                <w:t xml:space="preserve">Mathias Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sinardet</w:t>
+                <w:t xml:space="preserve">Sarah Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pernot</w:t>
+                <w:t xml:space="preserve">Dominique Vrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Pirès-Brazuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2022.103631⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (15), pp.5416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15155416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155925v1</w:t>
+                <w:t xml:space="preserve">hal-03871956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and Characterization of WMoTaNb High Entropy Alloy Prepared by Powder Metallurgy Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Dine</w:t>
+                <w:t xml:space="preserve">Centrifugal atomization of stainless-steel rotating rods melted by a high-power LASER beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ravry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vrel</w:t>
+                <w:t xml:space="preserve">A. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Allenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Perrière</w:t>
+                <w:t xml:space="preserve">B. Sinardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Pirès-Brazuna</w:t>
+                <w:t xml:space="preserve">S. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (15), pp.5416. </w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (6), pp.103631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15155416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2022.103631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871956v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Electric Current on SPS Densification of Spherical Copper Powder</w:t>
+                <w:t xml:space="preserve">Densification of non-radioactive porous siliceous particles loaded with cesium potassium copper hexacyanoferrate by spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Collet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Nicolas Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Charlot</w:t>
+                <w:t xml:space="preserve">Lionel Campayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Lay</w:t>
+                <w:t xml:space="preserve">Robert J. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Chaix</w:t>
+                <w:t xml:space="preserve">Scott T. Misture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (4), pp.119. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.1506 - 1513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmmp5040119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416939v1</w:t>
+                <w:t xml:space="preserve">hal-03492742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification of non-radioactive porous siliceous particles loaded with cesium potassium copper hexacyanoferrate by spark plasma sintering</w:t>
+                <w:t xml:space="preserve">Effect of Electric Current on SPS Densification of Spherical Copper Powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Massoni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Romaric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Campayo</w:t>
+                <w:t xml:space="preserve">Frédéric Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J. Koch</w:t>
+                <w:t xml:space="preserve">Sabine Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott T. Misture</w:t>
+                <w:t xml:space="preserve">Jean-Marc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41, pp.1506 - 1513. </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (4), pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.10.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmmp5040119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492742v1</w:t>
+                <w:t xml:space="preserve">hal-03416939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Entropy FeCoNiB0.5Si0.5 Alloy Synthesized by Mechanical Alloying and Spark Plasma Sintering</w:t>
+                <w:t xml:space="preserve">Microstructure-oxidation resistance relationship in Ti3AlC2 MAX phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaara Kaouther</w:t>
+                <w:t xml:space="preserve">E. Drouelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Chemingui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+                <w:t xml:space="preserve">V. Gauthier-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lluisa Escoda</w:t>
+                <w:t xml:space="preserve">J. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villechaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst10100929⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 826, pp.154062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012362v1</w:t>
+                <w:t xml:space="preserve">hal-02481033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure-oxidation resistance relationship in Ti3AlC2 MAX phase</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Entropy FeCoNiB0.5Si0.5 Alloy Synthesized by Mechanical Alloying and Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cormier</w:t>
+                <w:t xml:space="preserve">Zaara Kaouther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Villechaise</w:t>
+                <w:t xml:space="preserve">Mahmoud Chemingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sallot</w:t>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluisa Escoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 826, pp.154062. </w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst10100929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481033v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight on the lithium hydride–water vapor reaction system</w:t>
+                <w:t xml:space="preserve">Mechanical, thermal and electrical properties of nanostructured CNTs/SiC composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Weber</w:t>
+                <w:t xml:space="preserve">B. Lanfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sciora</w:t>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guichard</w:t>
+                <w:t xml:space="preserve">N. Debski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bouyer</w:t>
+                <w:t xml:space="preserve">G. Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bezverkhyy</w:t>
+                <w:t xml:space="preserve">M. Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43 (50), pp.22557-22567. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (2), pp.2566-2575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.10.089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.10.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324513v1</w:t>
+                <w:t xml:space="preserve">cea-02295165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of hydrolysis of lithium oxide by thermogravimetry, calorimetry and in situ FTIR spectroscopy</w:t>
+                <w:t xml:space="preserve">New insight on the lithium hydride–water vapor reaction system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Weber</w:t>
+                <w:t xml:space="preserve">G. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Sciora</w:t>
+                <w:t xml:space="preserve">E. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Guichard</w:t>
+                <w:t xml:space="preserve">J. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bouyer</w:t>
+                <w:t xml:space="preserve">F. Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+                <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 132 (2), pp.1055-1064. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (50), pp.22557-22567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10973-017-6943-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.10.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324521v1</w:t>
+                <w:t xml:space="preserve">hal-02324513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical, thermal and electrical properties of nanostructured CNTs/SiC composites</w:t>
+                <w:t xml:space="preserve">Investigation of hydrolysis of lithium oxide by thermogravimetry, calorimetry and in situ FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lanfant</w:t>
+                <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Leconte</w:t>
+                <w:t xml:space="preserve">Elisabeth Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Debski</w:t>
+                <w:t xml:space="preserve">Jordan Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bonnefont</w:t>
+                <w:t xml:space="preserve">Frédéric Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pinault</w:t>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 45 (2), pp.2566-2575. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (2), pp.1055-1064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.10.187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10973-017-6943-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02295165v1</w:t>
+                <w:t xml:space="preserve">hal-02324521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete multi-physics: A mesh-free model of blood flow in flexible biological valve including solid aggregate formation</w:t>
               </w:r>
@@ -2920,891 +2920,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide reduction effects in SPS processing of Cu atomized powder containing oxide inclusions</w:t>
+                <w:t xml:space="preserve">Thermal-electrical-mechanical simulation of the nickel densification by Spark Plasma Sintering. Comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Collet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Le Gallet</w:t>
+                <w:t xml:space="preserve">Cyprien Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Charlot</w:t>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lay</w:t>
+                <w:t xml:space="preserve">Hervé Couque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Chaix</w:t>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 173 (1-2), pp.498-507. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.126-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2016.02.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367283v1</w:t>
+                <w:t xml:space="preserve">hal-03225688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal-electrical-mechanical simulation of the nickel densification by Spark Plasma Sintering. Comparison with experiments</w:t>
+                <w:t xml:space="preserve">Oxide reduction effects in SPS processing of Cu atomized powder containing oxide inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Wolff</w:t>
+                <w:t xml:space="preserve">R. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mercier</w:t>
+                <w:t xml:space="preserve">F. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Couque</w:t>
+                <w:t xml:space="preserve">S. Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Molinari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+                <w:t xml:space="preserve">J.M. Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 100, pp.126-147. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173 (1-2), pp.498-507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2016.02.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225688v1</w:t>
+                <w:t xml:space="preserve">hal-01367283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Studies on the Development of Potential Conditioning Matrices for Iodine 129</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Campayo</w:t>
+                <w:t xml:space="preserve">Sintering of synthetic barytocalcite BaCa(CO3)2, kutnahorite CaMn(CO3)2 and rhodochrosite MnCO3 for carbon-14 sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Audubert</w:t>
+                <w:t xml:space="preserve">Stefan Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eric Lartigue</w:t>
+                <w:t xml:space="preserve">Patrick Launeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglantine Courtois-Manara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+                <w:t xml:space="preserve">Yuri Grin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1744, </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.297-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/opl.2015.309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969879v1</w:t>
+                <w:t xml:space="preserve">cea-02015354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of synthetic barytocalcite BaCa(CO3)2, kutnahorite CaMn(CO3)2 and rhodochrosite MnCO3 for carbon-14 sequestration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Hoffmann</w:t>
+                <w:t xml:space="preserve">Effects of carbon and oxygen on the spark plasma sintering additive-free densification and on the mechanical properties of nanostructured SiC ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lanfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Launeau</w:t>
+                <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Grin</w:t>
+                <w:t xml:space="preserve">Yves Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 35 (1), pp.297-308. </w:t>
+              <w:t xml:space="preserve">, 2015, 35 (13), pp.3369-3379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02015354v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of carbon and oxygen on the spark plasma sintering additive-free densification and on the mechanical properties of nanostructured SiC ceramics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relevance of the choice of spark plasma sintering parameters in obtaining a suitable microstructure for iodine-bearing apatite designed for the conditioning of I-129</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Garnier</w:t>
+                <w:t xml:space="preserve">L. Campayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Jorand</w:t>
+                <w:t xml:space="preserve">D. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cau Dit Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.05.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 457, pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187781v1</w:t>
+                <w:t xml:space="preserve">hal-04732903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of the choice of spark plasma sintering parameters in obtaining a suitable microstructure for iodine-bearing apatite designed for the conditioning of I-129</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Perret</w:t>
+                <w:t xml:space="preserve">French Studies on the Development of Potential Conditioning Matrices for Iodine 129</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Campayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Courtois</w:t>
+                <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cau Dit Coumes</w:t>
+                <w:t xml:space="preserve">Jean-Eric Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Courtois-Manara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.10.026⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1744, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2015.309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04732903v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powder metallurgy processing and deformation characteristics of bulk multimodal nickel</w:t>
               </w:r>
@@ -3962,51 +3962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Autissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4091,51 +4091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4311,90 +4311,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ study of the sintering of a lead phosphovanadate in an Environmental Scanning Electron Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Campayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4483,51 +4483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maupoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4737,51 +4737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Muhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Cras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4838,278 +4838,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark Plasma Sintering à partir de poudres mécaniquement activées : compréhension des transitions de phase au cours d'un frittage réactif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation between milling parameters and microstructure characteristics of nanocrystalline copper powder prepared via a high energy planetary ball mill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cabouro</w:t>
+                <w:t xml:space="preserve">Oleg Boytsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Reinfried</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatolii Ustinov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech:2008011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 432 (432), pp.110 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.allcom.2006.05.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599067v1</w:t>
+                <w:t xml:space="preserve">hal-00432260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between milling parameters and microstructure characteristics of nanocrystalline copper powder prepared via a high energy planetary ball mill</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+                <w:t xml:space="preserve">Spark Plasma Sintering à partir de poudres mécaniquement activées : compréhension des transitions de phase au cours d'un frittage réactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reinfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Boytsov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaffet</w:t>
+                <w:t xml:space="preserve">Y. Grin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatolii Ustinov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 432 (432), pp.110 - 117. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 95 (4-5), pp.269-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.allcom.2006.05.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech:2008011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432260v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved X-ray diffraction study of SHS-produced NiAl and NiAl-ZrO2 composites</w:t>
               </w:r>
@@ -5147,51 +5147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Self-Propagating High-Temperature Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (1), pp.1-16. </w:t>
@@ -5242,90 +5242,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spark plasma sintering of cobalt ferrite nanopowders prepared by coprecipitation and hydrothermal synthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Grin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27, pp.921-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5365,496 +5365,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural aspects of gasless combustion of mechanically activated mixtures. I. High-speed microvideorecording of the Ni-Al composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of dense nanostructured materials using FAPAS and SPS techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Rogachev</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zuhair Munir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion, Explosion, and Shock Waves</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ceramic Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 194, pp.235 - 249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438149v1</w:t>
+                <w:t xml:space="preserve">hal-00432261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of dense nanostructured materials using FAPAS and SPS techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and composition heterogeneity of a FeAl alloy prepared by one-step synthesis and consolidation processing and their influence on grain size characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramic Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 420 (1-2), pp.158 - 164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.10.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432261v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and composition heterogeneity of a FeAl alloy prepared by one-step synthesis and consolidation processing and their influence on grain size characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural aspects of gasless combustion of mechanically activated mixtures. I. High-speed microvideorecording of the Ni-Al composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Rogachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. A. Kochetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Ji</w:t>
+                <w:t xml:space="preserve">W. Kurbatkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Goran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+                <w:t xml:space="preserve">E. A. Levashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaffet</w:t>
+                <w:t xml:space="preserve">P. S. Grinchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 420 (1-2), pp.158 - 164. </w:t>
+              <w:t xml:space="preserve">Combustion, Explosion, and Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (4), pp.421-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.10.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10573-006-0071-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109999v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Bulk FeAl nanostructured materials by HVOF spray forming and Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuhair Munir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermetallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (10-11), pp.1208 - 1213. </w:t>
@@ -6020,149 +6020,149 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and composition heterogeneity of a FeAl alloy prepared by one-step synthesis and consolidation processing and their influence on grain size characterization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Goran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 420, pp.158-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6321,51 +6321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ustinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 61 (a1), pp.c449-c450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6412,51 +6412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface adsorption effects on the lattice expansion of copper nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6501,436 +6501,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense nanostructured materials obtained by spark plasma sintering and field activated pressure assisted synthesis starting from mechanically activated powder mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Spark plasma synthesis from mechanically activated powders: a versatile route for producing dense nanostructured iron aluminides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Spinassou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Z.A Munir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Sintering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 36 (3), pp.155-164. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 50 (5), pp.691-696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2298/SOS0403155B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2003.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163931v1</w:t>
+                <w:t xml:space="preserve">hal-00110020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical behavior of nanocrystalline iron aluminide obtained by mechanically activated field activated pressure assisted synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. El Kedim</w:t>
+                <w:t xml:space="preserve">Dense nanostructured materials obtained by spark plasma sintering and field activated pressure assisted synthesis starting from mechanically activated powder mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Spinassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 369 (1-2), pp.49 - 55. </w:t>
+              <w:t xml:space="preserve">Science of Sintering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (3), pp.155-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2003.10.271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2298/SOS0403155B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00110018v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark plasma synthesis from mechanically activated powders: a versatile route for producing dense nanostructured iron aluminides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical behavior of nanocrystalline iron aluminide obtained by mechanically activated field activated pressure assisted synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Kedim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Phigini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 50 (5), pp.691-696. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 369 (1-2), pp.49 - 55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2003.11.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2003.10.271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110020v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of mechanically activated field-activated pressure-assisted synthesis processing parameters for producing dense nanostructured FeAl</w:t>
               </w:r>
@@ -6968,51 +6968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gosmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (10), pp.2331-2338. </w:t>
@@ -7075,51 +7075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering of copper nanopowders under hydrogen: an in situ X-ray diffraction analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guigue-Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7196,51 +7196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Niepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7289,487 +7289,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanically activated combustion reaction in the Fe-Si system : in situ time-resolved synchrotron investigations</w:t>
+                <w:t xml:space="preserve">Investigations of the formation mechanism of nanostructured NbAl3 via MASHS reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Gras</w:t>
+                <w:t xml:space="preserve">V. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bernsten</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermetallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 10 (3), pp.271 - 282. </w:t>
+              <w:t xml:space="preserve">, 2002, 10 (4), pp.377 - 389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0966-9795(01)00136-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0966-9795(02)00010-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118180v1</w:t>
+                <w:t xml:space="preserve">hal-00118179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous synthesis and consolidation of nanostructured MoSi2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zuhair Munir</w:t>
+                <w:t xml:space="preserve">The mechanically activated combustion reaction in the Fe-Si system : in situ time-resolved synchrotron investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/JMR.2002.0076⟩</w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10 (3), pp.271 - 282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0966-9795(01)00136-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118183v1</w:t>
+                <w:t xml:space="preserve">hal-00118180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of the formation mechanism of nanostructured NbAl3 via MASHS reaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous synthesis and consolidation of nanostructured MoSi2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuhair Munir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 10 (4), pp.377 - 389. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17, pp.542 - 549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0966-9795(02)00010-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/JMR.2002.0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118179v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segregation phenomena in nanometric titanium ferrites: Complementarity of different experimental techniques (DRX, XPS, EXAFS...)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guigue-Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Niepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7961,380 +7961,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical alloying in the SHS research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bernard</w:t>
+                <w:t xml:space="preserve">One step synthesis and consolidation of nanophase materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuhair Munir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 84 (5), pp.910 - 914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2001.tb00767.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122913v1</w:t>
+                <w:t xml:space="preserve">hal-00131152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nanocrystalline NbAl3 by mechanically activated field activated pressure assisted technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Mechanical alloying in the SHS research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Larpin</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 10 (2), pp.109 - 132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0966-9795(01)00040-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00118186v1</w:t>
+                <w:t xml:space="preserve">hal-00122913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One step synthesis and consolidation of nanophase materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zuhair Munir</w:t>
+                <w:t xml:space="preserve">Synthesis of nanocrystalline NbAl3 by mechanically activated field activated pressure assisted technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.A Munir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Larpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 84 (5), pp.910 - 914. </w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 9 (7), pp.571 - 580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2001.tb00767.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0966-9795(01)00040-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131152v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical heterogeneities in nanometric titanomagnetites prepared by soft chemistry and studied ex situ : evidence for fe-segregation and oxidation kinetics</w:t>
               </w:r>
@@ -8359,51 +8359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8484,51 +8484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 314 (1-2), pp.240-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8568,328 +8568,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Cu3Si of different genesis towards copper(I) chloride</w:t>
+                <w:t xml:space="preserve">Elaboration of the Cu3Si compound using a mechanically activated annealing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Souha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">H. Souha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gillot</w:t>
+                <w:t xml:space="preserve">J. Niepce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 351 (1-2), pp.71 - 77. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 35 (13), pp.3221 - 3226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-6031(00)00365-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1004806918391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131156v1</w:t>
+                <w:t xml:space="preserve">hal-00131154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of the Cu3Si compound using a mechanically activated annealing process</w:t>
+                <w:t xml:space="preserve">Reactivity of Cu3Si of different genesis towards copper(I) chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Souha</w:t>
+                <w:t xml:space="preserve">H Souha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Niepce</w:t>
+                <w:t xml:space="preserve">B. Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 35 (13), pp.3221 - 3226. </w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 351 (1-2), pp.71 - 77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1004806918391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6031(00)00365-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131154v1</w:t>
+                <w:t xml:space="preserve">hal-00131156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of self sustaining reaction Cu3Si phase formation starting from mechanically activated powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8942,1177 +8942,1177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of niobium aluminides using mechanically activated self-propagating high-temperature synthesis and mechanically activated annealing process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical activation conditions of the Fe2O3 and V2O3 mixture powders in order to obtain a nanometric vanadium spinel ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Josse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Larpin</w:t>
+                <w:t xml:space="preserve">Virginie Nivoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-5093(98)01141-1⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 105 (1-3), pp.155-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00131-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131161v1</w:t>
+                <w:t xml:space="preserve">hal-04241949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ time resolved X-ray diffraction study of the formation of the nanocrystalline NbAl3 phase by mechanically activated self-propagating high-temperature synthesis reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Mechanically activated synthesis studied by X-ray diffraction in the Fe–Al system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zeghmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.P Larpin</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Niepce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 272 (2), pp.334 - 341. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-5093(99)00488-8⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 262 (1 - 2), pp.279 - 288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5093(98)01017-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131159v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanically activated synthesis studied by X-ray diffraction in the Fe–Al system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Charlot</w:t>
+                <w:t xml:space="preserve">In-situ time resolved X-ray diffraction study of the formation of the nanocrystalline NbAl3 phase by mechanically activated self-propagating high-temperature synthesis reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Niepce</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Larpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 262 (1 - 2), pp.279 - 288. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-5093(98)01017-X⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 272 (2), pp.334 - 341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5093(99)00488-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131166v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ synchrotron characterization of mechanically activated self - propagating high temperature synthesis applied in Mo - Si system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Charlot</w:t>
+                <w:t xml:space="preserve">Synthesis of niobium aluminides using mechanically activated self-propagating high-temperature synthesis and mechanically activated annealing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.C Niepce</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Larpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 47(7) (7), pp.2113 - 2123. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 265 (1-2), pp.117 - 128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1359-6454(99)00084-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5093(98)01141-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131165v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some recent developments in mechanical activation and mechanosynthesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ synchrotron characterization of mechanically activated self - propagating high temperature synthesis applied in Mo - Si system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Niepce</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.H Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C Niepce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/a804645j⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47(7) (7), pp.2113 - 2123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6454(99)00084-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366907v1</w:t>
+                <w:t xml:space="preserve">hal-00131165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ time-resolved diffraction coupled with a thermal i.r. camera to study mechanically activated SHS reaction: case of Fe–Al binary system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Some recent developments in mechanical activation and mechanosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Niepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (1), pp.305-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/a804645j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131168v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of self - sustaining reaction by mechanical activation : case of Fe Si system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Niepce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 264, pp.94 - 107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0921-5093(98)01108-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical activation conditions of the Fe2O3 and V2O3 mixture powders in order to obtain a nanometric vanadium spinel ferrite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gillot</w:t>
+                <w:t xml:space="preserve">In situ time-resolved diffraction coupled with a thermal i.r. camera to study mechanically activated SHS reaction: case of Fe–Al binary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Niepce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47 (2), pp.619 - 629</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00131-X⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04241949v1</w:t>
+                <w:t xml:space="preserve">hal-00131168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cation Distribution in a Titanium Ferrite Fe2.75Ti0.25O4Measured byin-SituAnomalous Powder Diffraction Using Rietveld Refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lorimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10214,51 +10214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lorimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10322,90 +10322,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation mécanique d'oxydes de fer et de vanadium en vue d'une synthèse de ferrite de vanadium nanométrique similaire au composé issu de la chimie douce - Mechanical activation of iron and vanadium oxides in order to obtain nanometric vanadium ferrite similar to a soft chemistry compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 1 (3), pp.183-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10451,77 +10451,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la diffraction résonnante pour déterminer la distribution cationique d'un ferrite de titane nanométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lorimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10597,90 +10597,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation mécanique d'oxydes de fer et de vanadium en vue d'une synthèse de ferrite de vanadium nanométrique similaire au composé issu de la chimie douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 1 (3), pp.183-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10720,2168 +10720,2168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Equipment for Studying the Residual Stresses Developed During High Temperature Reactions by X-Ray Diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Une technique de correction du &amp;quot;décalage&amp;quot; d'un échantillon au cours d'expériences sur un diffractomètre à compteur à localisation courbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Sciora</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gerard</w:t>
+                <w:t xml:space="preserve">P. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 06 (C4), pp.C4-259-C4-266. </w:t>
+              <w:t xml:space="preserve">, 1996, 06 (C4), pp.C4-103-C4-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1996424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1996410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00254307v1</w:t>
+                <w:t xml:space="preserve">jpa-00254293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une technique de correction du &amp;quot;décalage&amp;quot; d'un échantillon au cours d'expériences sur un diffractomètre à compteur à localisation courbe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Experimental Equipment for Studying the Residual Stresses Developed During High Temperature Reactions by X-Ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Charlot</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sarrazin</w:t>
+                <w:t xml:space="preserve">N. Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 06 (C4), pp.C4-103-C4-110. </w:t>
+              <w:t xml:space="preserve">, 1996, 06 (C4), pp.C4-259-C4-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1996410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1996424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00254293v1</w:t>
+                <w:t xml:space="preserve">jpa-00254307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement de revêtements PVD pour limiter la diffusion du carbone lors du frittage par SPS d'une poudre de fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51ème Congrès A3TS des traitements thermiques et des traitements de surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling The First Compaction Stage Of A Metallic Powder By Rearrangement During Load Assisted Sintering: Oedometric Experiment And DEM Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Mamykin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chateau-Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro Powder Metallurgy 2023 Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lisbon (Portugal), Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59499/EP235751775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Model And Adjustment Protocol For The Viscoplastic Stage Of Densification During Load Assisted Sintering : Application To Hot Isostatic Pressing Of A 316L Steel Powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chateau-Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Chaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Ariane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Powder Metallurgy 2022 Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59499/WP225372095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the microstructure on the durability of hard coatings obtained from metal powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La métallurgie, quel avenir!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Métallurgie et de Matériaux (SF2M); Réseau National de la Métallurgie (RNM), Jun 2016, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etablissement et évolution des interfaces lors du soudage diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JA 2015 - Journées annuelles de la SF2M, Matériaux et conversion d'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nano-SiC/CNT composites sintered by SPS: CNT amount effect on mechanical, thermal and electrical properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lanfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Debski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Workshop on Spark Plasma Sintering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production of nano oxides with a continuous supercritical water device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Ariane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Quadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Symposium on Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La technologie FAST, une solution rapide pour fritter, assembler et synthétiser différentes classes de matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foad Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Niepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of supercritical water processing parameters on zinc oxide nano-structure using both experimental and CFD approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Ariane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th European Meeting on Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, The Hague, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consolidation and mechanical properties of nano-SiC/carbon nanotubes composite ceramics sintered by SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lomello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Congress on Advanced Materials and Processes (Euromat 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and characterization of nanocrystalline NiTi by mechanical alloying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elkedim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Symposium on Metastable and Nanostructured Materials, ISMANAM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaboration et caractérisations structurales d'alliages à mémoire de forme Ni-Ti par mécanosynthèse : application microcapteurs et microactionneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elkedim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6èmes journées Maghreb-Europe sur les matériaux et leurs applications aux dispositifs et capteurs, MADICA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of nanostructured NiTi alloys prepared by mechanical alloying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elkedim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JUNIOR EUROMAT 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the synthesis of carbide nanopowders by laser and plasma driven processes to their densification by flash sintering methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kalisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Congress on Advanced Materials and Processes (Euromat 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Nuremberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHS reaction: a well-adapted process for producing Nanostructured materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Merzhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Systchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mini Colloque "Matériaux nanostructurés : Elaboration et propriétés" aux Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-fidelity modeling of interface crossing in the diffusion welding process at the polycrystalline scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Emonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Frayssines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446965v1</w:t>
-              </w:r>
-[...1757 lines deleted...]
-                <w:t xml:space="preserve">hal-05389354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12925,51 +12925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasquale Cavaliere. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spark Plasma Sintering of Materials: Advances in Processing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.291-335, 2019, </w:t>
@@ -13052,51 +13052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nucleation and growth of zinc oxide nanoparticles from ambient to supercritical conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13199,51 +13199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13281,51 +13281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of zinc oxide nanoparticle formation in a continuous supercritical water synthesis process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13415,51 +13415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc oxide nanoparticles continuous supercritical water synthesis. Nucleation and growth mechanisms formation using CFD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13549,51 +13549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13702,51 +13702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Muhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13967,51 +13967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Microstructure on the High Temperature Oxidation Properties of the Intermetallic Compound NbAl3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Larpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14108,51 +14108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanically Activated Self-Propagating High Temperature Synthesis (MASHS) Applied to the MoSi2 and FeSi2 Phase Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14559,51 +14559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116983" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rayrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moitrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bracq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.12.122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Onfroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bilot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117262" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rossit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charpentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilbin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119591" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947823v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalfayan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111210" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barriere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stani Carbillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Holopainen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112112" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stepnik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.118139" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04334650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Zaara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluisa Escoda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Saurina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16227244" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143409v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.128013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Bendjemil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Khaoula" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Kouahla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56053/7.3.463" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sinardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pernot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2022.103631" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vrel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pir&#232;s-Brazuna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155416" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416939v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Collet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp5040119" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Campayo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Koch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott T. Misture" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.10.024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012362v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Kaouther" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Chemingui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10100929" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drouelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier-Brunet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villechaise" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sallot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324513v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sciora" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guichard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezverkhyy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.10.089" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sciora" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Guichard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-017-6943-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02295165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanfant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.10.187" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Ariane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatem Allouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bussone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Giacosa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174795" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367283v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.02.044" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C10M1H5C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Wolff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Couque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.06.012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCP8LGZQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969879v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Courtois-Manara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.309" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02015354v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoffmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.08.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSK06PJN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.05.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTJTMZ02-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campayo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courtois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KZ1JC10-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729354v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farbaniec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dirras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krawczynska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.05.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J46PD0C7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autissier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.04.042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4MRFRTX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/150297" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778463v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Ariane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2011.07.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDZ1SJ0J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813669v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thollet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bidault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.01.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5CR8QPF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591916v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maupoix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Houzelot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH7V3X1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514230v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Kondepudi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508330v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muhr" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gentric" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.064" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHRZ8727-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599067v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabouro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reinfried" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432260v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Boytsov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Ustinov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.allcom.2006.05.101" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stuppfler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S106138620701" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116595v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aymes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.04.141" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZNQMPJN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438149v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Rogachev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Kochetov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kurbatkina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Levashov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Grinchuk" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10573-006-0071-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LG19799Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhair Munir" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109999v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goran" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.10.058" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGL35X98-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109991v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.11.033" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LG648V2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110003v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gras" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.09.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G75GV1Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084720v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016649v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340315v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boytsov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ustinov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaffet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305081109" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436774v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163931v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spinassou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SOS0403155B" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110018v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kedim" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phigini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.10.271" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQCPF5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110020v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A Munir" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2003.11.019" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3RV461C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110031v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Valot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gosmain" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2003.0327" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TZ3FR7G2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475132v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigue-Millot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475136v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Niepce" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118180v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gras" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernsten" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(01)00136-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XZK1KG3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118183v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2002.0076" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-L9D7S3SD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118179v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gailhanou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(02)00010-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C76VFBZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475483v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118185v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mazu&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couqueberg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1435848" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122913v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118186v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Larpin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(01)00040-1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHKD52K9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131152v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2001.tb00767.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFC4QP67-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475337v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118187v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Gras" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(00)01221-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XP9FW8D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131156v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Souha" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(00)00365-8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC0NFWQW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131154v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souha" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niepce" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004806918391" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GH8FPF7B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131155v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(00)00749-8" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JX6R13M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131161v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01141-1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1DGJ86J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131159v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Larpin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(99)00488-8" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S3RP0M8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131166v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zeghmati" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Niepce" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01017-X" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHLLXRB2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131165v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H Gras" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Niepce" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(99)00084-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NFNZ716-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366907v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Niepce" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a804645j" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5FDQZNKN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131168v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klein" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131163v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01108-3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241949v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nivoix" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gillot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00131-X" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ527L0V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241954v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorimier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perriat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1998.7924" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J2CV5S0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241960v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.278-281.594" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366897v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaffet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1609(99)80078-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJRXNVJP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241955v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1998514" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HRF7LC8W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241961v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254307v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gerard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996424" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D1900F6ED6A8824508F476D0D21695FFA9ED2E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254293v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996410" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF9C23AB6152921257880EAB6C0EA315B5C75076/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446965v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godinot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Emonot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Frayssines" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334404v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charvet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344572v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Mamykin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59499/EP235751775" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344554v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Chaaban" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59499/WP225372095" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04023425v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247744v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouquet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095227v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758317v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piolet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Quadri" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758309v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660615v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lomello" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420916v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foad Naimi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437787v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tria" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elkedim" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357857v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Rauch" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346492v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179670v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leparoux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalisz" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389354v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Merzhanov" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Systchev" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348564v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05327-7_11" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760533v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760525v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760520v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760510v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760504v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095440v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372452v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Munir" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.439" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372508v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Larpin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.369-372.793" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372684v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federic Charlot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JMNM.2-6.281" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372549v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.269-272.379" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rayrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bald" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moitrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bracq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.12.122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116983" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Onfroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bilot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117262" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rossit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947823v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalfayan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111210" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barri&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilbin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119591" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Bendjemil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Khaoula" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Kouahla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56053/7.3.463" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barriere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stani Carbillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Holopainen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112112" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.128013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stepnik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.118139" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04334650v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Zaara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluisa Escoda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Saurina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16227244" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871956v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vrel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pir&#232;s-Brazuna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155416" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sinardet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pernot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2022.103631" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492742v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Campayo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Koch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott T. Misture" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.10.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Collet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp5040119" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481033v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drouelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier-Brunet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villechaise" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sallot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154062" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012362v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Kaouther" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Chemingui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10100929" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02295165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanfant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.10.187" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sciora" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guichard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezverkhyy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.10.089" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sciora" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Guichard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-017-6943-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Ariane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatem Allouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bussone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Giacosa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174795" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225688v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Wolff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Couque" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.06.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCP8LGZQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367283v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.02.044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C10M1H5C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02015354v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoffmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.08.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSK06PJN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.05.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTJTMZ02-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campayo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courtois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KZ1JC10-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Courtois-Manara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.309" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729354v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farbaniec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dirras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krawczynska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.05.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J46PD0C7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autissier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.04.042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4MRFRTX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/150297" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778463v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Ariane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2011.07.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDZ1SJ0J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813669v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thollet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bidault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.01.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5CR8QPF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591916v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maupoix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Houzelot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH7V3X1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514230v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Kondepudi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508330v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muhr" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gentric" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.064" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHRZ8727-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432260v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Boytsov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Ustinov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.allcom.2006.05.101" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599067v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabouro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reinfried" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stuppfler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S106138620701" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116595v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aymes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.04.141" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZNQMPJN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432261v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhair Munir" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.10.058" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGL35X98-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438149v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Rogachev" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Kochetov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kurbatkina" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Levashov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Grinchuk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10573-006-0071-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LG19799Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109991v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.11.033" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LG648V2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110003v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gras" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.09.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G75GV1Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084720v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016649v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340315v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boytsov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ustinov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaffet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305081109" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436774v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110020v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A Munir" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2003.11.019" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3RV461C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163931v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spinassou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SOS0403155B" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110018v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kedim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phigini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.10.271" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQCPF5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110031v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Valot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gosmain" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2003.0327" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TZ3FR7G2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475132v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigue-Millot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475136v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Niepce" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118179v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gailhanou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(02)00010-9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C76VFBZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118180v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gras" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernsten" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(01)00136-4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XZK1KG3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118183v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2002.0076" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-L9D7S3SD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475483v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118185v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mazu&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couqueberg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1435848" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131152v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2001.tb00767.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFC4QP67-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122913v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118186v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Larpin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(01)00040-1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHKD52K9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475337v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118187v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Gras" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(00)01221-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XP9FW8D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131154v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souha" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niepce" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004806918391" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GH8FPF7B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131156v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Souha" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(00)00365-8" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC0NFWQW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131155v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(00)00749-8" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JX6R13M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241949v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nivoix" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gillot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00131-X" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ527L0V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131166v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zeghmati" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Niepce" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01017-X" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHLLXRB2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131159v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Larpin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(99)00488-8" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S3RP0M8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131161v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01141-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1DGJ86J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131165v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H Gras" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Niepce" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(99)00084-1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NFNZ716-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366907v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Niepce" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a804645j" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5FDQZNKN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131163v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01108-3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131168v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klein" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241954v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorimier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perriat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1998.7924" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J2CV5S0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241960v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.278-281.594" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366897v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaffet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1609(99)80078-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJRXNVJP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241955v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1998514" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HRF7LC8W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241961v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254293v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996410" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF9C23AB6152921257880EAB6C0EA315B5C75076/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254307v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gerard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996424" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D1900F6ED6A8824508F476D0D21695FFA9ED2E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334404v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charvet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344572v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Mamykin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59499/EP235751775" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344554v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Chaaban" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59499/WP225372095" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04023425v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247744v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095227v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758317v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piolet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Quadri" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420916v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foad Naimi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758309v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660615v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lomello" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437787v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tria" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elkedim" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357857v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Rauch" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346492v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179670v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leparoux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalisz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389354v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Merzhanov" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Systchev" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446965v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godinot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Emonot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Frayssines" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348564v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05327-7_11" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760533v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760525v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760520v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760510v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760504v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095440v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372452v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Munir" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.439" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372508v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Larpin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.369-372.793" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372684v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federic Charlot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JMNM.2-6.281" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372549v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.269-272.379" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>