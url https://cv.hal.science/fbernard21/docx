--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -106,325 +106,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alumina-SiC composites for enhanced ballistic performance using Spark Plasma Sintering</w:t>
+                <w:t xml:space="preserve">Thermodynamic modeling and experimental study of protective barriers against carbon diffusion during spark plasma sintering process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rayrat</w:t>
+                <w:t xml:space="preserve">R. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bald</w:t>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Moitrier</w:t>
+                <w:t xml:space="preserve">A. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Beillard</w:t>
+                <w:t xml:space="preserve">F. Baras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bracq</w:t>
+                <w:t xml:space="preserve">S. Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 52 (3), pp.3310-3323. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 271, pp.116983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.12.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563287v1</w:t>
+                <w:t xml:space="preserve">hal-05246697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling and experimental study of protective barriers against carbon diffusion during spark plasma sintering process</w:t>
+                <w:t xml:space="preserve">Alumina-SiC composites for enhanced ballistic performance using Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Charvet</w:t>
+                <w:t xml:space="preserve">Guillaume Rayrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+                <w:t xml:space="preserve">Yann Bald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Besnard</w:t>
+                <w:t xml:space="preserve">Florence Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baras</w:t>
+                <w:t xml:space="preserve">Paul Beillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Gallet</w:t>
+                <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 271, pp.116983. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 52 (3), pp.3310-3323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.12.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246697v1</w:t>
+                <w:t xml:space="preserve">hal-05563287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new sinter-forging process based on a 915 MHz solidstate microwave source for sintering of oxides ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rayrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -514,90 +514,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and applied pressure heterogeneities in spark plasma sintering induced by hole punch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rayrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rossit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -642,2171 +642,2171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of spark plasma sintering and nanodiamond amount on titanium-nanodiamond composite properties</w:t>
+                <w:t xml:space="preserve">Method for material extrusion additive manufacturing process made of bio-based polymer. Application for tool steel powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kalfayan</w:t>
+                <w:t xml:space="preserve">Nicolas Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bussière</w:t>
+                <w:t xml:space="preserve">Thierry Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bourgon</w:t>
+                <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Herbst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Geoffroy</w:t>
+                <w:t xml:space="preserve">Alexandre Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111210⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 438, pp.119591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947823v1</w:t>
+                <w:t xml:space="preserve">hal-04745721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for material extrusion additive manufacturing process made of bio-based polymer. Application for tool steel powders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of spark plasma sintering and nanodiamond amount on titanium-nanodiamond composite properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kalfayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Charpentier</w:t>
+                <w:t xml:space="preserve">F. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Barrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+                <w:t xml:space="preserve">Julie Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boudeau</w:t>
+                <w:t xml:space="preserve">F. Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gilbin</w:t>
+                <w:t xml:space="preserve">N. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 438, pp.119591. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146, pp.111210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745721v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of TiC(1-x)–ZrCx (x=0.2) composite by FAST-SPS-FCT technology, effect of SWCNTs and nano-WC additions on structural properties: Application for ballistic protection</w:t>
+                <w:t xml:space="preserve">Comparison of thermal diffusion and interfacial reactions for bulk and sputtered titanium on 316L stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badis Bendjemil</w:t>
+                <w:t xml:space="preserve">Jean-Marc Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safi Khaoula</w:t>
+                <w:t xml:space="preserve">Dominique Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyas Kouahla</w:t>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Arian</w:t>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Theoretical Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56053/7.3.463⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 306, pp.128013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2023.128013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299388v1</w:t>
+                <w:t xml:space="preserve">hal-04143409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super ductile metallic glasses for energy-saving solid-state processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomization regime observation and characterization of an atomized pure zinc rod during centrifugal atomization using a LASER beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ravry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Barriere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+                <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+                <w:t xml:space="preserve">J. Allenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stani Carbillet</w:t>
+                <w:t xml:space="preserve">B. Stepnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Holopainen</w:t>
+                <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 232, pp.112112 (9). </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 415, pp.118139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2023.112112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.118139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224562v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of thermal diffusion and interfacial reactions for bulk and sputtered titanium on 316L stainless steel</w:t>
+                <w:t xml:space="preserve">Study of Structural, Compression, and Soft Magnetic Properties of Fe65Ni28Mn7 Alloy Prepared by Arc Melting, Mechanical Alloying, and Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Auger</w:t>
+                <w:t xml:space="preserve">Kaouther Zaara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cotton</w:t>
+                <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+                <w:t xml:space="preserve">Lluisa Escoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Saurina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2023.128013⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16227244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143409v1</w:t>
+                <w:t xml:space="preserve">hal-04334650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomization regime observation and characterization of an atomized pure zinc rod during centrifugal atomization using a LASER beam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super ductile metallic glasses for energy-saving solid-state processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mathieu</w:t>
+                <w:t xml:space="preserve">Thierry Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Allenou</w:t>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Stepnik</w:t>
+                <w:t xml:space="preserve">Stani Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bernard</w:t>
+                <w:t xml:space="preserve">Sami Holopainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 415, pp.118139. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232, pp.112112 (9). </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.118139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2023.112112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151708v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Structural, Compression, and Soft Magnetic Properties of Fe65Ni28Mn7 Alloy Prepared by Arc Melting, Mechanical Alloying, and Spark Plasma Sintering</w:t>
+                <w:t xml:space="preserve">Synthesis of TiC(1-x)–ZrCx (x=0.2) composite by FAST-SPS-FCT technology, effect of SWCNTs and nano-WC additions on structural properties: Application for ballistic protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaouther Zaara</w:t>
+                <w:t xml:space="preserve">Badis Bendjemil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgil Optasanu</w:t>
+                <w:t xml:space="preserve">Safi Khaoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+                <w:t xml:space="preserve">Ilyas Kouahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluisa Escoda</w:t>
+                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Saurina</w:t>
+                <w:t xml:space="preserve">Mustapha Arian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, </w:t>
+              <w:t xml:space="preserve">Experimental and Theoretical Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.461-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma16227244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56053/7.3.463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334650v1</w:t>
+                <w:t xml:space="preserve">hal-04299388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and Characterization of WMoTaNb High Entropy Alloy Prepared by Powder Metallurgy Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centrifugal atomization of stainless-steel rotating rods melted by a high-power LASER beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ravry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Moser</w:t>
+                <w:t xml:space="preserve">A. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Allenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dine</w:t>
+                <w:t xml:space="preserve">B. Sinardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vrel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémy Pirès-Brazuna</w:t>
+                <w:t xml:space="preserve">S. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15155416⟩</w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (6), pp.103631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2022.103631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871956v1</w:t>
+                <w:t xml:space="preserve">hal-04155925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugal atomization of stainless-steel rotating rods melted by a high-power LASER beam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Ravry</w:t>
+                <w:t xml:space="preserve">Elaboration and Characterization of WMoTaNb High Entropy Alloy Prepared by Powder Metallurgy Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Allenou</w:t>
+                <w:t xml:space="preserve">Dominique Vrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sinardet</w:t>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pernot</w:t>
+                <w:t xml:space="preserve">Rémy Pirès-Brazuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (6), pp.103631. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (15), pp.5416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2022.103631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15155416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155925v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification of non-radioactive porous siliceous particles loaded with cesium potassium copper hexacyanoferrate by spark plasma sintering</w:t>
+                <w:t xml:space="preserve">Effect of Electric Current on SPS Densification of Spherical Copper Powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Massoni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Romaric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Campayo</w:t>
+                <w:t xml:space="preserve">Frédéric Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J. Koch</w:t>
+                <w:t xml:space="preserve">Sabine Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott T. Misture</w:t>
+                <w:t xml:space="preserve">Jean-Marc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41, pp.1506 - 1513. </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (4), pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.10.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmmp5040119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492742v1</w:t>
+                <w:t xml:space="preserve">hal-03416939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Electric Current on SPS Densification of Spherical Copper Powder</w:t>
+                <w:t xml:space="preserve">Densification of non-radioactive porous siliceous particles loaded with cesium potassium copper hexacyanoferrate by spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Collet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Nicolas Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Charlot</w:t>
+                <w:t xml:space="preserve">Lionel Campayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Lay</w:t>
+                <w:t xml:space="preserve">Robert J. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Chaix</w:t>
+                <w:t xml:space="preserve">Scott T. Misture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (4), pp.119. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.1506 - 1513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmmp5040119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416939v1</w:t>
+                <w:t xml:space="preserve">hal-03492742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure-oxidation resistance relationship in Ti3AlC2 MAX phase</w:t>
+                <w:t xml:space="preserve">High-Entropy FeCoNiB0.5Si0.5 Alloy Synthesized by Mechanical Alloying and Spark Plasma Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Drouelle</w:t>
+                <w:t xml:space="preserve">Zaara Kaouther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gauthier-Brunet</w:t>
+                <w:t xml:space="preserve">Mahmoud Chemingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cormier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Sallot</w:t>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluisa Escoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154062⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst10100929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481033v1</w:t>
+                <w:t xml:space="preserve">hal-04012362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Entropy FeCoNiB0.5Si0.5 Alloy Synthesized by Mechanical Alloying and Spark Plasma Sintering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure-oxidation resistance relationship in Ti3AlC2 MAX phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Drouelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gauthier-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaara Kaouther</w:t>
+                <w:t xml:space="preserve">J. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Chemingui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+                <w:t xml:space="preserve">P. Villechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lluisa Escoda</w:t>
+                <w:t xml:space="preserve">P. Sallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (10), pp.929. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 826, pp.154062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst10100929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012362v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical, thermal and electrical properties of nanostructured CNTs/SiC composites</w:t>
+                <w:t xml:space="preserve">New insight on the lithium hydride–water vapor reaction system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lanfant</w:t>
+                <w:t xml:space="preserve">G. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Leconte</w:t>
+                <w:t xml:space="preserve">E. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Debski</w:t>
+                <w:t xml:space="preserve">J. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bonnefont</w:t>
+                <w:t xml:space="preserve">F. Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pinault</w:t>
+                <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 45 (2), pp.2566-2575. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (50), pp.22557-22567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.10.187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.10.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02295165v1</w:t>
+                <w:t xml:space="preserve">hal-02324513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight on the lithium hydride–water vapor reaction system</w:t>
+                <w:t xml:space="preserve">Investigation of hydrolysis of lithium oxide by thermogravimetry, calorimetry and in situ FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Weber</w:t>
+                <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sciora</w:t>
+                <w:t xml:space="preserve">Elisabeth Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guichard</w:t>
+                <w:t xml:space="preserve">Jordan Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bouyer</w:t>
+                <w:t xml:space="preserve">Frédéric Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bezverkhyy</w:t>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43 (50), pp.22557-22567. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (2), pp.1055-1064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.10.089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10973-017-6943-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324513v1</w:t>
+                <w:t xml:space="preserve">hal-02324521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of hydrolysis of lithium oxide by thermogravimetry, calorimetry and in situ FTIR spectroscopy</w:t>
+                <w:t xml:space="preserve">Mechanical, thermal and electrical properties of nanostructured CNTs/SiC composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Weber</w:t>
+                <w:t xml:space="preserve">B. Lanfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Sciora</w:t>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Guichard</w:t>
+                <w:t xml:space="preserve">N. Debski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bouyer</w:t>
+                <w:t xml:space="preserve">G. Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+                <w:t xml:space="preserve">M. Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 132 (2), pp.1055-1064. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (2), pp.2566-2575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10973-017-6943-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.10.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324521v1</w:t>
+                <w:t xml:space="preserve">cea-02295165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete multi-physics: A mesh-free model of blood flow in flexible biological valve including solid aggregate formation</w:t>
               </w:r>
@@ -2920,891 +2920,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal-electrical-mechanical simulation of the nickel densification by Spark Plasma Sintering. Comparison with experiments</w:t>
+                <w:t xml:space="preserve">Oxide reduction effects in SPS processing of Cu atomized powder containing oxide inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Wolff</w:t>
+                <w:t xml:space="preserve">R. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mercier</w:t>
+                <w:t xml:space="preserve">F. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Couque</w:t>
+                <w:t xml:space="preserve">S. Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Molinari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+                <w:t xml:space="preserve">J.M. Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 100, pp.126-147. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173 (1-2), pp.498-507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2016.02.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225688v1</w:t>
+                <w:t xml:space="preserve">hal-01367283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide reduction effects in SPS processing of Cu atomized powder containing oxide inclusions</w:t>
+                <w:t xml:space="preserve">Thermal-electrical-mechanical simulation of the nickel densification by Spark Plasma Sintering. Comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Collet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Le Gallet</w:t>
+                <w:t xml:space="preserve">Cyprien Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Charlot</w:t>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lay</w:t>
+                <w:t xml:space="preserve">Hervé Couque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Chaix</w:t>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 173 (1-2), pp.498-507. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.126-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2016.02.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367283v1</w:t>
+                <w:t xml:space="preserve">hal-03225688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of synthetic barytocalcite BaCa(CO3)2, kutnahorite CaMn(CO3)2 and rhodochrosite MnCO3 for carbon-14 sequestration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">French Studies on the Development of Potential Conditioning Matrices for Iodine 129</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Campayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Courtois-Manara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuri Grin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (1), pp.297-308. </w:t>
+              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1744, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/opl.2015.309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02015354v1</w:t>
+                <w:t xml:space="preserve">hal-01969879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of carbon and oxygen on the spark plasma sintering additive-free densification and on the mechanical properties of nanostructured SiC ceramics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Bonnefont</w:t>
+                <w:t xml:space="preserve">Relevance of the choice of spark plasma sintering parameters in obtaining a suitable microstructure for iodine-bearing apatite designed for the conditioning of I-129</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Campayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Garnier</w:t>
+                <w:t xml:space="preserve">D. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Jorand</w:t>
+                <w:t xml:space="preserve">E. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cau Dit Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.05.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 457, pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187781v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of the choice of spark plasma sintering parameters in obtaining a suitable microstructure for iodine-bearing apatite designed for the conditioning of I-129</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Le Gallet</w:t>
+                <w:t xml:space="preserve">Sintering of synthetic barytocalcite BaCa(CO3)2, kutnahorite CaMn(CO3)2 and rhodochrosite MnCO3 for carbon-14 sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Perret</w:t>
+                <w:t xml:space="preserve">Stefan Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Courtois</w:t>
+                <w:t xml:space="preserve">Patrick Launeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cau Dit Coumes</w:t>
+                <w:t xml:space="preserve">Yuri Grin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 457, pp.63-71. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.297-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.10.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732903v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02015354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Studies on the Development of Potential Conditioning Matrices for Iodine 129</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Campayo</w:t>
+                <w:t xml:space="preserve">Effects of carbon and oxygen on the spark plasma sintering additive-free densification and on the mechanical properties of nanostructured SiC ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lanfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Audubert</w:t>
+                <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eric Lartigue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+                <w:t xml:space="preserve">Yves Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (13), pp.3369-3379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/opl.2015.309⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969879v1</w:t>
+                <w:t xml:space="preserve">hal-01187781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powder metallurgy processing and deformation characteristics of bulk multimodal nickel</w:t>
               </w:r>
@@ -3962,51 +3962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Autissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4091,51 +4091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4311,90 +4311,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ study of the sintering of a lead phosphovanadate in an Environmental Scanning Electron Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Campayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4483,51 +4483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maupoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4737,51 +4737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Muhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Cras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4838,278 +4838,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between milling parameters and microstructure characteristics of nanocrystalline copper powder prepared via a high energy planetary ball mill</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spark Plasma Sintering à partir de poudres mécaniquement activées : compréhension des transitions de phase au cours d'un frittage réactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Boytsov</w:t>
+                <w:t xml:space="preserve">G. Cabouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reinfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Grin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.allcom.2006.05.101⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 95 (4-5), pp.269-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech:2008011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432260v1</w:t>
+                <w:t xml:space="preserve">hal-00599067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark Plasma Sintering à partir de poudres mécaniquement activées : compréhension des transitions de phase au cours d'un frittage réactif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Reinfried</w:t>
+                <w:t xml:space="preserve">Correlation between milling parameters and microstructure characteristics of nanocrystalline copper powder prepared via a high energy planetary ball mill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Boytsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chevalier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatolii Ustinov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 95 (4-5), pp.269-280. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 432 (432), pp.110 - 117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech:2008011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.allcom.2006.05.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599067v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved X-ray diffraction study of SHS-produced NiAl and NiAl-ZrO2 composites</w:t>
               </w:r>
@@ -5147,51 +5147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Self-Propagating High-Temperature Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (1), pp.1-16. </w:t>
@@ -5242,90 +5242,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spark plasma sintering of cobalt ferrite nanopowders prepared by coprecipitation and hydrothermal synthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Grin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27, pp.921-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5365,920 +5365,920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of dense nanostructured materials using FAPAS and SPS techniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructural aspects of gasless combustion of mechanically activated mixtures. I. High-speed microvideorecording of the Ni-Al composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuhair Munir</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. S. Rogachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. A. Kochetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kurbatkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Levashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Grinchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramic Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion, Explosion, and Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (4), pp.421-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10573-006-0071-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432261v1</w:t>
+                <w:t xml:space="preserve">hal-00438149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and composition heterogeneity of a FeAl alloy prepared by one-step synthesis and consolidation processing and their influence on grain size characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of dense nanostructured materials using FAPAS and SPS techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuhair Munir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ceramic Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 194, pp.235 - 249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00109999v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural aspects of gasless combustion of mechanically activated mixtures. I. High-speed microvideorecording of the Ni-Al composition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and composition heterogeneity of a FeAl alloy prepared by one-step synthesis and consolidation processing and their influence on grain size characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Kurbatkina</w:t>
+                <w:t xml:space="preserve">Gang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. A. Levashov</w:t>
+                <w:t xml:space="preserve">Daniel Goran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. S. Grinchuk</w:t>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion, Explosion, and Shock Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 42 (4), pp.421-429. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 420 (1-2), pp.158 - 164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10573-006-0071-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438149v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Bulk FeAl nanostructured materials by HVOF spray forming and Spark Plasma Sintering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gang Ji</w:t>
+                <w:t xml:space="preserve">Combustion wave structure during the MoSi2 synthesis by Mechanically-Activated Self-propagating High-temperature Synthesis (MASHS) : In situ time-resolved investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermetallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 14 (10-11), pp.1208 - 1213. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2005.11.033⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 14 (5), pp.521 - 529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2005.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00109991v1</w:t>
+                <w:t xml:space="preserve">hal-00110003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion wave structure during the MoSi2 synthesis by Mechanically-Activated Self-propagating High-temperature Synthesis (MASHS) : In situ time-resolved investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gras</w:t>
+                <w:t xml:space="preserve">Synthesis of Bulk FeAl nanostructured materials by HVOF spray forming and Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuhair Munir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermetallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 14 (5), pp.521 - 529. </w:t>
+              <w:t xml:space="preserve">, 2006, 14 (10-11), pp.1208 - 1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2005.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2005.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110003v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and composition heterogeneity of a FeAl alloy prepared by one-step synthesis and consolidation processing and their influence on grain size characterization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Goran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 420, pp.158-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion wave structure during the MoSi2 synthesis by Mechanically-Activated Self-propagating High-temperature Synthesis (MASHS) : In situ time-resolved investigations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermetallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14, pp.521-529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.intermet.2005.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6321,51 +6321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ustinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 61 (a1), pp.c449-c450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6412,51 +6412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface adsorption effects on the lattice expansion of copper nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6501,212 +6501,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark plasma synthesis from mechanically activated powders: a versatile route for producing dense nanostructured iron aluminides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical behavior of nanocrystalline iron aluminide obtained by mechanically activated field activated pressure assisted synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. El Kedim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Phigini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2003.11.019⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 369 (1-2), pp.49 - 55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2003.10.271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00110020v1</w:t>
+                <w:t xml:space="preserve">hal-00110018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense nanostructured materials obtained by spark plasma sintering and field activated pressure assisted synthesis starting from mechanically activated powder mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Spinassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6715,476 +6732,459 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Sintering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36 (3), pp.155-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2298/SOS0403155B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical behavior of nanocrystalline iron aluminide obtained by mechanically activated field activated pressure assisted synthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spark plasma synthesis from mechanically activated powders: a versatile route for producing dense nanostructured iron aluminides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Phigini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Z.A Munir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 369 (1-2), pp.49 - 55. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 50 (5), pp.691-696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2003.10.271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2003.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110018v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of mechanically activated field-activated pressure-assisted synthesis processing parameters for producing dense nanostructured FeAl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Paris</w:t>
+                <w:t xml:space="preserve">Sintering of copper nanopowders under hydrogen: an in situ X-ray diffraction analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Valot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Guigue-Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perriat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.258-263</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00110031v1</w:t>
+                <w:t xml:space="preserve">hal-00475132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of copper nanopowders under hydrogen: an in situ X-ray diffraction analysis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Investigation of mechanically activated field-activated pressure-assisted synthesis processing parameters for producing dense nanostructured FeAl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gosmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (10), pp.2331-2338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/JMR.2003.0327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475132v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Size Dependency of Ternary Diagrams at the Nanometer Scale: Evidence of TiO2 Clusters in Fe-Based Spinels</w:t>
               </w:r>
@@ -7196,51 +7196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Niepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7289,487 +7289,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of the formation mechanism of nanostructured NbAl3 via MASHS reaction</w:t>
+                <w:t xml:space="preserve">The mechanically activated combustion reaction in the Fe-Si system : in situ time-resolved synchrotron investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gauthier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Ch. Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermetallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 10 (4), pp.377 - 389. </w:t>
+              <w:t xml:space="preserve">, 2002, 10 (3), pp.271 - 282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0966-9795(02)00010-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0966-9795(01)00136-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118179v1</w:t>
+                <w:t xml:space="preserve">hal-00118180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanically activated combustion reaction in the Fe-Si system : in situ time-resolved synchrotron investigations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Gaffet</w:t>
+                <w:t xml:space="preserve">Simultaneous synthesis and consolidation of nanostructured MoSi2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuhair Munir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0966-9795(01)00136-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17, pp.542 - 549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/JMR.2002.0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118180v1</w:t>
+                <w:t xml:space="preserve">hal-00118183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous synthesis and consolidation of nanostructured MoSi2</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigations of the formation mechanism of nanostructured NbAl3 via MASHS reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 17, pp.542 - 549. </w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10 (4), pp.377 - 389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/JMR.2002.0076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0966-9795(02)00010-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118183v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segregation phenomena in nanometric titanium ferrites: Complementarity of different experimental techniques (DRX, XPS, EXAFS...)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guigue-Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Niepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7961,449 +7961,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One step synthesis and consolidation of nanophase materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charlot</w:t>
+                <w:t xml:space="preserve">Mechanical alloying in the SHS research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zuhair Munir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 10 (2), pp.109 - 132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131152v1</w:t>
+                <w:t xml:space="preserve">hal-00122913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical alloying in the SHS research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Synthesis of nanocrystalline NbAl3 by mechanically activated field activated pressure assisted technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaffet</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.A Munir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Larpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 9 (7), pp.571 - 580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0966-9795(01)00040-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00122913v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nanocrystalline NbAl3 by mechanically activated field activated pressure assisted technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Larpin</w:t>
+                <w:t xml:space="preserve">One step synthesis and consolidation of nanophase materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuhair Munir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 9 (7), pp.571 - 580. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 84 (5), pp.910 - 914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0966-9795(01)00040-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2001.tb00767.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118186v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical heterogeneities in nanometric titanomagnetites prepared by soft chemistry and studied ex situ : evidence for fe-segregation and oxidation kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guigue-Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8484,51 +8484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 314 (1-2), pp.240-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8600,51 +8600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Niepce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8716,51 +8716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of Cu3Si of different genesis towards copper(I) chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Souha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8832,51 +8832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of self sustaining reaction Cu3Si phase formation starting from mechanically activated powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Souha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8942,1586 +8942,1586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical activation conditions of the Fe2O3 and V2O3 mixture powders in order to obtain a nanometric vanadium spinel ferrite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ time resolved X-ray diffraction study of the formation of the nanocrystalline NbAl3 phase by mechanically activated self-propagating high-temperature synthesis reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nivoix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perriat</w:t>
+                <w:t xml:space="preserve">C. Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gillot</w:t>
+                <w:t xml:space="preserve">J.P Larpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 105 (1-3), pp.155-161. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 272 (2), pp.334 - 341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00131-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5093(99)00488-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241949v1</w:t>
+                <w:t xml:space="preserve">hal-00131159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanically activated synthesis studied by X-ray diffraction in the Fe–Al system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Charlot</w:t>
+                <w:t xml:space="preserve">Synthesis of niobium aluminides using mechanically activated self-propagating high-temperature synthesis and mechanically activated annealing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Niepce</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Larpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 262 (1 - 2), pp.279 - 288. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-5093(98)01017-X⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 265 (1-2), pp.117 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5093(98)01141-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131166v1</w:t>
+                <w:t xml:space="preserve">hal-00131161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ time resolved X-ray diffraction study of the formation of the nanocrystalline NbAl3 phase by mechanically activated self-propagating high-temperature synthesis reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Mechanically activated synthesis studied by X-ray diffraction in the Fe–Al system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zeghmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.P Larpin</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Niepce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 272 (2), pp.334 - 341. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-5093(99)00488-8⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 262 (1 - 2), pp.279 - 288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5093(98)01017-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131159v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of niobium aluminides using mechanically activated self-propagating high-temperature synthesis and mechanically activated annealing process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">In situ synchrotron characterization of mechanically activated self - propagating high temperature synthesis applied in Mo - Si system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Larpin</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C Niepce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 265 (1-2), pp.117 - 128. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47(7) (7), pp.2113 - 2123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0921-5093(98)01141-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6454(99)00084-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131161v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ synchrotron characterization of mechanically activated self - propagating high temperature synthesis applied in Mo - Si system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some recent developments in mechanical activation and mechanosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.H Gras</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Niepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (1), pp.305-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/a804645j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1359-6454(99)00084-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131165v1</w:t>
+                <w:t xml:space="preserve">hal-05366907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some recent developments in mechanical activation and mechanosynthesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of self - sustaining reaction by mechanical activation : case of Fe Si system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Niepce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/a804645j⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 264, pp.94 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5093(98)01108-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05366907v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of self - sustaining reaction by mechanical activation : case of Fe Si system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ch. Gras</w:t>
+                <w:t xml:space="preserve">In situ time-resolved diffraction coupled with a thermal i.r. camera to study mechanically activated SHS reaction: case of Fe–Al binary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.C. Niepce</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Niepce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47 (2), pp.619 - 629</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131163v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ time-resolved diffraction coupled with a thermal i.r. camera to study mechanically activated SHS reaction: case of Fe–Al binary system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Niepce</w:t>
+                <w:t xml:space="preserve">Mechanical activation conditions of the Fe2O3 and V2O3 mixture powders in order to obtain a nanometric vanadium spinel ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nivoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 105 (1-3), pp.155-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00131-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131168v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation Distribution in a Titanium Ferrite Fe2.75Ti0.25O4Measured byin-SituAnomalous Powder Diffraction Using Rietveld Refinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bernard</w:t>
+                <w:t xml:space="preserve">Cation Distribution in Ferrites with Spinel Structure Measured by Anomalous Powder Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lorimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 141 (1), pp.105-113. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 278-281, pp.594-599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jssc.1998.7924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.278-281.594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241954v1</w:t>
+                <w:t xml:space="preserve">hal-04241960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation Distribution in Ferrites with Spinel Structure Measured by Anomalous Powder Diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation mécanique d'oxydes de fer et de vanadium en vue d'une synthèse de ferrite de vanadium nanométrique similaire au composé issu de la chimie douce - Mechanical activation of iron and vanadium oxides in order to obtain nanometric vanadium ferrite similar to a soft chemistry compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nivoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 278-281, pp.594-599. </w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1 (3), pp.183-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.278-281.594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1387-1609(99)80078-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241960v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation mécanique d'oxydes de fer et de vanadium en vue d'une synthèse de ferrite de vanadium nanométrique similaire au composé issu de la chimie douce - Mechanical activation of iron and vanadium oxides in order to obtain nanometric vanadium ferrite similar to a soft chemistry compound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Cation Distribution in a Titanium Ferrite Fe2.75Ti0.25O4Measured byin-SituAnomalous Powder Diffraction Using Rietveld Refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lorimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 1 (3), pp.183-189. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 141 (1), pp.105-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1387-1609(99)80078-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jssc.1998.7924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366897v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la diffraction résonnante pour déterminer la distribution cationique d'un ferrite de titane nanométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lorimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10597,2135 +10597,2510 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation mécanique d'oxydes de fer et de vanadium en vue d'une synthèse de ferrite de vanadium nanométrique similaire au composé issu de la chimie douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 1 (3), pp.183-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1387-1609(99)80078-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une technique de correction du &amp;quot;décalage&amp;quot; d'un échantillon au cours d'expériences sur un diffractomètre à compteur à localisation courbe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Experimental Equipment for Studying the Residual Stresses Developed During High Temperature Reactions by X-Ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Charlot</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sarrazin</w:t>
+                <w:t xml:space="preserve">N. Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 06 (C4), pp.C4-103-C4-110. </w:t>
+              <w:t xml:space="preserve">, 1996, 06 (C4), pp.C4-259-C4-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1996410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1996424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00254293v1</w:t>
+                <w:t xml:space="preserve">jpa-00254307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Equipment for Studying the Residual Stresses Developed During High Temperature Reactions by X-Ray Diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Une technique de correction du &amp;quot;décalage&amp;quot; d'un échantillon au cours d'expériences sur un diffractomètre à compteur à localisation courbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Sciora</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gerard</w:t>
+                <w:t xml:space="preserve">P. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 06 (C4), pp.C4-259-C4-266. </w:t>
+              <w:t xml:space="preserve">, 1996, 06 (C4), pp.C4-103-C4-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1996424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1996410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00254307v1</w:t>
+                <w:t xml:space="preserve">jpa-00254293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de revêtements PVD pour limiter la diffusion du carbone lors du frittage par SPS d'une poudre de fer</w:t>
+                <w:t xml:space="preserve">Development of PVD diffusion barriers against carbon diffusion during spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Congrès A3TS des traitements thermiques et des traitements de surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">EUROMAT2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334404v1</w:t>
+                <w:t xml:space="preserve">hal-05609666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling The First Compaction Stage Of A Metallic Powder By Rearrangement During Load Assisted Sintering: Oedometric Experiment And DEM Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abnormal grain growth during Spark Plasma Sintering (SPS) of an iron powder using protective barriers against carbon diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Mamykin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Powder Metallurgy 2023 Congress &amp; Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GFDM-FACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344572v1</w:t>
+                <w:t xml:space="preserve">hal-05609668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Model And Adjustment Protocol For The Viscoplastic Stage Of Densification During Load Assisted Sintering : Application To Hot Isostatic Pressing Of A 316L Steel Powder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mostapha Ariane</w:t>
+                <w:t xml:space="preserve">Développement de revêtements PVD pour limiter la diffusion du carbone lors du frittage par SPS d'une poudre de fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Powder Metallurgy 2022 Congress &amp; Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">51ème Congrès A3TS des traitements thermiques et des traitements de surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344554v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the microstructure on the durability of hard coatings obtained from metal powders</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermodynamic modelling and experimental study of protective barriers against carbon diffusion during SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métallurgie, quel avenir!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Métallurgie et de Matériaux (SF2M); Réseau National de la Métallurgie (RNM), Jun 2016, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">19th Discussion Meeting on Thermodynamics of Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023425v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etablissement et évolution des interfaces lors du soudage diffusion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
+                <w:t xml:space="preserve">Modelling The First Compaction Stage Of A Metallic Powder By Rearrangement During Load Assisted Sintering: Oedometric Experiment And DEM Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Mamykin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JA 2015 - Journées annuelles de la SF2M, Matériaux et conversion d'énergie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro Powder Metallurgy 2023 Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lisbon (Portugal), Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59499/EP235751775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247744v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-SiC/CNT composites sintered by SPS: CNT amount effect on mechanical, thermal and electrical properties.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Mayne</w:t>
+                <w:t xml:space="preserve">New Model And Adjustment Protocol For The Viscoplastic Stage Of Densification During Load Assisted Sintering : Application To Hot Isostatic Pressing Of A 316L Steel Powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chateau-Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Chaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Ariane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Spark Plasma Sintering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Powder Metallurgy 2022 Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59499/WP225372095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095227v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of nano oxides with a continuous supercritical water device</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the microstructure on the durability of hard coatings obtained from metal powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Chateau-Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">La métallurgie, quel avenir!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Métallurgie et de Matériaux (SF2M); Réseau National de la Métallurgie (RNM), Jun 2016, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758317v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La technologie FAST, une solution rapide pour fritter, assembler et synthétiser différentes classes de matériaux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Niepce</w:t>
+                <w:t xml:space="preserve">Etablissement et évolution des interfaces lors du soudage diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">JA 2015 - Journées annuelles de la SF2M, Matériaux et conversion d'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420916v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of supercritical water processing parameters on zinc oxide nano-structure using both experimental and CFD approaches</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nano-SiC/CNT composites sintered by SPS: CNT amount effect on mechanical, thermal and electrical properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lanfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Debski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Meeting on Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Spark Plasma Sintering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758309v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation and mechanical properties of nano-SiC/carbon nanotubes composite ceramics sintered by SPS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Garnier</w:t>
+                <w:t xml:space="preserve">Production of nano oxides with a continuous supercritical water device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Ariane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Quadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress on Advanced Materials and Processes (Euromat 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660615v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of nanocrystalline NiTi by mechanical alloying</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Bernard</w:t>
+                <w:t xml:space="preserve">Influence of supercritical water processing parameters on zinc oxide nano-structure using both experimental and CFD approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Ariane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Metastable and Nanostructured Materials, ISMANAM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Beijing, China</w:t>
+              <w:t xml:space="preserve">13th European Meeting on Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437787v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et caractérisations structurales d'alliages à mémoire de forme Ni-Ti par mécanosynthèse : application microcapteurs et microactionneurs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Consolidation and mechanical properties of nano-SiC/carbon nanotubes composite ceramics sintered by SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lomello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes journées Maghreb-Europe sur les matériaux et leurs applications aux dispositifs et capteurs, MADICA 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">European Congress on Advanced Materials and Processes (Euromat 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357857v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of nanostructured NiTi alloys prepared by mechanical alloying</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La technologie FAST, une solution rapide pour fritter, assembler et synthétiser différentes classes de matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Elkedim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bernard</w:t>
+                <w:t xml:space="preserve">Foad Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Niepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JUNIOR EUROMAT 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Switzerland</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346492v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the synthesis of carbide nanopowders by laser and plasma driven processes to their densification by flash sintering methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and characterization of nanocrystalline NiTi by mechanical alloying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elkedim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress on Advanced Materials and Processes (Euromat 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">16th International Symposium on Metastable and Nanostructured Materials, ISMANAM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179670v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elaboration et caractérisations structurales d'alliages à mémoire de forme Ni-Ti par mécanosynthèse : application microcapteurs et microactionneurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elkedim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6èmes journées Maghreb-Europe sur les matériaux et leurs applications aux dispositifs et capteurs, MADICA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of nanostructured NiTi alloys prepared by mechanical alloying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elkedim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JUNIOR EUROMAT 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the synthesis of carbide nanopowders by laser and plasma driven processes to their densification by flash sintering methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kalisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Congress on Advanced Materials and Processes (Euromat 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Nuremberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SHS reaction: a well-adapted process for producing Nanostructured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Merzhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Systchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mini Colloque "Matériaux nanostructurés : Elaboration et propriétés" aux Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12735,147 +13110,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-fidelity modeling of interface crossing in the diffusion welding process at the polycrystalline scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Emonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Frayssines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12885,137 +13260,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spark Plasma Sintering of Metallic Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasquale Cavaliere. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spark Plasma Sintering of Materials: Advances in Processing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.291-335, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-05327-7_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13025,307 +13400,307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nucleation and growth of zinc oxide nanoparticles from ambient to supercritical conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CFD simulation in supercritical water: design of a reactor and prediction tool for morphology of ZnO nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Ariane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04760533v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04760525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD simulation in supercritical water: design of a reactor and prediction tool for morphology of ZnO nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The nucleation and growth of zinc oxide nanoparticles from ambient to supercritical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Piolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04760525v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04760533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of zinc oxide nanoparticle formation in a continuous supercritical water synthesis process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13366,100 +13741,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Supercritical Fluid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04760520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc oxide nanoparticles continuous supercritical water synthesis. Nucleation and growth mechanisms formation using CFD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13487,113 +13862,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13eme congrés de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04760510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original supercritical water device for continuous production of nanopowders. Examples of synthesized nano-oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Piolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13608,51 +13983,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04760504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13662,91 +14037,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle synthesis by means of the thermal hydrolysis of mineral precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Ariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Muhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13754,51 +14129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2011 010056 (2011). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13808,65 +14183,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Microstructure on the High Temperature Oxidation and Pesting Behaviour of MoSi2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13874,170 +14249,170 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.A. Munir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Les Embiez, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 461-464, pp.439-446, 2004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Microstructure on the High Temperature Oxidation Properties of the Intermetallic Compound NbAl3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Larpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14053,273 +14428,273 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on High Temperature Corrosion and Protection of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, LES EMBIEZ, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 369-372, pp.793-800, 2001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.369-372.793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanically Activated Self-Propagating High Temperature Synthesis (MASHS) Applied to the MoSi2 and FeSi2 Phase Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federic Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Niepce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1998 International Symposium on Metastable, Mechanical Alloyed and Nanocrystalline Materials, ISMANAM-98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Wollongong, Sydney, Australia, Australia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2-6, pp.281-286, 1999, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JMNM.2-6.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanically Activated SHS Reaction in the Fe-Al System: In Situ Time Resolved Diffraction Using Synchrotron Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federic Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14335,84 +14710,84 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM 97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, BARCELONA, SPAIN, Spain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 269-272, pp.379-384, 1998, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.269-272.379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId473"/>
+      <w:footerReference w:type="default" r:id="rId477"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14559,51 +14934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rayrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bald" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moitrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bracq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.12.122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116983" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Onfroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bilot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117262" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rossit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947823v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalfayan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111210" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barri&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilbin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119591" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Bendjemil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Khaoula" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Kouahla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56053/7.3.463" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barriere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stani Carbillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Holopainen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112112" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.128013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stepnik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.118139" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04334650v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Zaara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluisa Escoda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Saurina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16227244" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871956v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vrel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pir&#232;s-Brazuna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155416" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sinardet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pernot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2022.103631" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492742v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Campayo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Koch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott T. Misture" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.10.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Collet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp5040119" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481033v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drouelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier-Brunet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villechaise" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sallot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154062" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012362v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Kaouther" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Chemingui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10100929" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02295165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanfant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.10.187" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sciora" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guichard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezverkhyy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.10.089" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sciora" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Guichard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-017-6943-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Ariane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatem Allouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bussone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Giacosa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174795" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225688v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Wolff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Couque" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.06.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCP8LGZQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367283v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.02.044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C10M1H5C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02015354v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoffmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.08.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSK06PJN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.05.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTJTMZ02-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campayo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courtois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KZ1JC10-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Courtois-Manara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.309" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729354v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farbaniec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dirras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krawczynska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.05.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J46PD0C7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autissier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.04.042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4MRFRTX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/150297" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778463v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Ariane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2011.07.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDZ1SJ0J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813669v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thollet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bidault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.01.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5CR8QPF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591916v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maupoix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Houzelot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH7V3X1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514230v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Kondepudi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508330v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muhr" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gentric" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.064" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHRZ8727-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432260v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Boytsov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Ustinov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.allcom.2006.05.101" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599067v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabouro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reinfried" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stuppfler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S106138620701" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116595v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aymes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.04.141" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZNQMPJN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432261v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhair Munir" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.10.058" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGL35X98-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438149v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Rogachev" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Kochetov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kurbatkina" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Levashov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Grinchuk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10573-006-0071-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LG19799Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109991v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.11.033" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LG648V2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110003v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gras" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.09.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G75GV1Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084720v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016649v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340315v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boytsov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ustinov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaffet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305081109" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436774v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110020v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A Munir" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2003.11.019" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3RV461C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163931v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spinassou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SOS0403155B" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110018v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kedim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phigini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.10.271" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQCPF5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110031v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Valot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gosmain" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2003.0327" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TZ3FR7G2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475132v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigue-Millot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475136v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Niepce" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118179v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gailhanou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(02)00010-9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C76VFBZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118180v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gras" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernsten" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(01)00136-4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XZK1KG3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118183v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2002.0076" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-L9D7S3SD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475483v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118185v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mazu&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couqueberg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1435848" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131152v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2001.tb00767.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFC4QP67-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122913v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118186v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Larpin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(01)00040-1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHKD52K9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475337v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118187v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Gras" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(00)01221-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XP9FW8D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131154v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souha" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niepce" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004806918391" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GH8FPF7B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131156v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Souha" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(00)00365-8" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC0NFWQW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131155v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(00)00749-8" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JX6R13M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241949v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nivoix" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gillot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00131-X" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ527L0V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131166v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zeghmati" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Niepce" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01017-X" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHLLXRB2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131159v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Larpin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(99)00488-8" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S3RP0M8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131161v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01141-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1DGJ86J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131165v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H Gras" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Niepce" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(99)00084-1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NFNZ716-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366907v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Niepce" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a804645j" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5FDQZNKN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131163v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01108-3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131168v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klein" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241954v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorimier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perriat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1998.7924" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J2CV5S0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241960v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.278-281.594" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366897v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaffet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1609(99)80078-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJRXNVJP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241955v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1998514" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HRF7LC8W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241961v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254293v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996410" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF9C23AB6152921257880EAB6C0EA315B5C75076/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254307v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gerard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996424" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D1900F6ED6A8824508F476D0D21695FFA9ED2E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334404v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charvet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344572v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Mamykin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59499/EP235751775" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344554v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Chaaban" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59499/WP225372095" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04023425v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247744v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095227v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758317v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piolet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Quadri" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420916v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foad Naimi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758309v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660615v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lomello" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437787v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tria" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elkedim" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357857v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Rauch" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346492v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179670v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leparoux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalisz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389354v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Merzhanov" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Systchev" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446965v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godinot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Emonot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Frayssines" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348564v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05327-7_11" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760533v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760525v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760520v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760510v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760504v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095440v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372452v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Munir" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.439" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372508v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Larpin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.369-372.793" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372684v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federic Charlot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JMNM.2-6.281" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372549v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.269-272.379" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116983" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rayrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moitrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bracq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.12.122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Onfroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bilot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117262" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rossit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charpentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilbin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119591" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947823v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalfayan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111210" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143409v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Auger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2023.128013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stepnik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.118139" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04334650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Zaara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluisa Escoda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Saurina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16227244" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barriere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stani Carbillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Holopainen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112112" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Bendjemil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Khaoula" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Kouahla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56053/7.3.463" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mathieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sinardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pernot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2022.103631" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vrel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pir&#232;s-Brazuna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155416" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416939v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Collet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp5040119" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Campayo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Koch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott T. Misture" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.10.024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012362v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Kaouther" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Chemingui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10100929" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drouelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier-Brunet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villechaise" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sallot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324513v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weber" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sciora" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guichard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezverkhyy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.10.089" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sciora" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Guichard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-017-6943-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02295165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lanfant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnefont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.10.187" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Ariane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatem Allouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bussone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Giacosa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174795" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367283v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chaix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.02.044" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C10M1H5C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Wolff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Couque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.06.012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCP8LGZQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969879v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Lartigue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Courtois-Manara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.309" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732903v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campayo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courtois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KZ1JC10-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02015354v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoffmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.08.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSK06PJN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187781v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.05.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTJTMZ02-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729354v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farbaniec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dirras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krawczynska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.05.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J46PD0C7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autissier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.04.042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4MRFRTX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283883v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/150297" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778463v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Ariane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2011.07.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDZ1SJ0J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813669v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thollet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bidault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2011.01.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5CR8QPF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591916v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maupoix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Houzelot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH7V3X1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514230v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Kondepudi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508330v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muhr" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gentric" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.064" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHRZ8727-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599067v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabouro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reinfried" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432260v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Boytsov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Ustinov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.allcom.2006.05.101" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stuppfler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S106138620701" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116595v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aymes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.04.141" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZNQMPJN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438149v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Rogachev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Kochetov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kurbatkina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Levashov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Grinchuk" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10573-006-0071-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LG19799Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhair Munir" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109999v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goran" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.10.058" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGL35X98-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110003v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gras" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.09.001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G75GV1Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109991v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.11.033" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LG648V2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084720v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016649v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340315v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boytsov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ustinov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaffet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305081109" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436774v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110018v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kedim" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phigini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.10.271" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQCPF5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163931v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spinassou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SOS0403155B" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110020v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A Munir" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2003.11.019" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3RV461C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475132v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigue-Millot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110031v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Valot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gosmain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2003.0327" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TZ3FR7G2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475136v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Niepce" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118180v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gras" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernsten" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(01)00136-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XZK1KG3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118183v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2002.0076" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-L9D7S3SD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118179v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gailhanou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(02)00010-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C76VFBZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475483v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118185v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mazu&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couqueberg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1435848" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122913v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118186v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Larpin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(01)00040-1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHKD52K9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131152v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2001.tb00767.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFC4QP67-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475337v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118187v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Gras" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(00)01221-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XP9FW8D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131154v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souha" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niepce" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004806918391" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GH8FPF7B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131156v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Souha" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(00)00365-8" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC0NFWQW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131155v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(00)00749-8" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JX6R13M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131159v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Larpin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(99)00488-8" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S3RP0M8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131161v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01141-1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1DGJ86J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131166v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zeghmati" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Niepce" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01017-X" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHLLXRB2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131165v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H Gras" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Niepce" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(99)00084-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NFNZ716-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366907v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Niepce" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a804645j" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5FDQZNKN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131163v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01108-3" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131168v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klein" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241949v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nivoix" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gillot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00131-X" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ527L0V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241960v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorimier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perriat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.278-281.594" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366897v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaffet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1609(99)80078-4" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJRXNVJP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241954v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.1998.7924" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J2CV5S0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241955v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1998514" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HRF7LC8W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241961v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254307v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gerard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996424" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D1900F6ED6A8824508F476D0D21695FFA9ED2E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254293v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996410" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF9C23AB6152921257880EAB6C0EA315B5C75076/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609666v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Charvet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609668v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pinot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334404v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609514v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344572v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Mamykin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59499/EP235751775" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344554v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Chaaban" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59499/WP225372095" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04023425v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chateau-Cornu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247744v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouquet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095227v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758317v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piolet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Quadri" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758309v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660615v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lomello" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420916v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foad Naimi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437787v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tria" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elkedim" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357857v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Rauch" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346492v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179670v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leparoux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combemale" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Portier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalisz" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389354v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Merzhanov" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Systchev" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446965v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godinot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Emonot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Frayssines" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348564v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05327-7_11" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760525v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760533v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760520v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760510v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760504v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095440v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372452v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Munir" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.439" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372508v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Larpin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.369-372.793" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372684v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federic Charlot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JMNM.2-6.281" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372549v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.269-272.379" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>