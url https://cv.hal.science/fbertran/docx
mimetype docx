--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -268,338 +268,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the IL-6/KL-6 ratio distinguish different phenotypes in COVID-19 Acute Respiratory Distress Syndrome? An observational study stemmed from prospectively derived clinical, biological, and computed tomographic data</w:t>
+                <w:t xml:space="preserve">Machine learning et logements collectifs : quand l’algorithme rencontre la transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Partouche</w:t>
+                <w:t xml:space="preserve">Elizaveta Logosha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Maumy</w:t>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thien-Nga Chamaraux-Tran</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (679), pp.49-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141611v1</w:t>
+                <w:t xml:space="preserve">hal-05234846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning et logements collectifs : quand l’algorithme rencontre la transition énergétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the IL-6/KL-6 ratio distinguish different phenotypes in COVID-19 Acute Respiratory Distress Syndrome? An observational study stemmed from prospectively derived clinical, biological, and computed tomographic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Partouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Nga Chamaraux-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizaveta Logosha</w:t>
+                <w:t xml:space="preserve">Frederic Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Energie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0321533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0321533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234846v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Network structure learning algorithm for highly missing and non imputable data: Application to breast cancer radiotherapy data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 147, pp.102743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -659,51 +659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve de Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (3), pp.161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -897,64 +897,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cheviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Doignon-Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1014,51 +1014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for multiple imputation-induced variability for differential analysis in mass spectrometry-based label-free quantitative proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1099,680 +1099,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining label‐free and label‐based accurate quantifications with SWATH‐MS: Comparison with SRM and PRM for the evaluation of bovine muscle type effects</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fitting and Cross-Validating Cox Models to Censored Big Data With Missing Values Using Extensions of Partial Least Squares Regression Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.202000214⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fdata.2021.684794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199937v1</w:t>
+                <w:t xml:space="preserve">hal-03576291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">selectBoost : a general algorithm to enhance the performance of variable selection methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (5), pp.659-668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Developments in Sparse PLS Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Magnanensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fams.2021.693126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitting and Cross-Validating Cox Models to Censored Big Data With Missing Values Using Extensions of Partial Least Squares Regression Models</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temporal multiomic modeling reveals a B-cell receptor proliferative program in chronic lymphocytic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Schleiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Carapito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Matthieu Fornecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicodème Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Big Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fdata.2021.684794⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.1463-1474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41375-021-01221-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576291v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal multiomic modeling reveals a B-cell receptor proliferative program in chronic lymphocytic leukemia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining label‐free and label‐based accurate quantifications with SWATH‐MS: Comparison with SRM and PRM for the evaluation of bovine muscle type effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc-Matthieu Fornecker</w:t>
+                <w:t xml:space="preserve">Joanna Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Muller</w:t>
+                <w:t xml:space="preserve">Gauthier Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicodème Paul</w:t>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35, pp.1463-1474. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (10), pp.2000214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41375-021-01221-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pmic.202000214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206125v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibility at amino acid position 98 of MICB reduces the incidence of graft-versus host disease in conjunction with the CMV status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1843,736 +1843,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02545513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics dataset to decipher the complexity of drug resistance in diffuse large B-cell lymphoma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Rencontre mathématicien·e·s – industriels : les mathématiques au coeur du dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Caldini Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matapli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.13-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275054v1</w:t>
+                <w:t xml:space="preserve">hal-03577142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the number of components in PLS regression on incomplete data set</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BCR-associated factors driving chronic lymphocytic leukemia cells proliferation ex vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Schleiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ilias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouria Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonca Güler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36853-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/sagmb-2018-0059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02356797v1</w:t>
+                <w:t xml:space="preserve">hal-02290791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontre mathématicien·e·s – industriels : les mathématiques au coeur du dialogue</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Core Proliferative Program Induced By B-Cell Receptor Stimulation in Chronic Lymphocytic Leukemia Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Schleiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Carapito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fornecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicodème Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matapli</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2019-126779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577142v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCR-associated factors driving chronic lymphocytic leukemia cells proliferation ex vivo</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determining the number of components in PLS regression on incomplete data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titin Agustin Nengsih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-36853-8⟩</w:t>
+              <w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/sagmb-2018-0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290791v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Core Proliferative Program Induced By B-Cell Receptor Stimulation in Chronic Lymphocytic Leukemia Cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Multi-omics dataset to decipher the complexity of drug resistance in diffuse large B-cell lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Matthieu Fornecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicodème Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 134, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2019-126779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37273-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408179v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new universal resample-stable bootstrap-based stopping criterion for PLS component construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Magnanensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (3), pp.757-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2619,51 +2619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching for the non-conventional MHC-I MICA gene significantly reduces the incidence of acute and chronic GVHD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kwemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2753,77 +2753,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviance residuals-based sparse PLS and sparse kernel PLS regression for censored data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2857,103 +2857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascade: a R package to study, predict and simulate the diffusion of a signal through a temporal gene network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiamak Bahram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (4), pp.571-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2987,103 +2987,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse-engineering the genetic circuitry of a cancer cell with predicted intervention in chronic lymphocytic leukemia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corey A Kemper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (2), pp.459-64. </w:t>
@@ -3147,64 +3147,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kuntzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (4), pp.197-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3255,77 +3255,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grenèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Erhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (10), </w:t>
@@ -3375,64 +3375,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régression Bêta PLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Beau-Faller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3526,77 +3526,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Grenèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Erhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (1), pp.39-50. </w:t>
@@ -3672,51 +3672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Grenèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Erhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3818,51 +3818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Boos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrice Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3916,243 +3916,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Partial Triadic Analysis for Depicting the Temporal Evolution of Spatial Structures: Assessing Phytoplankton Structure and Succession in a Water Reservoir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Weakly Invariant Designs, Rotatable Designs and Polynomial Designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contemporary mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 516, pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/conm/516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552303v1</w:t>
+                <w:t xml:space="preserve">hal-00493572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly Invariant Designs, Rotatable Designs and Polynomial Designs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Using Partial Triadic Analysis for Depicting the Temporal Evolution of Spatial Structures: Assessing Phytoplankton Structure and Succession in a Water Reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), p. 23-43, http://www.bentley.edu/csbigs/documents/bertrand2.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/conm/516⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00493572v1</w:t>
+                <w:t xml:space="preserve">hal-00552303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de variantes de régressions logistiques PLS et de régression PLS sur variables qualitatives : application aux données d'allélotypage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 151 (2), pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4177,51 +4177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G-invariance faible et isovariance en planification expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 347 (1-2), p. 93-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4280,64 +4280,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing phytoplankton structure and spatio-temporal dynamics in a freshwater ecosystem using a powerful multiway statistical analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4390,403 +4390,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic food shortage and seasonal modulations of daily torpor and locomotor activity in the grey mouse lemur (Microcebus murinus).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Problèmes de construction de type polynomial II - Quelques résultats d'existence de plans sphériques isovariants exacts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00794.2007⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 346 (23-24), pp.1289-1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276443v1</w:t>
+                <w:t xml:space="preserve">hal-00345319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A characterization of grapevine trunk diseases in France from data generated by the National Grapevine Wood Diseases Survey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kobes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 98 (5), pp.571-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PHYTO-98-5-0571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de construction de type polynomial II - Quelques résultats d'existence de plans sphériques isovariants exacts.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Chronic food shortage and seasonal modulations of daily torpor and locomotor activity in the grey mouse lemur (Microcebus murinus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Aujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 346 (23-24), pp.1289-1293. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 294, pp.R1958-R1967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.09.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00794.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345319v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes de construction de type polynomial I – Caractérisations polynomiales des propriétés usuelles d'un plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 346 (21-22), pp.1181-1186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4820,90 +4820,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude statistique des données collectées par l'Observatoire National des Maladies du Bois de la Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kobes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4958,51 +4958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social play in crested and japanese macaques: testing the covariation hypothesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5055,312 +5055,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vignes, maladies du bois, des facteurs clefs. Premiers résultats de l'analyse statistique des données de l'Observatoire national</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Développements d'Edgeworth de deux estimateurs d'une proportion de mesures ––– Edgeworth expansions for two point estimators of the proportion of measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 345 (7), pp.399-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00160262v1</w:t>
+                <w:t xml:space="preserve">hal-00184244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements d'Edgeworth de deux estimateurs d'une proportion de mesures ––– Edgeworth expansions for two point estimators of the proportion of measures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Vignes, maladies du bois, des facteurs clefs. Premiers résultats de l'analyse statistique des données de l'Observatoire national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kobes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Pleynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 604, pp.33-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184244v1</w:t>
+                <w:t xml:space="preserve">hal-00160262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Factor Analyses to explore data generated by the National Grapevine Wood Diseases Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kobes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5402,103 +5402,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigne, maladies du bois, des facteurs-clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kobes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Pleynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 604, pp.33-37</w:t>
@@ -5519,294 +5519,294 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (101)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (102)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobol4RV: Global Sensitivity Analysis in Several Random Settings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Global Sensitivity Analysis in Several Random Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Logosha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BioConductor, Jul 2024, Grand Rapids, MI, United States</w:t>
+              <w:t xml:space="preserve">2024 Joint Statistical Meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Statistical Association, Aug 2024, Portland (OR), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371803v1</w:t>
+                <w:t xml:space="preserve">hal-05371798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Sensitivity Analysis in Several Random Settings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sobol4RV: Global Sensitivity Analysis in Several Random Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Logosha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Joint Statistical Meetings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Statistical Association, Aug 2024, Portland (OR), United States</w:t>
+              <w:t xml:space="preserve">BioC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BioConductor, Jul 2024, Grand Rapids, MI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371798v1</w:t>
+                <w:t xml:space="preserve">hal-05371803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improvement for Variable Selection in GAMLSS Models and Quantile Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Statistical Meetings 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Statistical Association, Aug 2024, Portland (OR), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5831,77 +5831,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of sensitivity analysis to uncertainties in distribution parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Logosha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Conference on Intelligent Systems for Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Computational Biology, Jul 2024, Montreal (QC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5920,1041 +5920,1054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SelectBoost4Beta : Improving variable selection in beta regression models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">NLP approach to ground employee performance evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Madad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioC2023 Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bioconductor, Aug 2023, Boston (Ma), United States</w:t>
+              <w:t xml:space="preserve">The International Conference on Connected Innovation and Technology X.O (ICCITX.O) &amp; The Smart Healthcare International Conference (SHeIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Danang, Vietnam, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352056v1</w:t>
+                <w:t xml:space="preserve">hal-05555901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLS models and their extensions for big data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Statistical Meetings 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Statistical Association, Aug 2023, Toronto (ON), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Variable Selection in Beta Regression Models using Correlated Resampling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">SelectBoost4Beta : Improving variable selection in beta regression models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Statistical Meetings 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Statistical Association, Aug 2023, Toronto (ON), Canada</w:t>
+              <w:t xml:space="preserve">BioC2023 Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bioconductor, Aug 2023, Boston (Ma), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352047v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bigPLS : Fitting and Cross-validating PLS based Cox models to censored big data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Improving Variable Selection in Beta Regression Models using Correlated Resampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioC2023 Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bioconductor, Aug 2023, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">Joint Statistical Meetings 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Statistical Association, Aug 2023, Toronto (ON), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352061v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identify malfunctions and their possible causes using rules, application to process mining</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">bigPLS : Fitting and Cross-validating PLS based Cox models to censored big data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Data Mining Workshops (ICDMW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioC2023 Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bioconductor, Aug 2023, Boston (MA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDMW58026.2022.00023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04457757v1</w:t>
+                <w:t xml:space="preserve">hal-05352061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Process Mining for the Improvement of Patient’s Journeys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Identify malfunctions and their possible causes using rules, application to process mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHeIC 2021 Smart Healthcare International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Data Mining Workshops (ICDMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Orlando, United States. pp.105-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW58026.2022.00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577183v1</w:t>
+                <w:t xml:space="preserve">hal-04457757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Networks for Acute Toxicity Modeling in the Case of Radiotherapy Treatment of Breast Cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A New Algorithm for Reverse-Engineering Patterned Heterogenous Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHeIC 2021 Smart Healthcare International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t>
+              <w:t xml:space="preserve">2021 SIAM Annual Meeting (AN21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtuel, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577192v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Algorithm for Reverse-Engineering Patterned Heterogenous Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Using monotone spline smoothing to combine label-free and label-based accurate quantifications with DIA-MS: application to bovine muscle samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Bons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Carapito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 SIAM Annual Meeting (AN21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtuel, United States</w:t>
+              <w:t xml:space="preserve">e-Chimiométrie 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577217v1</w:t>
+                <w:t xml:space="preserve">hal-03577327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using monotone spline smoothing to combine label-free and label-based accurate quantifications with DIA-MS: application to bovine muscle samples</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la science des données pour analyser des bases de données d’un observatoire du vignoble français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Logosha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Malblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Carapito</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Abidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Chimiométrie 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone sur la Science des Données (CIFSD) 9e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Marseille, France. p161-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577327v1</w:t>
+                <w:t xml:space="preserve">hal-03577541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la science des données pour analyser des bases de données d’un observatoire du vignoble français</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modèle de régression par spline monotone pour données de protéomique quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Bons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Abidon</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone sur la Science des Données (CIFSD) 9e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Marseille, France. p161-172</w:t>
+              <w:t xml:space="preserve">Journées de Statistique 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577541v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Select Boost Algorithm Improves Variable Selection in Linear Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 SIAM Annual Meeting (AN21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtuel, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6979,64 +6992,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Least Squares Regression for Beta Regression Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">useR! 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Zurich (virtuel), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7055,10842 +7068,11509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de régression par spline monotone pour données de protéomique quantitative</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Network Reverse Engineering with Approximate Bayesian Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Statistique 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">useR! 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Zurich (virtuel), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577311v1</w:t>
+                <w:t xml:space="preserve">hal-03577348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Reverse Engineering with Approximate Bayesian Computation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Bayesian Networks for Acute Toxicity Modeling in the Case of Radiotherapy Treatment of Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">useR! 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Zurich (virtuel), Switzerland</w:t>
+              <w:t xml:space="preserve">SHeIC 2021 Smart Healthcare International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577348v1</w:t>
+                <w:t xml:space="preserve">hal-03577192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Variable Selection in Linear Models Using the Select Boost Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Introduction to Process Mining for the Improvement of Patient’s Journeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Joint Statistical Meetings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Statistical Association, Aug 2021, Virtuel, United States</w:t>
+              <w:t xml:space="preserve">SHeIC 2021 Smart Healthcare International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577205v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Missing Data on Determining the Number of Components for a PLS Regression on MCAR and MAR mechanism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Improving Variable Selection in Linear Models Using the Select Boost Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Science Summer School DS3 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">2021 Joint Statistical Meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Statistical Association, Aug 2021, Virtuel, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577565v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision de la consommation d’électricité à l’échelle individuelle dans les secteurs résidentiel et tertiaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of Missing Data on Determining the Number of Components for a PLS Regression on MCAR and MAR mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titin Agustin Nengsih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone sur la Science des Données (CIFSD) 9e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Marseille, France. p187-199</w:t>
+              <w:t xml:space="preserve">Data Science Summer School DS3 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577524v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Algorithm to Decipher Patterned Heterogenous Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Prévision de la consommation d’électricité à l’échelle individuelle dans les secteurs résidentiel et tertiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Fahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Joint Statistical Meetings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Statistical Association, Aug 2021, Virtuel, United States</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone sur la Science des Données (CIFSD) 9e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Marseille, France. p187-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577202v1</w:t>
+                <w:t xml:space="preserve">hal-03577524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with imputation-caused variance using moderated t-test</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A New Algorithm to Decipher Patterned Heterogenous Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">User! 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Saint Louis (cancelled), United States</w:t>
+              <w:t xml:space="preserve">2021 Joint Statistical Meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Statistical Association, Aug 2021, Virtuel, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577610v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Biological Networks with Patterned Heterogeneous (multiOmics) Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">networkABC : Network Reverse Engineering with Approximate Bayesian Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">User! 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Saint Louis (cancelled), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577589v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">networkABC : Network Reverse Engineering with Approximate Bayesian Computation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Deciphering Biological Networks with Patterned Heterogeneous (multiOmics) Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">User! 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Saint Louis (cancelled), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577594v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selectboost: Enhance the Performance of Variable Selection in Correlated Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">User! 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Saint Louis (cancelled), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with imputation caused variance in quantitative proteomics data</w:t>
+                <w:t xml:space="preserve">Dealing with imputation-caused variance using moderated t-test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrométrie de Masse et Analyse Protéomique (SMAP) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">User! 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Saint Louis (cancelled), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577366v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Missing Data on Determining the Number of Components for a PLS Regression on MCAR and MAR mechanism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Missing data and variational auto-encoders: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th Annual Conference of the European Network for Business and Industrial Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Data Science Summer School 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577639v1</w:t>
+                <w:t xml:space="preserve">hal-03577716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Performance of Different Algorithms to Determine the Number of Components for a PLS Regression on MCAR and MAR mechanism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Système de recommandation : algorithmes et application à la plateforme KeeSeeK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidal Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statlearn 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Les 51es Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577733v1</w:t>
+                <w:t xml:space="preserve">hal-02572688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision de la consommation d'électricité à l'échelle des ménages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Fahs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caldini Queiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51èmes Journées de Statistique de la SFDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de recommandation : algorithmes et application à la plateforme KeeSeeK</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Center of Modeling and Simulation of Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Caldini Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Belhachmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Fahs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 51es Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Congress on Industrial and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572688v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing data and variational auto-encoders: a case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Energy consumption analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Fahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Science Summer School 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">International Congress on Industrial and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577716v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Center of Modeling and Simulation of Strasbourg</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">PEPS DataFlow : Analyse de données pour des capteurs fluidiques à haute précision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Industrial and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Valence, Spain</w:t>
+              <w:t xml:space="preserve">9e Biennale Française des Mathématiques Appliquées et Industrielles, SMAI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Guidel Plages, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577701v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy consumption analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Imputation multiple et prise en compte de l'incertitude pour les données de protéomique quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Industrial and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Valence, Spain</w:t>
+              <w:t xml:space="preserve">51èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577656v1</w:t>
+                <w:t xml:space="preserve">hal-02337123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEPS DataFlow : Analyse de données pour des capteurs fluidiques à haute précision</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Imputation multiple et prise en compte de l’incertitude pour les données de protéomique quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Biennale Française des Mathématiques Appliquées et Industrielles, SMAI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Guidel Plages, France</w:t>
+              <w:t xml:space="preserve">GDR Stats et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577408v1</w:t>
+                <w:t xml:space="preserve">hal-03577359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imputation multiple et prise en compte de l'incertitude pour les données de protéomique quantitative</w:t>
+                <w:t xml:space="preserve">Dealing with imputation caused variance in quantitative proteomics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pythoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Carapito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Spectrométrie de Masse et Analyse Protéomique (SMAP) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337123v1</w:t>
+                <w:t xml:space="preserve">hal-03577366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imputation multiple et prise en compte de l’incertitude pour les données de protéomique quantitative</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of Missing Data on Determining the Number of Components for a PLS Regression on MCAR and MAR mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titin Agustin Nengsih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Carapito</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Stats et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">The 19th Annual Conference of the European Network for Business and Industrial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577359v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Number of components for Partial Least Squares generalized linear models with missing data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Performance of Different Algorithms to Determine the Number of Components for a PLS Regression on MCAR and MAR mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titin Agustin Nengsih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Statistical Meetings 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Statlearn 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577809v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the number of components of a PLS regression on incomplete data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Choosing the Number of Components for PLSGR Models : Influence of Missing Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Computational Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">SIAM AN 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577747v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustifying Partial Least Square Generalized Linear Regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Prédiction à court terme de la consommation d’énergie d’un ménage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Fahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM AN 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Portland, United States</w:t>
+              <w:t xml:space="preserve">INFORSID 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577816v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction à court terme de la consommation d’énergie d’un ménage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Comparison of Determining the Number of Components of a PLS Regression for MAR Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titin Agustin Nengsih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">18th Annual Conference of the European Network for Business and Industrial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325069v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Determining the Number of Components of a PLS Regression for MAR Mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Determining the number of components of a PLS regression on incomplete data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titin Agustin Nengsih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual Conference of the European Network for Business and Industrial Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577739v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choosing the Number of Components for PLSGR Models : Influence of Missing Values</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Robustifying Partial Least Square Generalized Linear Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM AN 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577818v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust algorithms for partial least squares generalized linear regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Statistical Meetings 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimization of the thermal-hydraulic behavior for a sodium fast reactor with a gas power conversion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avent Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNTHS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Determining the Number of Components of a PLS Regression with MCAR mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titin Agustin Nengsih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Assises France-Indonesia (The Joint Working Group (JWG) for Cooperation in Higher Education, Research and Innovation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU-based Approximate Bayesian Computation algorithms for network reverse-engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Number of components for Partial Least Squares generalized linear models with missing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioC 2017: Where Software and Biology Connect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">Joint Statistical Meetings 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577844v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bootstrapping and Cross-Validating Generalized PLS regressions using GPU</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of Missing Data on the Estimation of the Number of Components of a PLS Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titin Agustin Nengsih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Statistical Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">17th Applied Stochastic Models and Data Analysis International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577827v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bootstrapping and Cross-Validating Generalized PLS regressions using GPU</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Développement d’une approche multi-omique pour la recherche de biomarqueurs associés à la réponse au traitement dans les lymphomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Fornecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Carapito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicodème Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioC 2017: Where Software and Biology Connect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">SMMAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577839v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU-based Approximate Bayesian Computation algorithms for network reverse-engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bootstrapping and Cross-Validating Generalized PLS regressions using GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Statistical Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Baltimore, France</w:t>
+              <w:t xml:space="preserve">SIAM AN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577831v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPU-based Approximate Bayesian Computation algorithms for network reverse-engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM AN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une approche multi-omique pour la recherche de biomarqueurs associés à la réponse au traitement dans les lymphomes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Bootstrapping and Cross-Validating Generalized PLS regressions using GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France</w:t>
+              <w:t xml:space="preserve">BioC 2017: Where Software and Biology Connect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577438v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Missing Data on the Estimation of the Number of Components of a PLS Regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">GPU-based Approximate Bayesian Computation algorithms for network reverse-engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Applied Stochastic Models and Data Analysis International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Joint Statistical Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Baltimore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577858v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bootstrapping and Cross-Validating Generalized PLS regressions using GPU</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matching for the Non-Conventional Mhc-I Mica Gene Significantly Reduces the Incidence of Acute and Chronic Gvhd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Carapito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Kwemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiggie Untrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM AN 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st European Immunogenetics and Histocompatibility Conference (EFI) 25th Annual Meeting of the German Society for Immunogenetics (DGI) 30 mai - 2 juin 2017, Mannheim / Heidelberg, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mannheim, Germany. pp.350-351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tan.13034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577847v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching for the Non-Conventional Mhc-I Mica Gene Significantly Reduces the Incidence of Acute and Chronic Gvhd</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GPU-based Approximate Bayesian Computation algorithms for network reverse-engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Immunogenetics and Histocompatibility Conference (EFI) 25th Annual Meeting of the German Society for Immunogenetics (DGI) 30 mai - 2 juin 2017, Mannheim / Heidelberg, Germany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BioC 2017: Where Software and Biology Connect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408177v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in Approximate Bayesian Computation algorithms for network reverse-engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bootstrapping and Cross-Validating Generalized PLS regressions using GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khadija Musayeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22rd International Conference on Computational Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">Joint Statistical Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577911v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divulgation volontaire sur le Business model : le cas des entreprises du CAC40</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights in Approximate Bayesian Computation algorithms for network reverse-engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Disle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Périer</w:t>
+                <w:t xml:space="preserve">Khadija Musayeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité et gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">22rd International Conference on Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900531v1</w:t>
+                <w:t xml:space="preserve">hal-03577911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Missing Data on the Estimation of the Number of Components of a PLS Regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Divulgation volontaire sur le Business model : le cas des entreprises du CAC40</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Disle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Protin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Périer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22rd International Conference on Computational Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">Comptabilité et gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577916v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Semantic Web Technologies for Improving the Visibility of Tourism Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of Missing Data on the Estimation of the Number of Components of a PLS Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIR: Exploiting Semantic Annotations in Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22rd International Conference on Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227585v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross validating extensions of kernel, sparse or regular partial least squares regression models to censored data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMStatistics 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments of sparse PLS regressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Magnanensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMStatistics 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviance residuals based sparse PLS and sparse kernel PLS regression for censored data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th World Statistics Congress, ISI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviance residuals based sparse PLS and sparse kernel PLS regression for censored data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Applying Semantic Web Technologies for Improving the Visibility of Tourism Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Partial Least Squares and Related Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIR: Exploiting Semantic Annotations in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIKM '15 the 24th ACM International on Conference on Information and Knowledge Management, Oct 2015, Melbourne, Austria. pp.5-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2810133.2810137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578010v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">plsRcox, Cox-Models in a high dimensional setting in R</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Deviance residuals based sparse PLS and sparse kernel PLS regression for censored data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">User!2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Meeting annuel de la Société de statistique du Canada 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577941v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deviance residuals based sparse PLS and sparse kernel PLS regression for censored data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">plsRglm, PLS generalized linear models for R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting annuel de la Société de statistique du Canada 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">User!2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578006v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">plsRglm, PLS generalized linear models for R</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A new bootstrap based stopping criterion in PLS components construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Magnanensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">User!2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Partial Least Squares and Related Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577942v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new bootstrap based stopping criterion in PLS components construction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cascade: a R-package to study, predict and simulate the diffusion of a signal through a temporal gene network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Partial Least Squares and Related Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">User!2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578009v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascade: a R-package to study, predict and simulate the diffusion of a signal through a temporal gene network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cross-validated partial least squares models and their extensions with censored data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">User!2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">21st International Conference on Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577940v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-validated partial least squares models and their extensions with censored data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Bootstrap technique and number of PLS or PLSGLR components selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Magnanensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Computational Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577934v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bootstrap technique and number of PLS or PLSGLR components selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Deviance residuals based sparse PLS and sparse kernel PLS regression for censored data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Computational Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Partial Least Squares and Related Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577932v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicted intervention in a cancer genetic program</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">plsRcox, Cox-Models in a high dimensional setting in R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vallat</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Conference on Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">User!2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578016v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascade : un package R pour étudier la dispersion d’un signal dans un réseau de gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLS Beta Regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Predicted intervention in a cancer genetic program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michèle Beau-Faller</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGROSTAT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">The 14th International Conference on Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578031v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence conjointe de réseaux de gènes dans de multiples états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la statistique 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural practices affecting esca and Botryosphaeria dieback prevalence of vineyards in the Alsace region of France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">PLS Beta Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Beau-Faller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Workshop on Grapevine Trunk Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Valence, Spain</w:t>
+              <w:t xml:space="preserve">AGROSTAT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578022v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel PLS Beta Regressions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cultural practices affecting esca and Botryosphaeria dieback prevalence of vineyards in the Alsace region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kuntzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth International Conference on Chemometrics in Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">The 8th International Workshop on Grapevine Trunk Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578028v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel PLS GLM Regressions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Kernel PLS Beta Regressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Ljublana, Slovenia</w:t>
+              <w:t xml:space="preserve">Thirteenth International Conference on Chemometrics in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578017v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">plsRglm, PLS generalized linear models for the R language.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Kernel PLS GLM Regressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAC - 2010. Twelfth International Conference on Chemometrics in Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Anvers, Belgium. pp.66</w:t>
+              <w:t xml:space="preserve">ENBIS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ljublana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527639v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">plsRglm, modèles linéaires généralisés PLS sous R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGROSTAT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Benevento, Italy. p. 33-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlsRglm : Régression PLS et modèles linéaires généralisés sous R</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">plsRglm, PLS generalized linear models for the R language.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
+              <w:t xml:space="preserve">CAC - 2010. Twelfth International Conference on Chemometrics in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Anvers, Belgium. pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00494857v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">plsRcox : modèles de Cox en présence d'un grand nombre de variables explicatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">PlsRglm : Régression PLS et modèles linéaires généralisés sous R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. p. 67-68</w:t>
+              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542296v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00494857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">plsRglm, modèles linéaires généralisés PLS sous R</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">plsRcox : modèles de Cox en présence d'un grand nombre de variables explicatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Maumy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaub Marie-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France. pp 52-54</w:t>
+              <w:t xml:space="preserve">Chimiométrie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. p. 67-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439913v1</w:t>
+                <w:t xml:space="preserve">hal-00542296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multitable techniques for assessing phytoplankton structure and succession in the reservoir Marne (Seine Catchment Area, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">plsRglm, modèles linéaires généralisés PLS sous R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC-CLADAG First joint meeting of the Société Francophone de Classification and the Classification And Data Analysis Groupe of SIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Caserta, Italy</w:t>
+              <w:t xml:space="preserve">Chimiométrie 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France. pp 52-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751834v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powerful statistical tools to analyse phytoplankton dynamics in the Marne reservor (Seine catchment area, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using multitable techniques for assessing Phytoplankton Structure and Succession in the Reservoir Marne (Seine Catchment Area, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rolland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 American Society of Limnology and Oceanography Summer Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, St-John's, Canada</w:t>
+              <w:t xml:space="preserve">First joint meeting of the Société Francophone de Classification and the Classification And Data Analysis Groupe of SIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Caserta, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287785v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision rules based on the estimate of a proportion of measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Using Factor Analyses to explore data generated by the National Grapevine Wood Diseases Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grosman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on Chemometrics in Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montpellier, France. pp.245 - 249</w:t>
+              <w:t xml:space="preserve">Joint Meeting of the Statistical Society of Canada and the Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287748v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance Method to Predict Sales of Fast-moving Sales Goods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Powerful statistical tools to analyse phytoplankton dynamics in the Marne reservor (Seine catchment area, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bidon</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of the Statistical Society of Canada and the Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">2008 American Society of Limnology and Oceanography Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, St-John's, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287634v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multitable techniques for assessing Phytoplankton Structure and Succession in the Reservoir Marne (Seine Catchment Area, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Decision rules based on the estimate of a proportion of measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First joint meeting of the Société Francophone de Classification and the Classification And Data Analysis Groupe of SIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Caserta, Italy</w:t>
+              <w:t xml:space="preserve">11th Conference on Chemometrics in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montpellier, France. pp.245 - 249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287691v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Factor Analyses to explore data generated by the National Grapevine Wood Diseases Survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">High-performance Method to Predict Sales of Fast-moving Sales Goods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Grosman</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Souaifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the Statistical Society of Canada and the Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287625v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly invariant designs and polynomial designs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Using multitable techniques for assessing phytoplankton structure and succession in the reservoir Marne (Seine Catchment Area, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of the Statistical Society of Canada and the Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">SFC-CLADAG First joint meeting of the Société Francophone de Classification and the Classification And Data Analysis Groupe of SIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Caserta, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287609v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche numérique de plans D-optimaux pour des problèmes de pharmacocinétique et pharmacodynamique : une étude de cas.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Weakly invariant designs and polynomial designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Journées de statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Angers, France. pp.34</w:t>
+              <w:t xml:space="preserve">Joint Meeting of the Statistical Society of Canada and the Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160194v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A powerful multitable approach for assessing phytoplankton structure and dynamics in the reservoir Marne (Seine catchment area, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Développement d'Edgeworth de deux estimateurs d'une proportion de mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Congress of the International Association of Theoretical and Applied Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">39ème Journées de statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Angers, France. pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166176v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses Factorielles et Régressions Logistiques réalisées à partir de données récoltées dans le cadre de l'Observatoire National des Maladies du Bois de la Vigne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Construction et analyse de plans d'expérience sphériques isovariants à l'aide d'outils combinatoires et algébriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Journées de statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Statistique (SFdS). FRA., Jun 2007, Angers, France. pp.62</w:t>
+              <w:t xml:space="preserve">, Jun 2007, Angers, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160208v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'Edgeworth de deux estimateurs d'une proportion de mesures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Intervalles de confiance bilatéraux et unilatéraux d'une proportion de mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de Mathématiques Appliquées et Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Praz sur Arly, France</w:t>
+              <w:t xml:space="preserve">Chimiométrie 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lyon, France. pp.82-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00162587v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et analyse de plans d'expérience sphériques isovariants à l'aide d'outils combinatoires et algébriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Application de méthodes de classification sur des vitesses métrologiques de dégradation de compteurs d'eau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Journées de statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Angers, France. pp.35</w:t>
+              <w:t xml:space="preserve">XIVe Rencontre de la Société francophone de classification -- SFC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160171v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervalles de confiance bilatéraux et unilatéraux d'une proportion de mesures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Phytoplankton Structure and Succession in the Reservoir Marne (Seine Catchment Area, France): A Multitable Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimiométrie 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lyon, France. pp.82-85</w:t>
+              <w:t xml:space="preserve">Fifth Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193173v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de méthodes de classification sur des vitesses métrologiques de dégradation de compteurs d'eau.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A powerfull multitable approach for assessing phytoplankton structure and dynamics in the reservoir Marne (Seine catchment area, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Rencontre de la Société francophone de classification -- SFC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Congress of the International Association of Theoretical and Applied Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Montréal, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177005v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'Edgeworth de deux estimateurs d'une proportion de mesures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A characterization of grapevine trunk diseases in France from data generated by the National Grapevine Wood Diseases Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kobes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Journées de statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Angers, France. pp.83</w:t>
+              <w:t xml:space="preserve">APS/SON Joint Meeting 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160187v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton Structure and Succession in the Reservoir Marne (Seine Catchment Area, France): A Multitable Approach</w:t>
+                <w:t xml:space="preserve">A powerful multitable approach for assessing phytoplankton structure and dynamics in the reservoir Marne (Seine catchment area, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">30th Congress of the International Association of Theoretical and Applied Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00163221v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A powerfull multitable approach for assessing phytoplankton structure and dynamics in the reservoir Marne (Seine catchment area, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Analyses Factorielles et Régressions Logistiques réalisées à partir de données récoltées dans le cadre de l'Observatoire National des Maladies du Bois de la Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kobes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Congress of the International Association of Theoretical and Applied Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Montréal, Canada. 1 p</w:t>
+              <w:t xml:space="preserve">39ème Journées de statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS). FRA., Jun 2007, Angers, France. pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821348v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A characterization of grapevine trunk diseases in France from data generated by the National Grapevine Wood Diseases Survey</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Développement d'Edgeworth de deux estimateurs d'une proportion de mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS/SON Joint Meeting 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Congrès national de Mathématiques Appliquées et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Praz sur Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166194v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche numérique de plans D-optimaux pour des problèmes de pharmacocinétique et pharmacodynamique : une étude de cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ourliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39ème Journées de statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Angers, France. pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche numérique de plans D-optimaux pour des problèmes de pharmacocinétique et pharmacodynamique : une étude de cas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ourliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Paris, pp.185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jumeau numérique de processus métier : approche probabiliste augmentée par GNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Septième édition du Symposium MaDICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France. , 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty-aware digital twin of business processes via Bayesian calibration and posterior-predictive simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Winter Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Seattle (WA), United States. , 2026, PhD Colloquium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555638v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient Distance Pruning for process suffix comparison in Prescriptive Process Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Madad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Winter Simulation Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Seattle (USA), Washington, United States. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IA pour la recommandation d’actions dans les processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Madad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Septième édition du Symposium MaDICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business process quantum digital twin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Connected Innovation and Technology (ICCITX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Da Nang, Vietnam. , 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PASS Biostatistiques, Mathématiques et Probabilités</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Statistiques pour l’économie et la gestion : théorie et applications en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Derquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dufrenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredj Jawadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ediscience, 224 p., 2021, 9782100828999</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Borsenberger. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 656 p., 2021, 978-2-8073-1944-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576342v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistiques pour l’économie et la gestion : théorie et applications en entreprise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Statistique et causalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...65 lines deleted...]
-              <w:t xml:space="preserve">, 656 p., 2021, 978-2-8073-1944-8</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Thomas-Agnan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Technip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-7108-1193-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576343v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistique et causalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">PASS Biostatistiques, Mathématiques et Probabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-7108-1193-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ediscience, 224 p., 2021, 9782100828999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352368v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation statistique par la pratique avec R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 300 p., 2019, 9782100793525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques pour les sciences de l’ingénieur - Tout le cours en fiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Bertrand; M. Maumy-Bertrand. Dunod, 576 p., 2019, 9782100791033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation à la statistique avec R : Cours, exemples, exercices et problèmes corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 456 p. 3ème édition, 2018, Sciences Sup, 9782100782826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques Licence 2 - Exercices et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Rabba Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2018, 9782100576678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toute l'UE4 en fiches 1re année Santé. Evaluation des méthodes d'analyse appliquées aux sciences de la vie et de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ediscience, 224 p. 3ème édition, 2018, 9782100777983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Choice and Model Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Thomas-Agnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Technip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9782710811770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques Licence 1 - Exercices et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toute l'UE4 en fiches 1re année Santé. Evaluation des méthodes d'analyse appliquées aux sciences de la vie et de la santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ediscience, 218 p. 2ème édition, 2015, 9782100727292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation à la statistique avec R : Cours, exemples, exercices et problèmes corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 416 p. 2ème édition, 2014, Sciences Sup</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques pour les sciences de l’ingénieur - Tout le cours en fiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Bertrand; M. Maumy-Bertrand. Dunod, 576 p., 2013, 9782100570614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathématiques : Concours des catégories A et B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2012, 9782100576678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Econométrie, Statistiques et Probabilités : Concours des catégories A et B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Maxi fiches de Statistique pour les scientifiques en 80 fiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Dunod, 272 p., 2011, Je prépare</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, pp.232, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637132v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxi fiches de Statistique pour les scientifiques en 80 fiches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Econométrie, Statistiques et Probabilités : Concours des catégories A et B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dunod, pp.232, 2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Périnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 272 p., 2011, Je prépare</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634681v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toute l'UE4 en fiches 1re année Santé. Evaluation des méthodes d'analyse appliquées aux sciences de la vie et de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ediscience, 192 p. 1ère édition, 2011, 9782100566846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation à la statistique avec R : Cours, exemples, exercices et problèmes corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 396 p. 1ère édition, 2010, Sciences Sup, 9782100538218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathématiques L1-L2 : Algèbre/Géométrie en 30 fiches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Mathématiques L1/L2 : Statistique et Probabilités en 30 fiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 160 p., 2009, Express Sup</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340406v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathématiques L1-L2 : Analyse en 30 fiches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Mathématiques L1-L2 : Algèbre/Géométrie en 30 fiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 160 p., 2009, Express Sup</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340402v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathématiques L1/L2 : Statistique et Probabilités en 30 fiches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Mathématiques L1-L2 : Analyse en 30 fiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 160 p., 2009, Express Sup</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400494v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a more accurate differential analysis of multiple imputed proteomics data with mi4limma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Analysis of Proteomic Data: Methods and Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-1967-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux bayésiens en pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kenett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Bertrand; G. Saporta; C. Thomas-Agnan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Causalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Technip, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Bootstrap-Based Stopping Criterion in PLS Components Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Magnanensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLS 2014: The Multiple Facets of Partial Least Squares and Related Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.239-250, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-40643-5_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17900,179 +18580,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Least Squares Regression for Beta Regression Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, Technical note 138. User!2021 proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Reverse Engineering with Approximate Bayesian Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, Technical note 164. User!2021 proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18082,230 +18762,230 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de recommandation : algorithmes et application à la plateforme KeeSeeK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidal Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidal Agniel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg, IRMA UMR 7501. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La submersion marine et ses impacts environnementaux et sociaux dans le Bassin d'Arcachon : est-il possible, acceptable et avantageux de gérer ce risque par la dépoldérisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] BARCASUB. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18315,91 +18995,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la modélisation statistique et à ses applications en biologie et dans le monde industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistiques [math.ST]. Université de Strasbourg, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01937183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18409,376 +19089,376 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of stochastic simulator in the case of sales date prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Confidence interval determination using discrete event simulations for real estate sales case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Logosha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th International Conference "Applications of Mathematics in Engineering and Economics (AMEE’23)"</w:t>
+              <w:t xml:space="preserve">Applications of Mathematics in Engineering and Economics (AMEE’23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Sozopol, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 3182 (1), AIP, pp.100001, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0246024⟩</w:t>
+              <w:t xml:space="preserve">, 3182 (1), AIP, pp.100008, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0246026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232610v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence interval determination using discrete event simulations for real estate sales case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of stochastic simulator in the case of sales date prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Logosha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Mathematics in Engineering and Economics (AMEE’23)</w:t>
+              <w:t xml:space="preserve">49th International Conference "Applications of Mathematics in Engineering and Economics (AMEE’23)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Sozopol, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 3182 (1), AIP, pp.100008, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0246026⟩</w:t>
+              <w:t xml:space="preserve">, 3182 (1), AIP, pp.100001, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0246024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232636v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plans sphériques de force t et applications en statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Louis Pasteur - Strasbourg I, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2007STR13123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00188330v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId370"/>
+      <w:footerReference w:type="default" r:id="rId378"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18846,51 +19526,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06296272"/>
+    <w:nsid w:val="E2B3475C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19077,51 +19757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fbertran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0837-8281" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128458585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/229050970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000364567578" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABA-2622-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141611v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Partouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Nga Chamaraux-Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schneider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321533" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05234846v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Logosha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guihard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clavier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102743" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve de Rose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16030161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Carapito" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Verniquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiggie Untrau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pichot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01725-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheviet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnefond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon-Camus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2022.105176" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010420" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bons" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Husson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202000214" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Aouadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa855" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Magnanensi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2021.693126" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2021.684794" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schleiss" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Matthieu Fornecker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicod&#232;me Paul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01221-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Carapito" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Pichot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Spinnhirny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Morlon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0886-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275054v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37273-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titin Agustin Nengsih" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2018-0059" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577142v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini Queiros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Wahl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290791v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schleiss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ilias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouria Tahar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonca G&#252;ler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miguet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36853-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408179v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fornecker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-126779" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576295v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9651-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kwemou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Untrau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-05-719070" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bastien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu660" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiamak Bahram" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt705" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203756v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey A Kemper" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211130110" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576322v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kuntzmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gren&#232;che" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Krieger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erhardt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2013.07.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCDFNVLD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beau-Faller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Bayed" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzie-Jacques Namer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gren&#232;che" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2010.10.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP0N1H2R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muzet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2010.09.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TFN9ZBP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590514v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zimmer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Robin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018977" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552303v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/516" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489251v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356578v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.09.027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GSDZS06-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410679v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rolland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.03.049" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5P1G9X5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276443v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00794.2007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331233v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fussler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kobes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grosman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-5-0571" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345319v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.09.029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338186v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.09.028" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Savary" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20305" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3LK965JN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160262v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pleynet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184244v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.07.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166970v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654375v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371803v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371798v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352041v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352056v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352069v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352047v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352061v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04457757v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vuillemin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00023" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577183v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Valero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577192v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eug&#232;ne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577217v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577327v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577541v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Malblanc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abidon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577215v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577245v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577311v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577348v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577205v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577524v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahs" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577202v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577610v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577594v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577599v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577366v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pythoud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577639v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577733v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325038v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572688v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Agniel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claeys" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delyon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577716v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577701v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577656v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577408v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337123v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577359v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577809v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577747v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577816v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325069v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577739v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577818v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577801v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116842v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avent Grange" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marrel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577768v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577844v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577827v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577839v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577831v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577848v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577438v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Fornecker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577858v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577847v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408177v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Kwemou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.13034" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577911v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Musayeva" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900531v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Disle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Protin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonthier-Besacier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577916v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227585v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810133.2810137" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577885v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577882v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577896v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578010v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577941v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578006v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577942v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578009v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577940v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577934v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577932v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578016v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577449v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578031v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147755v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578022v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578028v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578017v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527639v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515164v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494857v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542296v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaub Marie-Pierre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439913v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751834v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287785v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287748v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287634v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Souaifi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bidon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287691v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287625v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287609v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160194v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ourliac" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulanger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166176v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160208v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162587v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160171v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193173v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177005v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160187v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163221v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821348v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166194v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160264v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576342v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fredon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576343v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derquenne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufrenot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Jawadi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807319448-statistiques-pour-l-economie-et-la-gestion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03352368v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2330/statistique-et-causalite.html" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576341v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576345v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Ferrigno" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576327v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576337v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Rabba Idi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576330v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02473555v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Droesbeke" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2247/model-choice-and-model-aggregation.html" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576333v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576328v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576326v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576346v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576324v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637132v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel P&#233;rinel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634681v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634683v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520902v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340406v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340402v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400494v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442944v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1967-4_7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576323v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kenett" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283528v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40643-5_18" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577272v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577275v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099301v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217356v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01937183v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232610v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246024" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232636v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246026" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00188330v3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007STR13123" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fbertran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0837-8281" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128458585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/229050970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000364567578" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABA-2622-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05234846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Logosha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Partouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Nga Chamaraux-Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schneider" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321533" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guihard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clavier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102743" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve de Rose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16030161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Carapito" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Verniquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiggie Untrau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pichot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01725-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheviet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnefond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon-Camus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2022.105176" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010420" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2021.684794" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Aouadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jung" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa855" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Magnanensi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2021.693126" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schleiss" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Matthieu Fornecker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Muller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicod&#232;me Paul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01221-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Husson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202000214" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Carapito" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Pichot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Spinnhirny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Morlon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0886-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini Queiros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Wahl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schleiss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ilias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouria Tahar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonca G&#252;ler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36853-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fornecker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-126779" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356797v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titin Agustin Nengsih" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2018-0059" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37273-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576295v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9651-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kwemou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Untrau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-05-719070" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bastien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu660" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiamak Bahram" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt705" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203756v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey A Kemper" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211130110" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576322v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kuntzmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gren&#232;che" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Krieger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erhardt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2013.07.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCDFNVLD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beau-Faller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Bayed" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzie-Jacques Namer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gren&#232;che" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2010.10.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP0N1H2R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muzet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2010.09.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TFN9ZBP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590514v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zimmer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Robin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018977" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493572v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/516" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552303v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489251v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356578v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.09.027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GSDZS06-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410679v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rolland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.03.049" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5P1G9X5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.09.029" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331233v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fussler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kobes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grosman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-5-0571" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00794.2007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338186v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.09.028" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Savary" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20305" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3LK965JN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184244v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.07.017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pleynet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166970v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654375v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352041v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555901v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Madad" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Valero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352056v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352047v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352061v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04457757v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vuillemin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577217v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577327v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Malblanc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abidon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577311v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577215v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577245v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577348v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577192v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eug&#232;ne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577183v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577565v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577524v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahs" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577202v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577594v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577589v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577599v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577716v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572688v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Agniel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claeys" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delyon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325038v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577701v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577656v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577408v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337123v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577359v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577366v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pythoud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577639v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577733v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577818v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325069v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577739v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577747v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577816v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577801v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116842v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avent Grange" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marrel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577768v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577809v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577858v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577438v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Fornecker" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577847v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577848v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577839v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577831v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408177v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Kwemou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.13034" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577844v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577827v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577911v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Musayeva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900531v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Disle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Protin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonthier-Besacier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577916v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577885v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577882v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577896v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227585v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810133.2810137" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578006v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577942v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578009v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577940v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577934v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577932v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578010v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577941v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577449v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578016v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147755v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578031v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578022v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578028v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578017v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515164v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527639v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494857v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542296v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaub Marie-Pierre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439913v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287691v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287625v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287785v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287748v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287634v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Souaifi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bidon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751834v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287609v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160187v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160171v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193173v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177005v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163221v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821348v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166194v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166176v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160208v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162587v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160194v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ourliac" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulanger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160264v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05555692v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Nespoulous" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05555638v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555639v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555719v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05555766v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576343v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derquenne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufrenot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Jawadi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807319448-statistiques-pour-l-economie-et-la-gestion" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03352368v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2330/statistique-et-causalite.html" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576342v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fredon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576341v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576345v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Ferrigno" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576327v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576337v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Rabba Idi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576330v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02473555v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Droesbeke" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2247/model-choice-and-model-aggregation.html" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576333v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576328v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576326v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576346v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576324v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634681v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637132v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel P&#233;rinel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634683v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520902v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400494v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340406v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340402v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442944v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1967-4_7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576323v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kenett" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283528v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40643-5_18" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577272v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577275v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099301v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217356v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01937183v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232636v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246026" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232610v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246024" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00188330v3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007STR13123" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>