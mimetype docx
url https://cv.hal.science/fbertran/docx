--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -1,19471 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...19420 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Bertrand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en statistique, apprentissage et intelligence artificielle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fbertran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0837-8281</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">128458585</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">229050970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=MDzfBbwAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000364567578</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/ABA-2622-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning et logements collectifs : quand l’algorithme rencontre la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (679), pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the IL-6/KL-6 ratio distinguish different phenotypes in COVID-19 Acute Respiratory Distress Syndrome? An observational study stemmed from prospectively derived clinical, biological, and computed tomographic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Partouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Nga Chamaraux-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.e0321533. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0321533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Network structure learning algorithm for highly missing and non imputable data: Application to breast cancer radiotherapy data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 147, pp.102743. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2023.102743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Body Shapes Anomaly Detection and Classification Using Persistent Homology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve de Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.161. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a16030161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MHC class I MICA gene is a histocompatibility antigen in kidney transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Verniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiggie Untrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (5), pp.989-998. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-022-01725-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How visual attention span and phonological skills contribute to N170 print tuning: An EEG study in French dyslexic students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cheviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon-Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 234, pp.105176. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2022.105176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for multiple imputation-induced variability for differential analysis in mass spectrometry-based label-free quantitative proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Carapito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (8), pp.e1010420. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting and Cross-Validating Cox Models to Censored Big Data With Missing Values Using Extensions of Partial Least Squares Regression Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fdata.2021.684794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Developments in Sparse PLS Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magnanensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fams.2021.693126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">selectBoost : a general algorithm to enhance the performance of variable selection methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (5), pp.659-668. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal multiomic modeling reveals a B-cell receptor proliferative program in chronic lymphocytic leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Schleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Matthieu Fornecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicodème Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.1463-1474. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41375-021-01221-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining label‐free and label‐based accurate quantifications with SWATH‐MS: Comparison with SRM and PRM for the evaluation of bovine muscle type effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), pp.2000214. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.202000214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility at amino acid position 98 of MICB reduces the incidence of graft-versus host disease in conjunction with the CMV status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Spinnhirny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-0886-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02545513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre mathématicien·e·s – industriels : les mathématiques au coeur du dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caldini Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Wahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matapli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Core Proliferative Program Induced By B-Cell Receptor Stimulation in Chronic Lymphocytic Leukemia Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fornecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicodème Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 134, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2019-126779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCR-associated factors driving chronic lymphocytic leukemia cells proliferation ex vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Ilias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouria Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonca Güler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36853-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the number of components in PLS regression on incomplete data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sagmb-2018-0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics dataset to decipher the complexity of drug resistance in diffuse large B-cell lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Matthieu Fornecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicodème Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37273-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new universal resample-stable bootstrap-based stopping criterion for PLS component construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magnanensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.757-774. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-016-9651-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching for the non-conventional MHC-I MICA gene significantly reduces the incidence of acute and chronic GVHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kwemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Untrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2016-05-719070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviance residuals-based sparse PLS and sparse kernel PLS regression for censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (3), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade: a R package to study, predict and simulate the diffusion of a signal through a temporal gene network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiamak Bahram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.571-3. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-engineering the genetic circuitry of a cancer cell with predicted intervention in chronic lymphocytic leukemia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey A Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (2), pp.459-64. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1211130110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late harvest as factor affecting esca and botryosphaeria dieback prevalence of vineards in the Alsace region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kuntzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (4), pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of continuous positive airway pressure treatment on short-term memory performance over 24 h of sustained wakefulness in patients with obstructive sleep apnea–hypopnea syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Erhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (10), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sleep.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régression Bêta PLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Beau-Faller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim El Bayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzie-Jacques Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 154 (3), pp.143--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term memory performances during sustained wakefulness in patients with obstructive sleep apnea-hypopnea syndrome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Grenèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Erhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of continuous positive airway pressure treatment on the subsequent EEG spectral power and sleepiness over sustained wakefulness in patients with obstructive sleep apnea-hypopnea syndrome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Grenèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Erhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 122 (5), pp.958-65. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinph.2010.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural adjustment in response to increased predation risk: a study in three duck species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (4), pp.e18977. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0018977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly Invariant Designs, Rotatable Designs and Polynomial Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 516, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/conm/516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Partial Triadic Analysis for Depicting the Temporal Evolution of Spatial Structures: Assessing Phytoplankton Structure and Succession in a Water Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), p. 23-43, http://www.bentley.edu/csbigs/documents/bertrand2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de variantes de régressions logistiques PLS et de régression PLS sur variables qualitatives : application aux données d'allélotypage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 151 (2), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-invariance faible et isovariance en planification expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 347 (1-2), p. 93-98. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2008.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phytoplankton structure and spatio-temporal dynamics in a freshwater ecosystem using a powerful multiway statistical analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (13), pp.3155-68. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2009.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de construction de type polynomial II - Quelques résultats d'existence de plans sphériques isovariants exacts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 346 (23-24), pp.1289-1293. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2008.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A characterization of grapevine trunk diseases in France from data generated by the National Grapevine Wood Diseases Survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (5), pp.571-9. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-98-5-0571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic food shortage and seasonal modulations of daily torpor and locomotor activity in the grey mouse lemur (Microcebus murinus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Aujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 294, pp.R1958-R1967. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00794.2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de construction de type polynomial I – Caractérisations polynomiales des propriétés usuelles d'un plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 346 (21-22), pp.1181-1186. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2008.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude statistique des données collectées par l'Observatoire National des Maladies du Bois de la Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 149 (4), p. 73-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social play in crested and japanese macaques: testing the covariation hypothesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (4), pp.399-407. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dev.20305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements d'Edgeworth de deux estimateurs d'une proportion de mesures ––– Edgeworth expansions for two point estimators of the proportion of measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 345 (7), pp.399-404. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2007.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignes, maladies du bois, des facteurs clefs. Premiers résultats de l'analyse statistique des données de l'Observatoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pleynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 604, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Factor Analyses to explore data generated by the National Grapevine Wood Diseases Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (2), pp. 183-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne, maladies du bois, des facteurs-clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pleynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 604, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis in Several Random Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Joint Statistical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Statistical Association, Aug 2024, Portland (OR), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobol4RV: Global Sensitivity Analysis in Several Random Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BioConductor, Jul 2024, Grand Rapids, MI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improvement for Variable Selection in GAMLSS Models and Quantile Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Statistical Meetings 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Statistical Association, Aug 2024, Portland (OR), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of sensitivity analysis to uncertainties in distribution parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference on Intelligent Systems for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Computational Biology, Jul 2024, Montreal (QC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP approach to ground employee performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Madad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Connected Innovation and Technology X.O (ICCITX.O) &amp; The Smart Healthcare International Conference (SHeIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Danang, Vietnam, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS models and their extensions for big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Statistical Meetings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Statistical Association, Aug 2023, Toronto (ON), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SelectBoost4Beta : Improving variable selection in beta regression models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioC2023 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioconductor, Aug 2023, Boston (Ma), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Variable Selection in Beta Regression Models using Correlated Resampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Statistical Meetings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Statistical Association, Aug 2023, Toronto (ON), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bigPLS : Fitting and Cross-validating PLS based Cox models to censored big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioC2023 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioconductor, Aug 2023, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify malfunctions and their possible causes using rules, application to process mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Conference on Data Mining Workshops (ICDMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Orlando, United States. pp.105-112, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDMW58026.2022.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la science des données pour analyser des bases de données d’un observatoire du vignoble français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Abidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur la Science des Données (CIFSD) 9e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France. p161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Algorithm for Reverse-Engineering Patterned Heterogenous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 SIAM Annual Meeting (AN21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using monotone spline smoothing to combine label-free and label-based accurate quantifications with DIA-MS: application to bovine muscle samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Chimiométrie 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Select Boost Algorithm Improves Variable Selection in Linear Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 SIAM Annual Meeting (AN21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Least Squares Regression for Beta Regression Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">useR! 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Zurich (virtuel), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Reverse Engineering with Approximate Bayesian Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">useR! 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Zurich (virtuel), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de régression par spline monotone pour données de protéomique quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Statistique 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Networks for Acute Toxicity Modeling in the Case of Radiotherapy Treatment of Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHeIC 2021 Smart Healthcare International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Process Mining for the Improvement of Patient’s Journeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHeIC 2021 Smart Healthcare International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Variable Selection in Linear Models Using the Select Boost Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Statistical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Statistical Association, Aug 2021, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Missing Data on Determining the Number of Components for a PLS Regression on MCAR and MAR mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science Summer School DS3 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de la consommation d’électricité à l’échelle individuelle dans les secteurs résidentiel et tertiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur la Science des Données (CIFSD) 9e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France. p187-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Algorithm to Decipher Patterned Heterogenous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Statistical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Statistical Association, Aug 2021, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">networkABC : Network Reverse Engineering with Approximate Bayesian Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User! 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Saint Louis (cancelled), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Biological Networks with Patterned Heterogeneous (multiOmics) Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User! 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Saint Louis (cancelled), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectboost: Enhance the Performance of Variable Selection in Correlated Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User! 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Saint Louis (cancelled), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with imputation-caused variance using moderated t-test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User! 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Saint Louis (cancelled), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data and variational auto-encoders: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science Summer School 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de recommandation : algorithmes et application à la plateforme KeeSeeK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 51es Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de la consommation d'électricité à l'échelle des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caldini Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées de Statistique de la SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Center of Modeling and Simulation of Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caldini Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Belhachmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPS DataFlow : Analyse de données pour des capteurs fluidiques à haute précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Biennale Française des Mathématiques Appliquées et Industrielles, SMAI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Guidel Plages, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imputation multiple et prise en compte de l'incertitude pour les données de protéomique quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Carapito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imputation multiple et prise en compte de l’incertitude pour les données de protéomique quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Carapito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Stats et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with imputation caused variance in quantitative proteomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pythoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrométrie de Masse et Analyse Protéomique (SMAP) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Missing Data on Determining the Number of Components for a PLS Regression on MCAR and MAR mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th Annual Conference of the European Network for Business and Industrial Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Performance of Different Algorithms to Determine the Number of Components for a PLS Regression on MCAR and MAR mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing the Number of Components for PLSGR Models : Influence of Missing Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM AN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction à court terme de la consommation d’énergie d’un ménage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Determining the Number of Components of a PLS Regression for MAR Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Conference of the European Network for Business and Industrial Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the number of components of a PLS regression on incomplete data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustifying Partial Least Square Generalized Linear Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM AN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust algorithms for partial least squares generalized linear regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Statistical Meetings 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of the thermal-hydraulic behavior for a sodium fast reactor with a gas power conversion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avent Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Droin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNTHS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Determining the Number of Components of a PLS Regression with MCAR mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Assises France-Indonesia (The Joint Working Group (JWG) for Cooperation in Higher Education, Research and Innovation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number of components for Partial Least Squares generalized linear models with missing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Statistical Meetings 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Missing Data on the Estimation of the Number of Components of a PLS Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Applied Stochastic Models and Data Analysis International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une approche multi-omique pour la recherche de biomarqueurs associés à la réponse au traitement dans les lymphomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Fornecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicodème Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping and Cross-Validating Generalized PLS regressions using GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM AN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-based Approximate Bayesian Computation algorithms for network reverse-engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM AN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping and Cross-Validating Generalized PLS regressions using GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioC 2017: Where Software and Biology Connect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-based Approximate Bayesian Computation algorithms for network reverse-engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Statistical Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Baltimore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching for the Non-Conventional Mhc-I Mica Gene Significantly Reduces the Incidence of Acute and Chronic Gvhd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Kwemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiggie Untrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Immunogenetics and Histocompatibility Conference (EFI) 25th Annual Meeting of the German Society for Immunogenetics (DGI) 30 mai - 2 juin 2017, Mannheim / Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mannheim, Germany. pp.350-351, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tan.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-based Approximate Bayesian Computation algorithms for network reverse-engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioC 2017: Where Software and Biology Connect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping and Cross-Validating Generalized PLS regressions using GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Statistical Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in Approximate Bayesian Computation algorithms for network reverse-engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Musayeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22rd International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divulgation volontaire sur le Business model : le cas des entreprises du CAC40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Disle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Protin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gonthier-Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Périer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Missing Data on the Estimation of the Number of Components of a PLS Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22rd International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments of sparse PLS regressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magnanensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross validating extensions of kernel, sparse or regular partial least squares regression models to censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviance residuals based sparse PLS and sparse kernel PLS regression for censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th World Statistics Congress, ISI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Semantic Web Technologies for Improving the Visibility of Tourism Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIR: Exploiting Semantic Annotations in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIKM '15 the 24th ACM International on Conference on Information and Knowledge Management, Oct 2015, Melbourne, Austria. pp.5-10, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2810133.2810137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviance residuals based sparse PLS and sparse kernel PLS regression for censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting annuel de la Société de statistique du Canada 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plsRglm, PLS generalized linear models for R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User!2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bootstrap based stopping criterion in PLS components construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magnanensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Partial Least Squares and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade: a R-package to study, predict and simulate the diffusion of a signal through a temporal gene network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User!2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-validated partial least squares models and their extensions with censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap technique and number of PLS or PLSGLR components selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magnanensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviance residuals based sparse PLS and sparse kernel PLS regression for censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Partial Least Squares and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plsRcox, Cox-Models in a high dimensional setting in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User!2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade : un package R pour étudier la dispersion d’un signal dans un réseau de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicted intervention in a cancer genetic program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence conjointe de réseaux de gènes dans de multiples états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la statistique 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS Beta Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Beau-Faller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGROSTAT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural practices affecting esca and Botryosphaeria dieback prevalence of vineyards in the Alsace region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kuntzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Workshop on Grapevine Trunk Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel PLS Beta Regressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth International Conference on Chemometrics in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel PLS GLM Regressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENBIS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ljublana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plsRglm, modèles linéaires généralisés PLS sous R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGROSTAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Benevento, Italy. p. 33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plsRglm, PLS generalized linear models for the R language.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAC - 2010. Twelfth International Conference on Chemometrics in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Anvers, Belgium. pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlsRglm : Régression PLS et modèles linéaires généralisés sous R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plsRcox : modèles de Cox en présence d'un grand nombre de variables explicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaub Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. p. 67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plsRglm, modèles linéaires généralisés PLS sous R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France. pp 52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multitable techniques for assessing Phytoplankton Structure and Succession in the Reservoir Marne (Seine Catchment Area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First joint meeting of the Société Francophone de Classification and the Classification And Data Analysis Groupe of SIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Factor Analyses to explore data generated by the National Grapevine Wood Diseases Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grosman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the Statistical Society of Canada and the Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powerful statistical tools to analyse phytoplankton dynamics in the Marne reservor (Seine catchment area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 American Society of Limnology and Oceanography Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, St-John's, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision rules based on the estimate of a proportion of measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Chemometrics in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montpellier, France. pp.245 - 249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance Method to Predict Sales of Fast-moving Sales Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Souaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bidon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the Statistical Society of Canada and the Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multitable techniques for assessing phytoplankton structure and succession in the reservoir Marne (Seine Catchment Area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC-CLADAG First joint meeting of the Société Francophone de Classification and the Classification And Data Analysis Groupe of SIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly invariant designs and polynomial designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the Statistical Society of Canada and the Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'Edgeworth de deux estimateurs d'une proportion de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Journées de statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Angers, France. pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et analyse de plans d'expérience sphériques isovariants à l'aide d'outils combinatoires et algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Journées de statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Angers, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervalles de confiance bilatéraux et unilatéraux d'une proportion de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lyon, France. pp.82-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de méthodes de classification sur des vitesses métrologiques de dégradation de compteurs d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontre de la Société francophone de classification -- SFC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton Structure and Succession in the Reservoir Marne (Seine Catchment Area, France): A Multitable Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A powerfull multitable approach for assessing phytoplankton structure and dynamics in the reservoir Marne (Seine catchment area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congress of the International Association of Theoretical and Applied Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montréal, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A characterization of grapevine trunk diseases in France from data generated by the National Grapevine Wood Diseases Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS/SON Joint Meeting 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A powerful multitable approach for assessing phytoplankton structure and dynamics in the reservoir Marne (Seine catchment area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Congress of the International Association of Theoretical and Applied Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses Factorielles et Régressions Logistiques réalisées à partir de données récoltées dans le cadre de l'Observatoire National des Maladies du Bois de la Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Journées de statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique (SFdS). FRA., Jun 2007, Angers, France. pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'Edgeworth de deux estimateurs d'une proportion de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de Mathématiques Appliquées et Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Praz sur Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche numérique de plans D-optimaux pour des problèmes de pharmacocinétique et pharmacodynamique : une étude de cas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ourliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Journées de statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Angers, France. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche numérique de plans D-optimaux pour des problèmes de pharmacocinétique et pharmacodynamique : une étude de cas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ourliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumeau numérique de processus métier : approche probabiliste augmentée par GNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième édition du Symposium MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-aware digital twin of business processes via Bayesian calibration and posterior-predictive simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Seattle (WA), United States. , 2026, PhD Colloquium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555638v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distance Pruning for process suffix comparison in Prescriptive Process Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Madad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Seattle (USA), Washington, United States. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA pour la recommandation d’actions dans les processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Madad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième édition du Symposium MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business process quantum digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Connected Innovation and Technology (ICCITX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Da Nang, Vietnam. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques pour l’économie et la gestion : théorie et applications en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Derquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dufrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredj Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Borsenberger. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 656 p., 2021, 978-2-8073-1944-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique et causalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-7108-1193-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASS Biostatistiques, Mathématiques et Probabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediscience, 224 p., 2021, 9782100828999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique par la pratique avec R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 300 p., 2019, 9782100793525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques pour les sciences de l’ingénieur - Tout le cours en fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bertrand; M. Maumy-Bertrand. Dunod, 576 p., 2019, 9782100791033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la statistique avec R : Cours, exemples, exercices et problèmes corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 456 p. 3ème édition, 2018, Sciences Sup, 9782100782826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques Licence 2 - Exercices et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Rabba Idi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2018, 9782100576678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toute l'UE4 en fiches 1re année Santé. Evaluation des méthodes d'analyse appliquées aux sciences de la vie et de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediscience, 224 p. 3ème édition, 2018, 9782100777983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Choice and Model Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782710811770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques Licence 1 - Exercices et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toute l'UE4 en fiches 1re année Santé. Evaluation des méthodes d'analyse appliquées aux sciences de la vie et de la santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediscience, 218 p. 2ème édition, 2015, 9782100727292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la statistique avec R : Cours, exemples, exercices et problèmes corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 416 p. 2ème édition, 2014, Sciences Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques pour les sciences de l’ingénieur - Tout le cours en fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bertrand; M. Maumy-Bertrand. Dunod, 576 p., 2013, 9782100570614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques : Concours des catégories A et B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2012, 9782100576678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxi fiches de Statistique pour les scientifiques en 80 fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.232, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Econométrie, Statistiques et Probabilités : Concours des catégories A et B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Périnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 272 p., 2011, Je prépare</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toute l'UE4 en fiches 1re année Santé. Evaluation des méthodes d'analyse appliquées aux sciences de la vie et de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediscience, 192 p. 1ère édition, 2011, 9782100566846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la statistique avec R : Cours, exemples, exercices et problèmes corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 396 p. 1ère édition, 2010, Sciences Sup, 9782100538218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques L1/L2 : Statistique et Probabilités en 30 fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 160 p., 2009, Express Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques L1-L2 : Algèbre/Géométrie en 30 fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 160 p., 2009, Express Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques L1-L2 : Analyse en 30 fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 160 p., 2009, Express Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a more accurate differential analysis of multiple imputed proteomics data with mi4limma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of Proteomic Data: Methods and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1967-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux bayésiens en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kenett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bertrand; G. Saporta; C. Thomas-Agnan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Causalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bootstrap-Based Stopping Criterion in PLS Components Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magnanensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS 2014: The Multiple Facets of Partial Least Squares and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-250, 2016, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40643-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Least Squares Regression for Beta Regression Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Technical note 138. User!2021 proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Reverse Engineering with Approximate Bayesian Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Technical note 164. User!2021 proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de recommandation : algorithmes et application à la plateforme KeeSeeK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg, IRMA UMR 7501. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La submersion marine et ses impacts environnementaux et sociaux dans le Bassin d'Arcachon : est-il possible, acceptable et avantageux de gérer ce risque par la dépoldérisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BARCASUB. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la modélisation statistique et à ses applications en biologie et dans le monde industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Statistiques [math.ST]. Université de Strasbourg, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01937183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence interval determination using discrete event simulations for real estate sales case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Mathematics in Engineering and Economics (AMEE’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sozopol, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3182 (1), AIP, pp.100008, 2025, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0246026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of stochastic simulator in the case of sales date prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Conference "Applications of Mathematics in Engineering and Economics (AMEE’23)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sozopol, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3182 (1), AIP, pp.100001, 2025, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0246024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans sphériques de force t et applications en statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Louis Pasteur - Strasbourg I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007STR13123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00188330v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId379"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -19526,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2B3475C"/>
+    <w:nsid w:val="EF2766EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19757,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fbertran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0837-8281" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128458585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/229050970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000364567578" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABA-2622-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05234846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Logosha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Partouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Nga Chamaraux-Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schneider" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321533" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guihard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clavier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102743" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve de Rose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16030161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Carapito" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Verniquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiggie Untrau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pichot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01725-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheviet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnefond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon-Camus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2022.105176" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010420" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2021.684794" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Aouadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jung" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa855" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Magnanensi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2021.693126" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schleiss" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Matthieu Fornecker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Muller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicod&#232;me Paul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01221-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Husson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202000214" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Carapito" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Pichot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Spinnhirny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Morlon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0886-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini Queiros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Wahl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schleiss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ilias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouria Tahar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonca G&#252;ler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36853-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fornecker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-126779" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356797v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titin Agustin Nengsih" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2018-0059" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37273-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576295v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9651-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kwemou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Untrau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-05-719070" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bastien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu660" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiamak Bahram" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt705" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203756v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey A Kemper" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211130110" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576322v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kuntzmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gren&#232;che" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Krieger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erhardt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2013.07.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCDFNVLD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576308v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beau-Faller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Bayed" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzie-Jacques Namer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gren&#232;che" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2010.10.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP0N1H2R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muzet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2010.09.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TFN9ZBP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590514v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zimmer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Robin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018977" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493572v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/516" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552303v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489251v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356578v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.09.027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GSDZS06-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410679v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rolland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.03.049" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5P1G9X5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.09.029" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331233v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fussler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kobes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grosman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-5-0571" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00794.2007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338186v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.09.028" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Savary" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20305" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3LK965JN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184244v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.07.017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pleynet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166970v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654375v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352041v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555901v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Madad" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Valero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352056v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352047v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352061v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04457757v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vuillemin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577217v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577327v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Malblanc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abidon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577311v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577215v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577245v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577348v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577192v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eug&#232;ne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577183v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577565v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577524v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahs" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577202v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577594v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577589v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577599v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577716v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572688v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Agniel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claeys" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delyon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325038v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577701v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577656v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577408v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337123v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577359v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577366v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pythoud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577639v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577733v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577818v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325069v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577739v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577747v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577816v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577801v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116842v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avent Grange" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marrel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577768v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577809v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577858v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577438v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Fornecker" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577847v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577848v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577839v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577831v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408177v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Kwemou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.13034" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577844v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577827v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577911v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Musayeva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900531v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Disle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Protin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonthier-Besacier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577916v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577885v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577882v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577896v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227585v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810133.2810137" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578006v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577942v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578009v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577940v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577934v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577932v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578010v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577941v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577449v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578016v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147755v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578031v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578022v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578028v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578017v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515164v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527639v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494857v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542296v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaub Marie-Pierre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439913v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287691v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287625v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287785v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287748v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287634v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Souaifi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bidon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751834v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287609v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160187v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160171v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193173v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177005v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163221v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821348v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166194v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166176v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160208v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162587v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160194v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ourliac" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulanger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160264v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05555692v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Nespoulous" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05555638v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555639v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555719v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05555766v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576343v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derquenne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufrenot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Jawadi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807319448-statistiques-pour-l-economie-et-la-gestion" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03352368v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2330/statistique-et-causalite.html" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576342v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fredon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576341v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576345v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Ferrigno" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576327v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576337v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Rabba Idi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576330v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02473555v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Droesbeke" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2247/model-choice-and-model-aggregation.html" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576333v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576328v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576326v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576346v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576324v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634681v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637132v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel P&#233;rinel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634683v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520902v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400494v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340406v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340402v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442944v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1967-4_7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576323v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kenett" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283528v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40643-5_18" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577272v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577275v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099301v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217356v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01937183v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232636v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246026" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232610v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246024" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00188330v3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007STR13123" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fbertran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0837-8281" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128458585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/229050970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=MDzfBbwAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000364567578" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABA-2622-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05234846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Logosha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Partouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Nga Chamaraux-Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schneider" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321533" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guihard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clavier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102743" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429748v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve de Rose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16030161" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762019v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Carapito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Verniquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiggie Untrau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pichot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01725-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheviet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnefond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon-Camus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2022.105176" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010420" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576291v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2021.684794" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Magnanensi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2021.693126" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206128v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Aouadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jung" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa855" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schleiss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Matthieu Fornecker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicod&#232;me Paul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01221-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Husson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202000214" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Carapito" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Pichot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Spinnhirny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Morlon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0886-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini Queiros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Wahl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408179v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schleiss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fornecker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-126779" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290791v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ilias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouria Tahar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonca G&#252;ler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miguet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36853-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titin Agustin Nengsih" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2018-0059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37273-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576295v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9651-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kwemou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Untrau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-05-719070" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bastien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu660" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiamak Bahram" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt705" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203756v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey A Kemper" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211130110" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kuntzmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gren&#232;che" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Krieger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erhardt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2013.07.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCDFNVLD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beau-Faller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Bayed" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzie-Jacques Namer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634709v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gren&#232;che" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2010.10.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP0N1H2R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637133v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muzet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2010.09.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TFN9ZBP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590514v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zimmer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Robin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018977" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/516" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489251v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356578v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.09.027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GSDZS06-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rolland" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.03.049" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5P1G9X5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.09.029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331233v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fussler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kobes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grosman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-5-0571" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276443v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giroud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00794.2007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338186v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.09.028" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356580v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Savary" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277319v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20305" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3LK965JN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184244v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.07.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160262v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pleynet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166970v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654375v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371798v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371803v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352041v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371795v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555901v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Madad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Valero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352069v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352056v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352047v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352061v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04457757v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vuillemin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00023" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Malblanc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abidon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577327v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577215v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577245v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577348v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577192v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eug&#232;ne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577183v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577205v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577565v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577524v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahs" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577202v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577594v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577589v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577599v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577610v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577716v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572688v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Agniel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claeys" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delyon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325038v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577701v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577656v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577408v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337123v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577366v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pythoud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577639v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577733v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577818v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325069v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577739v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577747v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577816v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577801v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116842v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avent Grange" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marrel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577768v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577809v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577858v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577438v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Fornecker" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577847v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577848v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577839v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577831v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408177v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Kwemou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.13034" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577844v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577827v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577911v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Musayeva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900531v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Disle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Protin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonthier-Besacier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577916v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577882v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577885v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577896v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227585v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810133.2810137" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578006v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577942v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578009v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577940v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577934v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577932v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578010v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577941v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577449v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578016v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147755v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578031v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578022v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578028v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578017v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515164v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527639v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494857v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542296v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaub Marie-Pierre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439913v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287691v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287625v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287785v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287748v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287634v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Souaifi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bidon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751834v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287609v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160187v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160171v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193173v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177005v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163221v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821348v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166194v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166176v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160208v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162587v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160194v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ourliac" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulanger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160264v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05555692v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Nespoulous" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05555638v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555639v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555719v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05555766v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576343v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derquenne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufrenot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Jawadi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807319448-statistiques-pour-l-economie-et-la-gestion" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03352368v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2330/statistique-et-causalite.html" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576342v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fredon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576341v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576345v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Ferrigno" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576327v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576337v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Rabba Idi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576330v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02473555v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Droesbeke" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2247/model-choice-and-model-aggregation.html" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576333v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576328v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576326v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576346v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576324v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634681v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637132v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel P&#233;rinel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634683v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520902v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400494v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340406v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340402v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442944v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1967-4_7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576323v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kenett" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283528v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40643-5_18" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577272v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577275v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099301v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217356v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01937183v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232636v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246026" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232610v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246024" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00188330v3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007STR13123" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>