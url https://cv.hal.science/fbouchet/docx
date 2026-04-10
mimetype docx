--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -220,451 +220,451 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can Self-Evaluation and Self-Efficacy Skills of Young Learners be Scaffolded in a Web Application?</w:t>
+                <w:t xml:space="preserve">Intersectionalinity : deepen algorithmic fairness evaluation. The case study of academic performance prediction using data from online courses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sergent</w:t>
+                <w:t xml:space="preserve">Mélina Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Daniel</w:t>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Carron</w:t>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Numéro spécial EIAH 2023, 31 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516608v1</w:t>
+                <w:t xml:space="preserve">hal-05008644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersectionalinity : deepen algorithmic fairness evaluation. The case study of academic performance prediction using data from online courses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Comprehensive Study on Evaluating and Mitigating Algorithmic Unfairness with the MADD Metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.365-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12180668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008644v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Study on Evaluating and Mitigating Algorithmic Unfairness with the MADD Metric</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélina Verger</w:t>
+                <w:t xml:space="preserve">How Can Self-Evaluation and Self-Efficacy Skills of Young Learners be Scaffolded in a Web Application?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunyang Fan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.365-409. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.1184-1197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12180668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TLT.2024.3360121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633868v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de déficits d'autoévaluation et d'auto-efficacité et remédiation dans un EIAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Daniel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (2), pp.155-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -715,51 +715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do online learning intentions lead to learning outcomes? The mediating effect of the autotelic dimension of flow in a MOOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -819,51 +819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons Learned and Future Directions of MetaTutor: Leveraging Multichannel Data to Scaffold Self-Regulated Learning With an Intelligent Tutoring System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1087,64 +1087,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre performance, assiduité et questions posées et votées en ligne dans le cadre d’une classe inversée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1191,64 +1191,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Student Questions to Student Profiles in a Blended Learning Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Learning Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (1), pp.54-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1321,51 +1321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Taub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (1), pp.54-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1393,321 +1393,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Regulated Learning Processes Vary as a Function of Epistemic Beliefs and Contexts: Mixed Method Evidence from Eye Tracking and Concurrent and Retrospective Reports</w:t>
+                <w:t xml:space="preserve">Examining the predictive relationship between personality and emotion traits and students' agent-directed emotions: towards emotionally-adaptive agent-based learning environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Trevors</w:t>
+                <w:t xml:space="preserve">Jason M. Harley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Feyzi-Behnagh</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cassia K. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Papaioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald S. Landis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Instruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2015.11.003⟩</w:t>
+              <w:t xml:space="preserve">User Modeling and User-Adapted Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.177-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11257-016-9169-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340592v1</w:t>
+                <w:t xml:space="preserve">hal-01340595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the predictive relationship between personality and emotion traits and students' agent-directed emotions: towards emotionally-adaptive agent-based learning environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Regulated Learning Processes Vary as a Function of Epistemic Beliefs and Contexts: Mixed Method Evidence from Eye Tracking and Concurrent and Retrospective Reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niki Papaioannou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gregory Trevors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Feyzi-Behnagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">User Modeling and User-Adapted Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (2), pp.177-219. </w:t>
+              <w:t xml:space="preserve">Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, pp.31-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11257-016-9169-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2015.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340595v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Componential Analysis of Emotions during Complex Learning with an Intelligent Multi-agent System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason M. Harley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sazzad Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1806,51 +1806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Taub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Khosravifar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1897,51 +1897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering and Profiling Students According to their Interactions with an Intelligent Tutoring System Fostering Self-Regulated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason M Harley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2005,51 +2005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agents Conversationnels Psychologiques : Modélisation des réactions rationnelles et comportementales des agents assistants conversationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2134,273 +2134,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automated Characterization of Revision Events in Student Writing</w:t>
+                <w:t xml:space="preserve">Characterizing revision events in students' writing processes using LLMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Nebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Couraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Technology Enhanced Learning, EC-TEL 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Durham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop - Writing And Literacy Instruction for Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palerma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168081v1</w:t>
+                <w:t xml:space="preserve">hal-05186500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing revision events in students' writing processes using LLMs</w:t>
+                <w:t xml:space="preserve">Towards Automated Characterization of Revision Events in Student Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Nebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop - Writing And Literacy Instruction for Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Palerma, Italy</w:t>
+              <w:t xml:space="preserve">20th European Conference on Technology Enhanced Learning, EC-TEL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186500v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Set Size Analysis for Detecting the Urgency of Discussion Forum Posts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdemar Švábenský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Tarrazona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2464,90 +2464,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairness of MOOC Completion Predictions Across Demographics and Contextual Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Intelligence in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Recife, Brazil. pp.379-393, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2575,775 +2575,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fair Post-Processing Method based on the MADD Metric for Predictive Student Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Is Your Model &amp;quot;MADD&amp;quot;? A Novel Metric to Evaluate Algorithmic Fairness for Predictive Student Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Tutorial and Workshop on Responsible Knowledge Discovery in Education (RKDE 2023) at ECML PKDD 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Educational Data Mining (EDM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bengaluru, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8115786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345451v1</w:t>
+                <w:t xml:space="preserve">hal-04164059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et mesure des discriminations algorithmiques dans la prédiction de la réussite à des cours en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bouchet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Your Model &amp;quot;MADD&amp;quot;? A Novel Metric to Evaluate Algorithmic Fairness for Predictive Student Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Usages dans le temps d'un tableau de bord d'apprentissage dans un jeu sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Educational Data Mining (EDM 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.256-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.8115786⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04164059v1</w:t>
+                <w:t xml:space="preserve">hal-04266071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages dans le temps d'un tableau de bord d'apprentissage dans un jeu sérieux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
+                <w:t xml:space="preserve">A Fair Post-Processing Method based on the MADD Metric for Predictive Student Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Carron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Pinçon</w:t>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.256-261</w:t>
+              <w:t xml:space="preserve">1st International Tutorial and Workshop on Responsible Knowledge Discovery in Education (RKDE 2023) at ECML PKDD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266071v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Learning Analytics Dashboards by and for University Students</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How does the Use of Open Digital Spaces Impact Students Success and Dropout in a Virtual University?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Merlin Mbatchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International Conference on Cognition and Exploratory Learning in the Digital Age - CELDA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. pp.251-258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918008v1</w:t>
+                <w:t xml:space="preserve">hal-03918150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the Use of Open Digital Spaces Impact Students Success and Dropout in a Virtual University?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting Learning Analytics Dashboards by and for University Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalifa Sylla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Kathy Fronton Casalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Cognition and Exploratory Learning in the Digital Age - CELDA 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.299-309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918150v1</w:t>
+                <w:t xml:space="preserve">hal-03918008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding online collaboration through speech acts associated to Belbin profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCL 2022 - 15th International Conference on Computer-Supported Collaborative Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Hiroshima, Japan. pp.324-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3381,77 +3381,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Analytics Metamodel: Assessing the Benefits of the Publishing Chain's Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Morais Canellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Arribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Computer Supported Education, CSEDU 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual event, France. pp.97-114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3479,840 +3479,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Impact of e-Caducée, a Serious Game in Pharmacy on Students’ Professional Skills over Multiple Years</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Predicting Young Students' Self-Evaluation Deficits Through Their Activity Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEDMS, Jun 2021, Paris, France. pp.667-671</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264308v1</w:t>
+                <w:t xml:space="preserve">hal-03353186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de remédiations proposées par des enseignants ciblant des déficits d'auto-régulation de jeunes élèves dans une application d'apprentissage de la lecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sergent</w:t>
+                <w:t xml:space="preserve">Towards Learning Analytics Metamodels in a Context of Publishing Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Canellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Daniel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Arribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Carron</w:t>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Computer Supported Education, CSEDU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Prague (virtual), Czech Republic. pp.45-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010402900450054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293056v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a Learning Analytics Dashboard Participative Design Approach Be Transposed to an Online-Only Context?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Using Prompts and Remediation to Improve Primary School Students Self-Evaluation and Self-Efficacy in a Literacy Web Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference Cognition and Exploratory Learning in Digital Age</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. pp.221-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353783v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide au suivi de la progression de groupes d’apprenants pour la mise en place d’une pédagogie différenciée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.312-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Prompts and Remediation to Improve Primary School Students Self-Evaluation and Self-Efficacy in a Literacy Web Application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Can a Learning Analytics Dashboard Participative Design Approach Be Transposed to an Online-Only Context?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Technology Enhanced Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference Cognition and Exploratory Learning in Digital Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353767v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Learning Analytics Metamodels in a Context of Publishing Chains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyzing the Impact of e-Caducée, a Serious Game in Pharmacy on Students’ Professional Skills over Multiple Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Computer Supported Education, CSEDU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Prague (virtual), Czech Republic. pp.45-54, </w:t>
+              <w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Prague (virtual), Czech Republic. pp.331-338, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010402900450054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0010453903310338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331204v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Young Students' Self-Evaluation Deficits Through Their Activity Traces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse de remédiations proposées par des enseignants ciblant des déficits d'auto-régulation de jeunes élèves dans une application d'apprentissage de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Daniel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEDMS, Jun 2021, Paris, France. pp.667-671</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.262-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353186v1</w:t>
+                <w:t xml:space="preserve">hal-03293056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales de l’analytique des apprentissages avec le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Morais Canellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.354-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4331,282 +4331,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de déficits d'auto-évaluation et d'auto-efficacité dans un logiciel enseignant la lecture et l'écriture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Addressing Children’s Self-Evaluation and Self-Efficacy Deficits in a Literacy Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 International Conference on Advanced Learning Technologies (ICALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tartu (online), Estonia. pp.141-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT52272.2021.00050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293053v1</w:t>
+                <w:t xml:space="preserve">hal-03353177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Children’s Self-Evaluation and Self-Efficacy Deficits in a Literacy Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Détection de déficits d'auto-évaluation et d'auto-efficacité dans un logiciel enseignant la lecture et l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morgane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Advanced Learning Technologies (ICALT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.250-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT52272.2021.00050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03353177v1</w:t>
+                <w:t xml:space="preserve">hal-03293053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport combiné de deux algorithmes d’IA à l’optimisation des parcours d’apprentissage dans le projet Adaptiv'Math</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4644,90 +4644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter le recueil de traces par la numérisation d’un outil tangible de co-design : application à la conception de tableaux de bord d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.360-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4746,1216 +4746,1203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Teachers' Perceptions of Students' Questions Organization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards Temporality-Sensitive Recurrent Neural Networks through Enriched Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gillois</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning Analytics &amp; Knowledge Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Educational Data Mining (EDM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEDMS, Jul 2020, Ifrane, Morocco. pp.658-661</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422186v1</w:t>
+                <w:t xml:space="preserve">hal-03005331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Temporality-Sensitive Recurrent Neural Networks through Enriched Traces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards a modular and flexible Learning Analytics framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Carron</w:t>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Educational Data Mining (EDM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEDMS, Jul 2020, Ifrane, Morocco. pp.658-661</w:t>
+              <w:t xml:space="preserve">Learning Analytics and Knowledge 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOLAR, Mar 2020, Frankfurt, Germany. pp.178-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005331v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a modular and flexible Learning Analytics framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Teachers' Perceptions of Students' Questions Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Noel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+                <w:t xml:space="preserve">Pierre Gillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning Analytics and Knowledge 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning Analytics &amp; Knowledge Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Frankfurt, Germany. pp.11-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3375462.3375509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005330v1</w:t>
+                <w:t xml:space="preserve">hal-02422186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APACHES: Human-Centered and Project-Based Methods in Higher Education</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Categorizing students' questions using an ensemble hybrid approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Technology Enhanced Learning EC-TEL 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290443v1</w:t>
+                <w:t xml:space="preserve">hal-02157331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socializing on MOOCs: comparing university and self-enrolled students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Self-Regulated Learning: Comparing Online and Classroom Courses in Cognition, Metacognition, Motivation, Emotions, Contexts, and Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Oswaldo Camacho Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European MOOCs Stakeholders Summit (EMOOCs 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2019 Annual meeting of the American Educational Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toronto, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101559v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Identification of Questions in MOOC Forums and Association with Self-Regulated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.564-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Regulated Learning: Comparing Online and Classroom Courses in Cognition, Metacognition, Motivation, Emotions, Contexts, and Behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Socializing on MOOCs: comparing university and self-enrolled students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 Annual meeting of the American Educational Research Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th European MOOCs Stakeholders Summit (EMOOCs 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Naples, Italy. pp.31-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-19875-6_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271051v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorizing students' questions using an ensemble hybrid approach</w:t>
+                <w:t xml:space="preserve">Towards Improving Students’ Forum Posts Categorization in MOOCs and Impact on Performance Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning @ Scale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.47:1-47:4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3330430.3333661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157331v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Improving Students’ Forum Posts Categorization in MOOCs and Impact on Performance Prediction</w:t>
+                <w:t xml:space="preserve">Comparaison de questions posées et votées en ligne dans le cadre d'une classe inversée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning @ Scale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.121-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157333v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de questions posées et votées en ligne dans le cadre d'une classe inversée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">APACHES: Human-Centered and Project-Based Methods in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir B Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th European Conference on Technology Enhanced Learning EC-TEL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.683-687, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157330v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling Students from Their Questions in a Blended Learning Environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaluating Adaptive Pedagogical Agents’ Prompting Strategies Effect on Students’ Emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gillois</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason M Harley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAK '18 - 8th International Conference on Learning Analytics and Knowledge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Sydney, Australia. pp.102-110, </w:t>
+              <w:t xml:space="preserve">14th International Conference on Intelligent Tutoring Systems (ITS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.33-43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3170358.3170389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91464-0_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714182v1</w:t>
+                <w:t xml:space="preserve">hal-02015693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports d’un outil de recommandation de pairs pour lutter contre l’attrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6013,576 +6000,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Adaptive Pedagogical Agents’ Prompting Strategies Effect on Students’ Emotions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyzing the relationships between learning analytics, educational data mining and AI for education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Intelligent Tutoring Systems (ITS 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th international conference on Intelligent Tutoring Systems (ITS):Workshop Learning Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.10-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015693v1</w:t>
+                <w:t xml:space="preserve">hal-02015705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the relationships between learning analytics, educational data mining and AI for education</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Proposing and evaluating a model of co-construction of the learning scenario by the learner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Merlin Mbatchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th international conference on Intelligent Tutoring Systems (ITS):Workshop Learning Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.10-19</w:t>
+              <w:t xml:space="preserve">15th International Conference Cognition and Exploratory Learning in Digital Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Development of the Information Society, Oct 2018, Budapest, Hungary. pp.208-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015705v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposing and evaluating a model of co-construction of the learning scenario by the learner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Multi-scenario modelling of learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Merlin Mbatchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference Cognition and Exploratory Learning in Digital Age</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence sur le Recherche en Informatique et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Sénégalaise des Chercheurs en InformatIque (ASCII), Apr 2018, Ziguinchor, Senegal. pp.199-211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98878-8_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908168v1</w:t>
+                <w:t xml:space="preserve">hal-01798303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scenario modelling of learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyse de l'hybridation entre les communautés LAK, EDM et AIED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Recherche en Informatique et ses Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PFIA 2018 : Journée IA pour l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798303v1</w:t>
+                <w:t xml:space="preserve">hal-02015848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'hybridation entre les communautés LAK, EDM et AIED</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Profiling Students from Their Questions in a Blended Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2018 : Journée IA pour l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LAK '18 - 8th International Conference on Learning Analytics and Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sydney, Australia. pp.102-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3170358.3170389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015848v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a conceptual framework to scaffold self-regulation in a MOOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorgoumack Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6655,77 +6655,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monterrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.29-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6763,77 +6763,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une adaptation des apprentissages générique et multi-aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monterrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORPHEE-RDV 2017 Atelier "Personnalisation et adaptation dans les environnements d'apprentissage : un regard interdisciplinaire sur les perspectives de recherche" -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6871,64 +6871,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying relationships between students' questions type and their behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Educational Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEDMS, Jun 2017, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6953,51 +6953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Peer Recommendation Strategies in a MOOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7070,51 +7070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who wants to chat on a MOOC? Lessons from a peer recommender system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7213,77 +7213,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monterrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (EC-TEL 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia. pp.139-152, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7311,282 +7311,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of an open learner model and immediate feedback on metacognitive calibration in MetaTutor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computer-based Learning Environments in Organizational Training: Impact of Learning Environment and Personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Papaioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald S. Landis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Feyzi-Behnagh</w:t>
+                <w:t xml:space="preserve">Cassia K. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2016 Annual meeting of the American Educational Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">28th Annual Convention of the Association for Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340594v1</w:t>
+                <w:t xml:space="preserve">hal-01376425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Adaptive Pedagogical Agents' Prompting Strategies Improve Students' Learning and Self-Regulation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Increasing MOOC completion rates through social interactions: a recommendation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roger Azevedo</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalina Yacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference Intelligent Tutoring Systems:</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMOOCS 2016 Conference. Fourth European MOOCS Stakeholders Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Graz, Feb 2016, Graz, Austria. pp.471-480</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376429v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a Peer Recommender Foster Students' Engagement in MOOCs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7601,562 +7622,541 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Educational Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Raleigh, United States. pp.418-423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing MOOC completion rates through social interactions: a recommendation system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Can Adaptive Pedagogical Agents' Prompting Strategies Improve Students' Learning and Self-Regulation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kalina Yacef</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason M Harley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMOOCS 2016 Conference. Fourth European MOOCS Stakeholders Summit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference Intelligent Tutoring Systems:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Zagreb, Croatia. pp.368 - 374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39583-8_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277664v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-based Learning Environments in Organizational Training: Impact of Learning Environment and Personality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of an open learner model and immediate feedback on metacognitive calibration in MetaTutor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald S. Landis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cassia K. Carter</w:t>
+                <w:t xml:space="preserve">Reza Feyzi-Behnagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Tian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Convention of the Association for Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chicago, United States</w:t>
+              <w:t xml:space="preserve">The 2016 Annual meeting of the American Educational Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376425v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do MOOC students come back for more? Recurring Students in the GdP MOOC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Does the Frequency of Pedagogical Agent Intervention Relate to Learners' Self-Reported Boredom while using Multi-Agent Intelligent Tutoring Systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Mudrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Taub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European MOOCs Stakeholders Summit 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Mons, Belgium. pp.174--182</w:t>
+              <w:t xml:space="preserve">The 37th Annual Meeting of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Pasadena, CA, United States. pp.1661-1666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340611v1</w:t>
+                <w:t xml:space="preserve">hal-01340605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Frequency of Pedagogical Agent Intervention Relate to Learners' Self-Reported Boredom while using Multi-Agent Intelligent Tutoring Systems?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Do MOOC students come back for more? Recurring Students in the GdP MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 37th Annual Meeting of the Cognitive Science Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Pasadena, CA, United States. pp.1661-1666</w:t>
+              <w:t xml:space="preserve">The European MOOCs Stakeholders Summit 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Mons, Belgium. pp.174--182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340605v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the predictive relationship between personality and emotion traits and learners’ agent-directed emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason M. Harley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia K. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niki Papaioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald S. Landis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th Conference on Artificial Intelligence in Education (AIED 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. pp.145--154, </w:t>
@@ -8188,835 +8188,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework Covering the Influence of FFM/NEO PI-R Traits over the Dialogical Process of Rational Agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Multi-Componential Analysis of Emotions during Complex Learning with an Intelligent Multi-Agent System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason M. Harley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sazzad Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael A. Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Agents and Artificial Intelligence, ICAART 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2014 Annual meeting of the American Educational Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Philadelphia, PA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219845v1</w:t>
+                <w:t xml:space="preserve">hal-01217164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of emotions in educationally relevant tweets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Can Scaffolds from Pedagogical Agents Influence Effective Completion of Sub-Goals during Learning with a Multi-Agent Hypermedia-Learning Environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Taub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Mudrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Clodfelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2014 Annual meeting of the American Educational Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Philadelphia, PA, United States</w:t>
+              <w:t xml:space="preserve">Learning and becoming in practice : The International Conference of the Learning Sciences (ICLS) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Boulder, CO, United States. pp.1052-1056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217169v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Learning with MetaTutor, a Multi-Agent Hypermedia Learning Environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An analysis of emotions in educationally relevant tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ranellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric G. Poitras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne P. Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2014 Annual meeting of the American Educational Research Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Philadelphia, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217167v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Scaffolds from Pedagogical Agents Influence Effective Completion of Sub-Goals during Learning with a Multi-Agent Hypermedia-Learning Environment?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assessing Learning with MetaTutor, a Multi-Agent Hypermedia Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason M. Harley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Papaioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory J. Trevors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and becoming in practice : The International Conference of the Learning Sciences (ICLS) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Boulder, CO, United States. pp.1052-1056</w:t>
+              <w:t xml:space="preserve">The 2014 Annual meeting of the American Educational Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Philadelphia, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217188v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Componential Analysis of Emotions during Complex Learning with an Intelligent Multi-Agent System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Study of subjective emotions, self-regulatory processes, and learning gains: are pedagogical agents effective in fostering learning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Mudrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Taub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Feyzi-Behnagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafael A. Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2014 Annual meeting of the American Educational Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Philadelphia, PA, United States</w:t>
+              <w:t xml:space="preserve">Learning and becoming in practice : The International Conference of the Learning Sciences (ICLS) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Boulder, CO, United States. pp.309-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217164v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of subjective emotions, self-regulatory processes, and learning gains: are pedagogical agents effective in fostering learning?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Mudrick</w:t>
+                <w:t xml:space="preserve">VirtualSelf: A computer-based learning environment for patient education using physiological and trace data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarkis Meterissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and becoming in practice : The International Conference of the Learning Sciences (ICLS) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Boulder, CO, United States. pp.309-316</w:t>
+              <w:t xml:space="preserve">IIE Annual 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montreal, QC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217178v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VirtualSelf: A computer-based learning environment for patient education using physiological and trace data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Framework Covering the Influence of FFM/NEO PI-R Traits over the Dialogical Process of Rational Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIE Annual 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Agents and Artificial Intelligence, ICAART 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.62-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44440-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217198v1</w:t>
+                <w:t xml:space="preserve">hal-01219845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9047,51 +9047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining How Students' Typical Studying Emotions Relate to Those Experienced While Studying with an ITS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason M Harley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9342,90 +9342,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Transposition of a Learning Analytics Dashboard Co-design Tangible Tool to a Digital Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open and Inclusive Educational Practice in the Digital World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.115-133, 2022, Cognition and Exploratory Learning in the Digital Age, 978-3-031-18512-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9472,77 +9472,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Model of Learner-Directed Learning: An Approach Based on the Co-construction of the Learning Scenario by the Learner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Merlin Mbatchou Nkwetchoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Online Teaching and Learning in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.41-63, 2020, Cognition and Exploratory Learning in the Digital Age, 978-3-030-48190-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9602,51 +9602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Poitras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Feyzi Behnagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adoption of Data Analytics in Higher Education Learning and Teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.391-406, 2020, 978-3-030-47392-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9680,90 +9680,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Emotional Expressions in Social Media through Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Ranellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric G. Poitras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne P. Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan C. Hall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9785,198 +9785,305 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-801857-6.00005-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation de Requêtes d'Assistance à partir de corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition numérique et pratiques de recherche et d’enseignement supérieur en agronomie, environnement, alimentation et sciences vétérinaires à l’horizon 2040.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique, Agreenium. 2019, 161 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9986,114 +10093,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une chaîne de traitement de la langue naturelle pour un agent conversationnel assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Paris Sud - Paris XI, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00607298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId221"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10161,51 +10268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1A76696"/>
+    <w:nsid w:val="4E94D10A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10392,51 +10499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fbouchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9436-1250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15126709X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-2053-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sergent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daniel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2024.3360121" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Verger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Fan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12180668" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2022.107306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Azevedo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Duffy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Harley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Taub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.813632" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harrak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100131v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18608/jla.2019.61.4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M Harley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tlt.2017.2756629" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Trevors" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Feyzi-Behnagh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2015.11.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Harley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia K. Carter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Papaioannou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald S. Landis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-016-9169-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sazzad Hussain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A. Calvo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.02.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Khosravifar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.07.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Trevors" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sansonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.679-708" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A7FF277C115AC3AFC5D9400FA9155DCA5B10FAD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nebel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458377v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar &#352;v&#225;bensk&#253;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Tarrazona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lopez Ii" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S. Baker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64302-6_27" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345451v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8115786" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Oliver-Quelennec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pin&#231;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton Casalino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_22" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Sylla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701436v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Morais Canellas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Arribe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14756-2_6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010453903310338" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293056v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287778v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_17" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331204v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010402900450054" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353177v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT52272.2021.00050" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625573v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422186v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375462.3375509" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005331v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005330v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mergoil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290443v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_66" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101559v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19875-6_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271051v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Oswaldo Camacho Vega" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157333v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3330430.3333661" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170358.3170389" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015688v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Labarthe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Yacef" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015693v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91464-0_4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908168v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98878-8_19" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015848v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgoumack Sambe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72965-7_23" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517137v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monterrat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3099023.3099036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59044-8_17" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578380v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340594v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Tian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39583-8_43" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376431v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277664v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376425v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340611v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mudrick" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340609v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19773-9_15" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219845v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44440-5_4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217169v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ranellucci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Poitras" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne P. Lajoie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217167v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Carter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217188v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clodfelter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217164v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217178v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217198v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Meterissian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015698v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://its2018.its-conferences.com/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91464-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918088v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004396v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou Nkwetchoua" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48190-2_3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157839v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Poitras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Feyzi Behnagh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47392-1_20" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373363v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan C. Hall" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801857-6.00005-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00607298v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fbouchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9436-1250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15126709X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-2053-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008644v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Verger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633868v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Fan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12180668" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sergent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2024.3360121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2022.107306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Azevedo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Duffy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Harley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Taub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.813632" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harrak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100131v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18608/jla.2019.61.4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M Harley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tlt.2017.2756629" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Harley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia K. Carter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Papaioannou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald S. Landis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-016-9169-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Trevors" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Feyzi-Behnagh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2015.11.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sazzad Hussain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A. Calvo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.02.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Khosravifar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.07.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Trevors" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sansonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.679-708" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A7FF277C115AC3AFC5D9400FA9155DCA5B10FAD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nebel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458377v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar &#352;v&#225;bensk&#253;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Tarrazona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lopez Ii" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S. Baker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64302-6_27" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8115786" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Oliver-Quelennec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pin&#231;on" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345451v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Sylla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918008v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton Casalino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_22" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701436v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Morais Canellas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Arribe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14756-2_6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353186v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331204v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010402900450054" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010453903310338" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT52272.2021.00050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625573v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005331v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005330v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mergoil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375462.3375509" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Oswaldo Camacho Vega" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19875-6_4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3330430.3333661" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290443v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_66" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015693v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91464-0_4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015688v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Labarthe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Yacef" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015705v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908168v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98878-8_19" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015848v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714182v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170358.3170389" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgoumack Sambe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72965-7_23" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517137v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monterrat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3099023.3099036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59044-8_17" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578380v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277664v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376431v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376429v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39583-8_43" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340594v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Tian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mudrick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340611v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340609v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19773-9_15" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217188v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clodfelter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ranellucci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Poitras" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne P. Lajoie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217167v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Carter" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217178v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217198v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Meterissian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219845v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44440-5_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015698v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://its2018.its-conferences.com/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91464-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918088v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004396v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou Nkwetchoua" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48190-2_3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157839v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Poitras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Feyzi Behnagh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47392-1_20" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373363v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan C. Hall" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801857-6.00005-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00607298v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>