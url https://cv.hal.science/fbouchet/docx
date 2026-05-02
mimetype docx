--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -220,451 +220,451 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersectionalinity : deepen algorithmic fairness evaluation. The case study of academic performance prediction using data from online courses</w:t>
+                <w:t xml:space="preserve">How Can Self-Evaluation and Self-Efficacy Skills of Young Learners be Scaffolded in a Web Application?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Verger</w:t>
+                <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.1184-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TLT.2024.3360121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008644v1</w:t>
+                <w:t xml:space="preserve">hal-04516608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Study on Evaluating and Mitigating Algorithmic Unfairness with the MADD Metric</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intersectionalinity : deepen algorithmic fairness evaluation. The case study of academic performance prediction using data from online courses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Numéro spécial EIAH 2023, 31 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633868v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can Self-Evaluation and Self-Efficacy Skills of Young Learners be Scaffolded in a Web Application?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comprehensive Study on Evaluating and Mitigating Algorithmic Unfairness with the MADD Metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sergent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibault Carron</w:t>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17, pp.1184-1197. </w:t>
+              <w:t xml:space="preserve">Journal of Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.365-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TLT.2024.3360121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12180668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516608v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de déficits d'autoévaluation et d'auto-efficacité et remédiation dans un EIAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (2), pp.155-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -715,51 +715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do online learning intentions lead to learning outcomes? The mediating effect of the autotelic dimension of flow in a MOOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -819,51 +819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons Learned and Future Directions of MetaTutor: Leveraging Multichannel Data to Scaffold Self-Regulated Learning With an Intelligent Tutoring System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1087,64 +1087,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre performance, assiduité et questions posées et votées en ligne dans le cadre d’une classe inversée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1191,64 +1191,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Student Questions to Student Profiles in a Blended Learning Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Learning Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (1), pp.54-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1321,51 +1321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Taub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (1), pp.54-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1438,51 +1438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia K. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niki Papaioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald S. Landis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1572,51 +1572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Feyzi-Behnagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Instruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42, pp.31-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1663,51 +1663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Componential Analysis of Emotions during Complex Learning with an Intelligent Multi-agent System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason M. Harley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sazzad Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1806,51 +1806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Taub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Khosravifar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1897,51 +1897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering and Profiling Students According to their Interactions with an Intelligent Tutoring System Fostering Self-Regulated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason M Harley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2005,51 +2005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agents Conversationnels Psychologiques : Modélisation des réactions rationnelles et comportementales des agents assistants conversationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2134,273 +2134,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing revision events in students' writing processes using LLMs</w:t>
+                <w:t xml:space="preserve">Towards Automated Characterization of Revision Events in Student Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Nebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop - Writing And Literacy Instruction for Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Palerma, Italy</w:t>
+              <w:t xml:space="preserve">20th European Conference on Technology Enhanced Learning, EC-TEL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186500v1</w:t>
+                <w:t xml:space="preserve">hal-05168081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automated Characterization of Revision Events in Student Writing</w:t>
+                <w:t xml:space="preserve">Characterizing revision events in students' writing processes using LLMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Nebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Couraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Technology Enhanced Learning, EC-TEL 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Durham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop - Writing And Literacy Instruction for Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palerma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168081v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Set Size Analysis for Detecting the Urgency of Discussion Forum Posts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdemar Švábenský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Tarrazona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2464,90 +2464,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairness of MOOC Completion Predictions Across Demographics and Contextual Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lallé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Intelligence in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Recife, Brazil. pp.379-393, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2575,481 +2575,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Your Model &amp;quot;MADD&amp;quot;? A Novel Metric to Evaluate Algorithmic Fairness for Predictive Student Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Fair Post-Processing Method based on the MADD Metric for Predictive Student Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lallé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Educational Data Mining (EDM 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Tutorial and Workshop on Responsible Knowledge Discovery in Education (RKDE 2023) at ECML PKDD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turino, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164059v1</w:t>
+                <w:t xml:space="preserve">hal-04345451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et mesure des discriminations algorithmiques dans la prédiction de la réussite à des cours en ligne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Is Your Model &amp;quot;MADD&amp;quot;? A Novel Metric to Evaluate Algorithmic Fairness for Predictive Student Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Educational Data Mining (EDM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bengaluru, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8115786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131676v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages dans le temps d'un tableau de bord d'apprentissage dans un jeu sérieux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et mesure des discriminations algorithmiques dans la prédiction de la réussite à des cours en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Pinçon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.256-261</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266071v1</w:t>
+                <w:t xml:space="preserve">hal-04131676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fair Post-Processing Method based on the MADD Metric for Predictive Student Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chunyang Fan</w:t>
+                <w:t xml:space="preserve">Usages dans le temps d'un tableau de bord d'apprentissage dans un jeu sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lallé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Tutorial and Workshop on Responsible Knowledge Discovery in Education (RKDE 2023) at ECML PKDD 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Turino, Italy</w:t>
+              <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.256-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345451v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the Use of Open Digital Spaces Impact Students Success and Dropout in a Virtual University?</w:t>
               </w:r>
@@ -3061,51 +3061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Merlin Mbatchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Cognition and Exploratory Learning in the Digital Age - CELDA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. pp.251-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3130,103 +3130,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting Learning Analytics Dashboards by and for University Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Fronton Casalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.299-309, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3260,90 +3260,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding online collaboration through speech acts associated to Belbin profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCL 2022 - 15th International Conference on Computer-Supported Collaborative Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Hiroshima, Japan. pp.324-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3381,77 +3381,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Analytics Metamodel: Assessing the Benefits of the Publishing Chain's Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Morais Canellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Arribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Computer Supported Education, CSEDU 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual event, France. pp.97-114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3485,90 +3485,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Young Students' Self-Evaluation Deficits Through Their Activity Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Educational Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEDMS, Jun 2021, Paris, France. pp.667-671</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3606,77 +3606,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Learning Analytics Metamodels in a Context of Publishing Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Canellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Arribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Computer Supported Education, CSEDU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Prague (virtual), Czech Republic. pp.45-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3704,295 +3704,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Prompts and Remediation to Improve Primary School Students Self-Evaluation and Self-Efficacy in a Literacy Web Application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyzing the Impact of e-Caducée, a Serious Game in Pharmacy on Students’ Professional Skills over Multiple Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Technology Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. pp.221-234, </w:t>
+              <w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Prague (virtual), Czech Republic. pp.331-338, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0010453903310338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353767v1</w:t>
+                <w:t xml:space="preserve">hal-03264308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide au suivi de la progression de groupes d’apprenants pour la mise en place d’une pédagogie différenciée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Harrak</w:t>
+                <w:t xml:space="preserve">Analyse de remédiations proposées par des enseignants ciblant des déficits d'auto-régulation de jeunes élèves dans une application d'apprentissage de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.312-317</w:t>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.262-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287778v1</w:t>
+                <w:t xml:space="preserve">hal-03293056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a Learning Analytics Dashboard Participative Design Approach Be Transposed to an Online-Only Context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference Cognition and Exploratory Learning in Digital Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4011,308 +4037,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Impact of e-Caducée, a Serious Game in Pharmacy on Students’ Professional Skills over Multiple Years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
+                <w:t xml:space="preserve">Using Prompts and Remediation to Improve Primary School Students Self-Evaluation and Self-Efficacy in a Literacy Web Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bouchet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU 2021 - 13th International Conference on Computer Supported Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Prague (virtual), Czech Republic. pp.331-338, </w:t>
+              <w:t xml:space="preserve">16th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. pp.221-234, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010453903310338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264308v1</w:t>
+                <w:t xml:space="preserve">hal-03353767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de remédiations proposées par des enseignants ciblant des déficits d'auto-régulation de jeunes élèves dans une application d'apprentissage de la lecture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Aide au suivi de la progression de groupes d’apprenants pour la mise en place d’une pédagogie différenciée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.262-273</w:t>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.312-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293056v1</w:t>
+                <w:t xml:space="preserve">hal-03287778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales de l’analytique des apprentissages avec le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Morais Canellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.354-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4337,90 +4337,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Children’s Self-Evaluation and Self-Efficacy Deficits in a Literacy Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Conference on Advanced Learning Technologies (ICALT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Tartu (online), Estonia. pp.141-143, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4454,90 +4454,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de déficits d'auto-évaluation et d'auto-efficacité dans un logiciel enseignant la lecture et l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bouchet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Morgane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.250-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4556,1393 +4556,1406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport combiné de deux algorithmes d’IA à l’optimisation des parcours d’apprentissage dans le projet Adaptiv'Math</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Faciliter le recueil de traces par la numérisation d’un outil tangible de co-design : application à la conception de tableaux de bord d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Roy</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème colloque de la COPIRELEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France. pp.855-868</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.360-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625573v1</w:t>
+                <w:t xml:space="preserve">hal-03290120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciliter le recueil de traces par la numérisation d’un outil tangible de co-design : application à la conception de tableaux de bord d’apprentissage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’apport combiné de deux algorithmes d’IA à l’optimisation des parcours d’apprentissage dans le projet Adaptiv'Math</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Pinçon</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.360-365</w:t>
+              <w:t xml:space="preserve">47ème colloque de la COPIRELEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France. pp.855-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290120v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Temporality-Sensitive Recurrent Neural Networks through Enriched Traces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Teachers' Perceptions of Students' Questions Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sergent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibault Carron</w:t>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Educational Data Mining (EDM 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning Analytics &amp; Knowledge Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Frankfurt, Germany. pp.11-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3375462.3375509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005331v1</w:t>
+                <w:t xml:space="preserve">hal-02422186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a modular and flexible Learning Analytics framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards Temporality-Sensitive Recurrent Neural Networks through Enriched Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning Analytics and Knowledge 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOLAR, Mar 2020, Frankfurt, Germany. pp.178-179</w:t>
+              <w:t xml:space="preserve">International Conference on Educational Data Mining (EDM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEDMS, Jul 2020, Ifrane, Morocco. pp.658-661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005330v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Teachers' Perceptions of Students' Questions Organization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards a modular and flexible Learning Analytics framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning Analytics &amp; Knowledge Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Learning Analytics and Knowledge 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOLAR, Mar 2020, Frankfurt, Germany. pp.178-179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422186v1</w:t>
+                <w:t xml:space="preserve">hal-03005330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorizing students' questions using an ensemble hybrid approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">APACHES: Human-Centered and Project-Based Methods in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir B Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th European Conference on Technology Enhanced Learning EC-TEL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.683-687, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157331v1</w:t>
+                <w:t xml:space="preserve">hal-02290443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Regulated Learning: Comparing Online and Classroom Courses in Cognition, Metacognition, Motivation, Emotions, Contexts, and Behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Socializing on MOOCs: comparing university and self-enrolled students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 Annual meeting of the American Educational Research Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th European MOOCs Stakeholders Summit (EMOOCs 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Naples, Italy. pp.31-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-19875-6_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271051v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Identification of Questions in MOOC Forums and Association with Self-Regulated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.564-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socializing on MOOCs: comparing university and self-enrolled students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Categorizing students' questions using an ensemble hybrid approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European MOOCs Stakeholders Summit (EMOOCs 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101559v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Improving Students’ Forum Posts Categorization in MOOCs and Impact on Performance Prediction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Self-Regulated Learning: Comparing Online and Classroom Courses in Cognition, Metacognition, Motivation, Emotions, Contexts, and Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Oswaldo Camacho Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning @ Scale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2019 Annual meeting of the American Educational Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toronto, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157333v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de questions posées et votées en ligne dans le cadre d'une classe inversée</w:t>
+                <w:t xml:space="preserve">Towards Improving Students’ Forum Posts Categorization in MOOCs and Impact on Performance Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning @ Scale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.47:1-47:4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3330430.3333661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157330v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APACHES: Human-Centered and Project-Based Methods in Higher Education</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparaison de questions posées et votées en ligne dans le cadre d'une classe inversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Technology Enhanced Learning EC-TEL 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.121-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_66⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02290443v1</w:t>
+                <w:t xml:space="preserve">hal-02157330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Adaptive Pedagogical Agents’ Prompting Strategies Effect on Students’ Emotions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Profiling Students from Their Questions in a Blended Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roger Azevedo</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Intelligent Tutoring Systems (ITS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.33-43, </w:t>
+              <w:t xml:space="preserve">LAK '18 - 8th International Conference on Learning Analytics and Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sydney, Australia. pp.102-110, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91464-0_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3170358.3170389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015693v1</w:t>
+                <w:t xml:space="preserve">hal-01714182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports d’un outil de recommandation de pairs pour lutter contre l’attrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6000,840 +6013,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the relationships between learning analytics, educational data mining and AI for education</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluating Adaptive Pedagogical Agents’ Prompting Strategies Effect on Students’ Emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason M Harley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th international conference on Intelligent Tutoring Systems (ITS):Workshop Learning Analytics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Intelligent Tutoring Systems (ITS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.33-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91464-0_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015705v1</w:t>
+                <w:t xml:space="preserve">hal-02015693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposing and evaluating a model of co-construction of the learning scenario by the learner</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyzing the relationships between learning analytics, educational data mining and AI for education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference Cognition and Exploratory Learning in Digital Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Development of the Information Society, Oct 2018, Budapest, Hungary. pp.208-215</w:t>
+              <w:t xml:space="preserve">14th international conference on Intelligent Tutoring Systems (ITS):Workshop Learning Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.10-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908168v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scenario modelling of learning</w:t>
+                <w:t xml:space="preserve">Proposing and evaluating a model of co-construction of the learning scenario by the learner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Merlin Mbatchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Recherche en Informatique et ses Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference Cognition and Exploratory Learning in Digital Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Development of the Information Society, Oct 2018, Budapest, Hungary. pp.208-215</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798303v1</w:t>
+                <w:t xml:space="preserve">hal-01908168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'hybridation entre les communautés LAK, EDM et AIED</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Labarthe</w:t>
+                <w:t xml:space="preserve">Multi-scenario modelling of learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Merlin Mbatchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2018 : Journée IA pour l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence sur le Recherche en Informatique et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Sénégalaise des Chercheurs en InformatIque (ASCII), Apr 2018, Ziguinchor, Senegal. pp.199-211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98878-8_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015848v1</w:t>
+                <w:t xml:space="preserve">hal-01798303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling Students from Their Questions in a Blended Learning Environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse de l'hybridation entre les communautés LAK, EDM et AIED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAK '18 - 8th International Conference on Learning Analytics and Knowledge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PFIA 2018 : Journée IA pour l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3170358.3170389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01714182v1</w:t>
+                <w:t xml:space="preserve">hal-02015848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a conceptual framework to scaffold self-regulation in a MOOC</w:t>
+                <w:t xml:space="preserve">MAGAM : un modèle générique pour l'adaptation multi-aspects dans les EIAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gorgoumack Sambe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Baptiste Monterrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Colloque National sur la Recherche en Informatique et ses Applications, CNRIA 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.29-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508523v1</w:t>
+                <w:t xml:space="preserve">hal-01517137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGAM : un modèle générique pour l'adaptation multi-aspects dans les EIAH</w:t>
+                <w:t xml:space="preserve">Towards a conceptual framework to scaffold self-regulation in a MOOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Monterrat</w:t>
+                <w:t xml:space="preserve">Gorgoumack Sambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Yessad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixième Colloque National sur la Recherche en Informatique et ses Applications, CNRIA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dakar, Senegal. pp.245-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72965-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517137v1</w:t>
+                <w:t xml:space="preserve">hal-01508523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une adaptation des apprentissages générique et multi-aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monterrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORPHEE-RDV 2017 Atelier "Personnalisation et adaptation dans les environnements d'apprentissage : un regard interdisciplinaire sur les perspectives de recherche" -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6871,64 +6871,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying relationships between students' questions type and their behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Educational Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEDMS, Jun 2017, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6953,51 +6953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Peer Recommendation Strategies in a MOOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7064,827 +7064,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who wants to chat on a MOOC? Lessons from a peer recommender system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">MAGAM: A Multi-Aspect Generic Adaptation Model for Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monterrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Yessad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kalina Yacef</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMOOCs 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Madrid, Spain. pp.150-159, </w:t>
+              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (EC-TEL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia. pp.139-152, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-59044-8_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66610-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522736v1</w:t>
+                <w:t xml:space="preserve">hal-01578380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGAM: A Multi-Aspect Generic Adaptation Model for Learning Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Who wants to chat on a MOOC? Lessons from a peer recommender system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalina Yacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (EC-TEL 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia. pp.139-152, </w:t>
+              <w:t xml:space="preserve">EMOOCs 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Madrid, Spain. pp.150-159, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-66610-5_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59044-8_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578380v1</w:t>
+                <w:t xml:space="preserve">hal-01522736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-based Learning Environments in Organizational Training: Impact of Learning Environment and Personality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cassia K. Carter</w:t>
+                <w:t xml:space="preserve">The role of an open learner model and immediate feedback on metacognitive calibration in MetaTutor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Feyzi-Behnagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Tian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Convention of the Association for Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chicago, United States</w:t>
+              <w:t xml:space="preserve">The 2016 Annual meeting of the American Educational Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376425v1</w:t>
+                <w:t xml:space="preserve">hal-01340594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing MOOC completion rates through social interactions: a recommendation system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Can Adaptive Pedagogical Agents' Prompting Strategies Improve Students' Learning and Self-Regulation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kalina Yacef</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason M Harley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMOOCS 2016 Conference. Fourth European MOOCS Stakeholders Summit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference Intelligent Tutoring Systems:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Zagreb, Croatia. pp.368 - 374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39583-8_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277664v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a Peer Recommender Foster Students' Engagement in MOOCs?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Computer-based Learning Environments in Organizational Training: Impact of Learning Environment and Personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Papaioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald S. Landis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia K. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Raleigh, United States. pp.418-423</w:t>
+              <w:t xml:space="preserve">28th Annual Convention of the Association for Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376431v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Adaptive Pedagogical Agents' Prompting Strategies Improve Students' Learning and Self-Regulation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Does a Peer Recommender Foster Students' Engagement in MOOCs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roger Azevedo</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalina Yacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference Intelligent Tutoring Systems:</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Raleigh, United States. pp.418-423</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376429v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of an open learner model and immediate feedback on metacognitive calibration in MetaTutor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Increasing MOOC completion rates through social interactions: a recommendation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yan Tian</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalina Yacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2016 Annual meeting of the American Educational Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">EMOOCS 2016 Conference. Fourth European MOOCS Stakeholders Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Graz, Feb 2016, Graz, Austria. pp.471-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340594v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Frequency of Pedagogical Agent Intervention Relate to Learners' Self-Reported Boredom while using Multi-Agent Intelligent Tutoring Systems?</w:t>
               </w:r>
@@ -7909,51 +7909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Taub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 37th Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Pasadena, CA, United States. pp.1661-1666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7978,51 +7978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do MOOC students come back for more? Recurring Students in the GdP MOOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8099,51 +8099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia K. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niki Papaioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald S. Landis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8188,835 +8188,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Componential Analysis of Emotions during Complex Learning with an Intelligent Multi-Agent System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Framework Covering the Influence of FFM/NEO PI-R Traits over the Dialogical Process of Rational Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafael A. Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2014 Annual meeting of the American Educational Research Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Agents and Artificial Intelligence, ICAART 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.62-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44440-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217164v1</w:t>
+                <w:t xml:space="preserve">hal-01219845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Scaffolds from Pedagogical Agents Influence Effective Completion of Sub-Goals during Learning with a Multi-Agent Hypermedia-Learning Environment?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Taub</w:t>
+                <w:t xml:space="preserve">A Multi-Componential Analysis of Emotions during Complex Learning with an Intelligent Multi-Agent System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason M. Harley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sazzad Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael A. Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and becoming in practice : The International Conference of the Learning Sciences (ICLS) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Boulder, CO, United States. pp.1052-1056</w:t>
+              <w:t xml:space="preserve">The 2014 Annual meeting of the American Educational Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Philadelphia, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217188v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of emotions in educationally relevant tweets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can Scaffolds from Pedagogical Agents Influence Effective Completion of Sub-Goals during Learning with a Multi-Agent Hypermedia-Learning Environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Taub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Mudrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Ranellucci</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Erika Clodfelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2014 Annual meeting of the American Educational Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Philadelphia, PA, United States</w:t>
+              <w:t xml:space="preserve">Learning and becoming in practice : The International Conference of the Learning Sciences (ICLS) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Boulder, CO, United States. pp.1052-1056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217169v1</w:t>
+                <w:t xml:space="preserve">hal-01217188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Learning with MetaTutor, a Multi-Agent Hypermedia Learning Environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An analysis of emotions in educationally relevant tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ranellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Niki Papaioannou</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric G. Poitras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassia Carter</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Susanne P. Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2014 Annual meeting of the American Educational Research Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Philadelphia, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217167v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of subjective emotions, self-regulatory processes, and learning gains: are pedagogical agents effective in fostering learning?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessing Learning with MetaTutor, a Multi-Agent Hypermedia Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason M. Harley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Papaioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory J. Trevors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and becoming in practice : The International Conference of the Learning Sciences (ICLS) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Boulder, CO, United States. pp.309-316</w:t>
+              <w:t xml:space="preserve">The 2014 Annual meeting of the American Educational Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Philadelphia, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217178v1</w:t>
+                <w:t xml:space="preserve">hal-01217167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VirtualSelf: A computer-based learning environment for patient education using physiological and trace data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melissa Duffy</w:t>
+                <w:t xml:space="preserve">A Study of subjective emotions, self-regulatory processes, and learning gains: are pedagogical agents effective in fostering learning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Mudrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Taub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Feyzi-Behnagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIE Annual 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montreal, QC, Canada</w:t>
+              <w:t xml:space="preserve">Learning and becoming in practice : The International Conference of the Learning Sciences (ICLS) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Boulder, CO, United States. pp.309-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217198v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework Covering the Influence of FFM/NEO PI-R Traits over the Dialogical Process of Rational Agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">VirtualSelf: A computer-based learning environment for patient education using physiological and trace data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarkis Meterissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Agents and Artificial Intelligence, ICAART 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IIE Annual 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montreal, QC, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219845v1</w:t>
+                <w:t xml:space="preserve">hal-01217198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9047,51 +9047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining How Students' Typical Studying Emotions Relate to Those Experienced While Studying with an ITS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason M Harley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9342,90 +9342,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Transposition of a Learning Analytics Dashboard Co-design Tangible Tool to a Digital Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open and Inclusive Educational Practice in the Digital World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.115-133, 2022, Cognition and Exploratory Learning in the Digital Age, 978-3-031-18512-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9472,77 +9472,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Model of Learner-Directed Learning: An Approach Based on the Co-construction of the Learning Scenario by the Learner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Merlin Mbatchou Nkwetchoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Online Teaching and Learning in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.41-63, 2020, Cognition and Exploratory Learning in the Digital Age, 978-3-030-48190-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9602,51 +9602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Poitras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Feyzi Behnagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adoption of Data Analytics in Higher Education Learning and Teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.391-406, 2020, 978-3-030-47392-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9680,90 +9680,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Emotional Expressions in Social Media through Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Ranellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric G. Poitras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne P. Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan C. Hall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9846,51 +9846,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de Requêtes d'Assistance à partir de corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10107,51 +10107,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une chaîne de traitement de la langue naturelle pour un agent conversationnel assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Paris Sud - Paris XI, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10268,51 +10268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E94D10A"/>
+    <w:nsid w:val="7FDB7AAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10499,51 +10499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fbouchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9436-1250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15126709X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-2053-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008644v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Verger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633868v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Fan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12180668" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516608v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sergent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daniel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2024.3360121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2022.107306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Azevedo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Duffy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Harley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Taub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.813632" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harrak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100131v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18608/jla.2019.61.4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M Harley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tlt.2017.2756629" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Harley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia K. Carter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Papaioannou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald S. Landis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-016-9169-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Trevors" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Feyzi-Behnagh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2015.11.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sazzad Hussain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A. Calvo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.02.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Khosravifar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.07.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Trevors" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sansonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.679-708" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A7FF277C115AC3AFC5D9400FA9155DCA5B10FAD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nebel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458377v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar &#352;v&#225;bensk&#253;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Tarrazona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lopez Ii" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S. Baker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64302-6_27" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8115786" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Oliver-Quelennec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pin&#231;on" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345451v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Sylla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918008v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton Casalino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_22" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701436v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Morais Canellas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Arribe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14756-2_6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353186v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331204v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010402900450054" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010453903310338" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT52272.2021.00050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625573v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005331v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005330v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mergoil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375462.3375509" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Oswaldo Camacho Vega" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19875-6_4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3330430.3333661" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290443v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_66" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015693v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91464-0_4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015688v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Labarthe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Yacef" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015705v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908168v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98878-8_19" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015848v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714182v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170358.3170389" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgoumack Sambe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72965-7_23" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517137v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monterrat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3099023.3099036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59044-8_17" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578380v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376425v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277664v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376431v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376429v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39583-8_43" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340594v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Tian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mudrick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340611v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340609v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19773-9_15" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217188v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clodfelter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ranellucci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Poitras" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne P. Lajoie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217167v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Carter" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217178v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217198v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Meterissian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219845v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44440-5_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015698v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://its2018.its-conferences.com/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91464-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918088v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004396v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou Nkwetchoua" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48190-2_3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157839v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Poitras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Feyzi Behnagh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47392-1_20" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373363v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan C. Hall" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801857-6.00005-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00607298v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fbouchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9436-1250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15126709X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-2053-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sergent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daniel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2024.3360121" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Verger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Fan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12180668" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2022.107306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Azevedo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Duffy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Harley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Taub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.813632" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harrak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100131v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18608/jla.2019.61.4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M Harley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tlt.2017.2756629" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Harley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia K. Carter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Papaioannou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald S. Landis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-016-9169-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Trevors" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Feyzi-Behnagh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2015.11.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sazzad Hussain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A. Calvo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.02.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Khosravifar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.07.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Trevors" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sansonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.679-708" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A7FF277C115AC3AFC5D9400FA9155DCA5B10FAD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nebel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458377v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar &#352;v&#225;bensk&#253;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Tarrazona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lopez Ii" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S. Baker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64302-6_27" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345451v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8115786" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Oliver-Quelennec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pin&#231;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Sylla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918008v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton Casalino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_22" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701436v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Morais Canellas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Arribe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14756-2_6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353186v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331204v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010402900450054" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010453903310338" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293056v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353767v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT52272.2021.00050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290120v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422186v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375462.3375509" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005331v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005330v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mergoil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290443v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_66" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101559v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19875-6_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271051v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Oswaldo Camacho Vega" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157333v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3330430.3333661" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170358.3170389" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015688v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Labarthe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Yacef" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015693v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91464-0_4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908168v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98878-8_19" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015848v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517137v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monterrat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508523v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgoumack Sambe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72965-7_23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3099023.3099036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578380v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_11" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522736v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59044-8_17" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340594v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Tian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39583-8_43" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376431v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277664v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mudrick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340611v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340609v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19773-9_15" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219845v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44440-5_4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217188v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clodfelter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217169v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ranellucci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Poitras" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne P. Lajoie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217167v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Carter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217178v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217198v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Meterissian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015698v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://its2018.its-conferences.com/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91464-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918088v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004396v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou Nkwetchoua" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48190-2_3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157839v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Poitras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Feyzi Behnagh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47392-1_20" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373363v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan C. Hall" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801857-6.00005-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00607298v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>