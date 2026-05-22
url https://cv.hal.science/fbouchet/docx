--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">15126709X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=C9KW1BwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/H-2053-2014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -212,1911 +233,1911 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can Self-Evaluation and Self-Efficacy Skills of Young Learners be Scaffolded in a Web Application?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intersectionalinity : deepen algorithmic fairness evaluation. The case study of academic performance prediction using data from online courses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Daniel</w:t>
+                <w:t xml:space="preserve">Mélina Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Carron</w:t>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Numéro spécial EIAH 2023, 31 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516608v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersectionalinity : deepen algorithmic fairness evaluation. The case study of academic performance prediction using data from online courses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comprehensive Study on Evaluating and Mitigating Algorithmic Unfairness with the MADD Metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Verger</w:t>
+                <w:t xml:space="preserve">Chunyang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.365-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12180668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008644v1</w:t>
+                <w:t xml:space="preserve">hal-04633868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Study on Evaluating and Mitigating Algorithmic Unfairness with the MADD Metric</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélina Verger</w:t>
+                <w:t xml:space="preserve">How Can Self-Evaluation and Self-Efficacy Skills of Young Learners be Scaffolded in a Web Application?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunyang Fan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lallé</w:t>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Data Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12180668⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.1184-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TLT.2024.3360121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633868v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de déficits d'autoévaluation et d'auto-efficacité et remédiation dans un EIAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (2), pp.155-184. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23709/sticef.29.2.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do online learning intentions lead to learning outcomes? The mediating effect of the autotelic dimension of flow in a MOOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 134, pp.107306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chb.2022.107306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons Learned and Future Directions of MetaTutor: Leveraging Multichannel Data to Scaffold Self-Regulated Learning With an Intelligent Tutoring System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Harley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Taub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.813632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.813632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Digital Transformation in Higher Education and Research via Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Barzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Louis Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Futures Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (3), pp.65-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6531/JFS.202103_25(3).0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre performance, assiduité et questions posées et votées en ligne dans le cadre d’une classe inversée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23709/sticef.27.2.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Student Questions to Student Profiles in a Blended Learning Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Learning Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (1), pp.54-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18608/jla.2019.61.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let's Set Up Some Subgoals: Understanding Human-Pedagogical Agent Collaborations and Their Implications for Learning and Prompt and Feedback Compliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason M Harley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Taub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (1), pp.54-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tlt.2017.2756629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the predictive relationship between personality and emotion traits and students' agent-directed emotions: towards emotionally-adaptive agent-based learning environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Regulated Learning Processes Vary as a Function of Epistemic Beliefs and Contexts: Mixed Method Evidence from Eye Tracking and Concurrent and Retrospective Reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassia K. Carter</w:t>
+                <w:t xml:space="preserve">Gregory Trevors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niki Papaioannou</w:t>
+                <w:t xml:space="preserve">Reza Feyzi-Behnagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">User Modeling and User-Adapted Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11257-016-9169-7⟩</w:t>
+              <w:t xml:space="preserve">Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2015.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340595v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Regulated Learning Processes Vary as a Function of Epistemic Beliefs and Contexts: Mixed Method Evidence from Eye Tracking and Concurrent and Retrospective Reports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examining the predictive relationship between personality and emotion traits and students' agent-directed emotions: towards emotionally-adaptive agent-based learning environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason M. Harley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Trevors</w:t>
+                <w:t xml:space="preserve">Cassia K. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Feyzi-Behnagh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roger Azevedo</w:t>
+                <w:t xml:space="preserve">Niki Papaioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald S. Landis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Instruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2015.11.003⟩</w:t>
+              <w:t xml:space="preserve">User Modeling and User-Adapted Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.177-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11257-016-9169-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340592v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Componential Analysis of Emotions during Complex Learning with an Intelligent Multi-agent System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason M. Harley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sazzad Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael A. Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48, pp.615--625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chb.2015.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the use of cognitive and metacognitive self-regulated learning strategies be predicted by learners’ levels of prior knowledge in hypermedia-learning environments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Taub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Khosravifar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39, pp.356-367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chb.2014.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering and Profiling Students According to their Interactions with an Intelligent Tutoring System Fostering Self-Regulated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason M Harley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory J. Trevors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Educational Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (1), pp.104-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agents Conversationnels Psychologiques : Modélisation des réactions rationnelles et comportementales des agents assistants conversationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (6), pp.679-708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ria.27.679-708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2126,1605 +2147,1579 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automated Characterization of Revision Events in Student Writing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Characterizing revision events in students' writing processes using LLMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Nebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Couraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Technology Enhanced Learning, EC-TEL 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Durham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop - Writing And Literacy Instruction for Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palerma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168081v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing revision events in students' writing processes using LLMs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Towards Automated Characterization of Revision Events in Student Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Nebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop - Writing And Literacy Instruction for Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Palerma, Italy</w:t>
+              <w:t xml:space="preserve">20th European Conference on Technology Enhanced Learning, EC-TEL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186500v1</w:t>
+                <w:t xml:space="preserve">hal-05168081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Set Size Analysis for Detecting the Urgency of Discussion Forum Posts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdemar Švábenský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Tarrazona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lopez Ii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan S. Baker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Learning Analytics &amp; Knowledge (LAK24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOLAR, Mar 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairness of MOOC Completion Predictions Across Demographics and Contextual Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Intelligence in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Recife, Brazil. pp.379-393, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-64302-6_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fair Post-Processing Method based on the MADD Metric for Predictive Student Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et mesure des discriminations algorithmiques dans la prédiction de la réussite à des cours en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Tutorial and Workshop on Responsible Knowledge Discovery in Education (RKDE 2023) at ECML PKDD 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Turino, Italy</w:t>
+              <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345451v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Your Model &amp;quot;MADD&amp;quot;? A Novel Metric to Evaluate Algorithmic Fairness for Predictive Student Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Educational Data Mining (EDM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bengaluru, India. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8115786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et mesure des discriminations algorithmiques dans la prédiction de la réussite à des cours en ligne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélina Verger</w:t>
+                <w:t xml:space="preserve">Usages dans le temps d'un tableau de bord d'apprentissage dans un jeu sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.256-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131676v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages dans le temps d'un tableau de bord d'apprentissage dans un jeu sérieux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
+                <w:t xml:space="preserve">A Fair Post-Processing Method based on the MADD Metric for Predictive Student Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Pinçon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH2023 : 11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Brest, France. pp.256-261</w:t>
+              <w:t xml:space="preserve">1st International Tutorial and Workshop on Responsible Knowledge Discovery in Education (RKDE 2023) at ECML PKDD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266071v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the Use of Open Digital Spaces Impact Students Success and Dropout in a Virtual University?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalifa Sylla</w:t>
+                <w:t xml:space="preserve">Adapting Learning Analytics Dashboards by and for University Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Merlin Mbatchou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+                <w:t xml:space="preserve">Kathy Fronton Casalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Cognition and Exploratory Learning in the Digital Age - CELDA 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.299-309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918150v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Learning Analytics Dashboards by and for University Students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
+                <w:t xml:space="preserve">How does the Use of Open Digital Spaces Impact Students Success and Dropout in a Virtual University?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Merlin Mbatchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Technology Enhanced Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International Conference on Cognition and Exploratory Learning in the Digital Age - CELDA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. pp.251-258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918008v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding online collaboration through speech acts associated to Belbin profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCL 2022 - 15th International Conference on Computer-Supported Collaborative Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Hiroshima, Japan. pp.324-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Analytics Metamodel: Assessing the Benefits of the Publishing Chain's Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Morais Canellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Arribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Computer Supported Education, CSEDU 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual event, France. pp.97-114, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-14756-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Young Students' Self-Evaluation Deficits Through Their Activity Traces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Using Prompts and Remediation to Improve Primary School Students Self-Evaluation and Self-Efficacy in a Literacy Web Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Educational Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. pp.221-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353186v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Learning Analytics Metamodels in a Context of Publishing Chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Canellas</w:t>
+                <w:t xml:space="preserve">Aide au suivi de la progression de groupes d’apprenants pour la mise en place d’une pédagogie différenciée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Computer Supported Education, CSEDU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.312-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010402900450054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03331204v1</w:t>
+                <w:t xml:space="preserve">hal-03287778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the Impact of e-Caducée, a Serious Game in Pharmacy on Students’ Professional Skills over Multiple Years</w:t>
               </w:r>
@@ -3736,51 +3731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3827,90 +3822,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de remédiations proposées par des enseignants ciblant des déficits d'auto-régulation de jeunes élèves dans une application d'apprentissage de la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.262-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3961,51 +3956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4037,5129 +4032,5155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Prompts and Remediation to Improve Primary School Students Self-Evaluation and Self-Efficacy in a Literacy Web Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Predicting Young Students' Self-Evaluation Deficits Through Their Activity Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Technology Enhanced Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEDMS, Jun 2021, Paris, France. pp.667-671</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353767v1</w:t>
+                <w:t xml:space="preserve">hal-03353186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide au suivi de la progression de groupes d’apprenants pour la mise en place d’une pédagogie différenciée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Harrak</w:t>
+                <w:t xml:space="preserve">Towards Learning Analytics Metamodels in a Context of Publishing Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Canellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Arribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Computer Supported Education, CSEDU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Prague (virtual), Czech Republic. pp.45-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010402900450054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287778v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales de l’analytique des apprentissages avec le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Morais Canellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.354-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Children’s Self-Evaluation and Self-Efficacy Deficits in a Literacy Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Conference on Advanced Learning Technologies (ICALT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Tartu (online), Estonia. pp.141-143, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT52272.2021.00050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de déficits d'auto-évaluation et d'auto-efficacité dans un logiciel enseignant la lecture et l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.250-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter le recueil de traces par la numérisation d’un outil tangible de co-design : application à la conception de tableaux de bord d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.360-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport combiné de deux algorithmes d’IA à l’optimisation des parcours d’apprentissage dans le projet Adaptiv'Math</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème colloque de la COPIRELEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble, France. pp.855-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Teachers' Perceptions of Students' Questions Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Harrak</w:t>
+                <w:t xml:space="preserve">Towards Temporality-Sensitive Recurrent Neural Networks through Enriched Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gillois</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning Analytics &amp; Knowledge Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Educational Data Mining (EDM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEDMS, Jul 2020, Ifrane, Morocco. pp.658-661</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422186v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Temporality-Sensitive Recurrent Neural Networks through Enriched Traces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sergent</w:t>
+                <w:t xml:space="preserve">Towards a modular and flexible Learning Analytics framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Carron</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Educational Data Mining (EDM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEDMS, Jul 2020, Ifrane, Morocco. pp.658-661</w:t>
+              <w:t xml:space="preserve">Learning Analytics and Knowledge 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOLAR, Mar 2020, Frankfurt, Germany. pp.178-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005331v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a modular and flexible Learning Analytics framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Noel</w:t>
+                <w:t xml:space="preserve">Evaluating Teachers' Perceptions of Students' Questions Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Mergoil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+                <w:t xml:space="preserve">Pierre Gillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning Analytics and Knowledge 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning Analytics &amp; Knowledge Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Frankfurt, Germany. pp.11-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3375462.3375509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005330v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APACHES: Human-Centered and Project-Based Methods in Higher Education</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Fleury</w:t>
+                <w:t xml:space="preserve">Categorizing students' questions using an ensemble hybrid approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Technology Enhanced Learning EC-TEL 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290443v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socializing on MOOCs: comparing university and self-enrolled students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Regulated Learning: Comparing Online and Classroom Courses in Cognition, Metacognition, Motivation, Emotions, Contexts, and Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Oswaldo Camacho Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European MOOCs Stakeholders Summit (EMOOCs 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2019 Annual meeting of the American Educational Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toronto, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101559v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Identification of Questions in MOOC Forums and Association with Self-Regulated Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socializing on MOOCs: comparing university and self-enrolled students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th European MOOCs Stakeholders Summit (EMOOCs 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Naples, Italy. pp.31-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-19875-6_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157335v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorizing students' questions using an ensemble hybrid approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Automatic Identification of Questions in MOOC Forums and Association with Self-Regulated Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.564-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157331v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Regulated Learning: Comparing Online and Classroom Courses in Cognition, Metacognition, Motivation, Emotions, Contexts, and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Oswaldo Camacho Vega</w:t>
+                <w:t xml:space="preserve">Towards Improving Students’ Forum Posts Categorization in MOOCs and Impact on Performance Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 Annual meeting of the American Educational Research Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning @ Scale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.47:1-47:4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3330430.3333661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271051v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Improving Students’ Forum Posts Categorization in MOOCs and Impact on Performance Prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Comparaison de questions posées et votées en ligne dans le cadre d'une classe inversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning @ Scale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.121-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157333v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de questions posées et votées en ligne dans le cadre d'une classe inversée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Harrak</w:t>
+                <w:t xml:space="preserve">APACHES: Human-Centered and Project-Based Methods in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir B Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th European Conference on Technology Enhanced Learning EC-TEL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.683-687, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29736-7_66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157330v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling Students from Their Questions in a Blended Learning Environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating Adaptive Pedagogical Agents’ Prompting Strategies Effect on Students’ Emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gillois</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason M Harley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAK '18 - 8th International Conference on Learning Analytics and Knowledge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Intelligent Tutoring Systems (ITS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.33-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91464-0_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3170358.3170389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01714182v1</w:t>
+                <w:t xml:space="preserve">hal-02015693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports d’un outil de recommandation de pairs pour lutter contre l’attrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalina Yacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque e-Formation 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Villeneuve d'Ascq, France. pp.431-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Adaptive Pedagogical Agents’ Prompting Strategies Effect on Students’ Emotions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing the relationships between learning analytics, educational data mining and AI for education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Intelligent Tutoring Systems (ITS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th international conference on Intelligent Tutoring Systems (ITS):Workshop Learning Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.10-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91464-0_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02015693v1</w:t>
+                <w:t xml:space="preserve">hal-02015705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the relationships between learning analytics, educational data mining and AI for education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+                <w:t xml:space="preserve">Proposing and evaluating a model of co-construction of the learning scenario by the learner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Merlin Mbatchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th international conference on Intelligent Tutoring Systems (ITS):Workshop Learning Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.10-19</w:t>
+              <w:t xml:space="preserve">15th International Conference Cognition and Exploratory Learning in Digital Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Development of the Information Society, Oct 2018, Budapest, Hungary. pp.208-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015705v1</w:t>
+                <w:t xml:space="preserve">hal-01908168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposing and evaluating a model of co-construction of the learning scenario by the learner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Multi-scenario modelling of learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Merlin Mbatchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference Cognition and Exploratory Learning in Digital Age</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence sur le Recherche en Informatique et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Sénégalaise des Chercheurs en InformatIque (ASCII), Apr 2018, Ziguinchor, Senegal. pp.199-211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98878-8_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908168v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scenario modelling of learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Merlin Mbatchou</w:t>
+                <w:t xml:space="preserve">Analyse de l'hybridation entre les communautés LAK, EDM et AIED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Recherche en Informatique et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PFIA 2018 : Journée IA pour l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-98878-8_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01798303v1</w:t>
+                <w:t xml:space="preserve">hal-02015848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'hybridation entre les communautés LAK, EDM et AIED</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Profiling Students from Their Questions in a Blended Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2018 : Journée IA pour l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LAK '18 - 8th International Conference on Learning Analytics and Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sydney, Australia. pp.102-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3170358.3170389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015848v1</w:t>
+                <w:t xml:space="preserve">hal-01714182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGAM : un modèle générique pour l'adaptation multi-aspects dans les EIAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monterrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.29-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a conceptual framework to scaffold self-regulation in a MOOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorgoumack Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième Colloque National sur la Recherche en Informatique et ses Applications, CNRIA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dakar, Senegal. pp.245-256, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-72965-7_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une adaptation des apprentissages générique et multi-aspects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing Peer Recommendation Strategies in a MOOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalina Yacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORPHEE-RDV 2017 Atelier "Personnalisation et adaptation dans les environnements d'apprentissage : un regard interdisciplinaire sur les perspectives de recherche" -</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UMAP’17 4th international workshop on Educational Recommender Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bratislava, Slovakia. pp.129-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3099023.3099036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523750v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying relationships between students' questions type and their behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Harrak</w:t>
+                <w:t xml:space="preserve">Vers une adaptation des apprentissages générique et multi-aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monterrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Educational Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEDMS, Jun 2017, Wuhan, China</w:t>
+              <w:t xml:space="preserve">ORPHEE-RDV 2017 Atelier "Personnalisation et adaptation dans les environnements d'apprentissage : un regard interdisciplinaire sur les perspectives de recherche" -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525285v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Peer Recommendation Strategies in a MOOC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying relationships between students' questions type and their behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UMAP’17 4th international workshop on Educational Recommender Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEDMS, Jun 2017, Wuhan, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531503v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGAM: A Multi-Aspect Generic Adaptation Model for Learning Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monterrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Yessad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (EC-TEL 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Tallinn, Estonia. pp.139-152, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66610-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who wants to chat on a MOOC? Lessons from a peer recommender system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalina Yacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMOOCs 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Madrid, Spain. pp.150-159, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59044-8_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of an open learner model and immediate feedback on metacognitive calibration in MetaTutor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Azevedo</w:t>
+                <w:t xml:space="preserve">Does a Peer Recommender Foster Students' Engagement in MOOCs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yan Tian</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalina Yacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2016 Annual meeting of the American Educational Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">9th International Conference on Educational Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Raleigh, United States. pp.418-423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340594v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Adaptive Pedagogical Agents' Prompting Strategies Improve Students' Learning and Self-Regulation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing MOOC completion rates through social interactions: a recommendation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roger Azevedo</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalina Yacef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference Intelligent Tutoring Systems:</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMOOCS 2016 Conference. Fourth European MOOCS Stakeholders Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Graz, Feb 2016, Graz, Austria. pp.471-480</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376429v1</w:t>
+                <w:t xml:space="preserve">hal-01277664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-based Learning Environments in Organizational Training: Impact of Learning Environment and Personality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niki Papaioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald S. Landis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia K. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Convention of the Association for Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a Peer Recommender Foster Students' Engagement in MOOCs?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can Adaptive Pedagogical Agents' Prompting Strategies Improve Students' Learning and Self-Regulation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kalina Yacef</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason M Harley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Educational Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference Intelligent Tutoring Systems:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Zagreb, Croatia. pp.368 - 374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39583-8_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376431v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing MOOC completion rates through social interactions: a recommendation system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+                <w:t xml:space="preserve">The role of an open learner model and immediate feedback on metacognitive calibration in MetaTutor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Feyzi-Behnagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kalina Yacef</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Tian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMOOCS 2016 Conference. Fourth European MOOCS Stakeholders Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Graz, Feb 2016, Graz, Austria. pp.471-480</w:t>
+              <w:t xml:space="preserve">The 2016 Annual meeting of the American Educational Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277664v1</w:t>
+                <w:t xml:space="preserve">hal-01340594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Frequency of Pedagogical Agent Intervention Relate to Learners' Self-Reported Boredom while using Multi-Agent Intelligent Tutoring Systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Mudrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Taub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 37th Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Pasadena, CA, United States. pp.1661-1666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do MOOC students come back for more? Recurring Students in the GdP MOOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European MOOCs Stakeholders Summit 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Mons, Belgium. pp.174--182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the predictive relationship between personality and emotion traits and learners’ agent-directed emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason M. Harley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia K. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niki Papaioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald S. Landis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th Conference on Artificial Intelligence in Education (AIED 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. pp.145--154, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19773-9_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework Covering the Influence of FFM/NEO PI-R Traits over the Dialogical Process of Rational Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Sansonnet</w:t>
+                <w:t xml:space="preserve">An analysis of emotions in educationally relevant tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ranellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric G. Poitras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne P. Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Agents and Artificial Intelligence, ICAART 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2014 Annual meeting of the American Educational Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Philadelphia, PA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44440-5_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01219845v1</w:t>
+                <w:t xml:space="preserve">hal-01217169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Componential Analysis of Emotions during Complex Learning with an Intelligent Multi-Agent System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Assessing Learning with MetaTutor, a Multi-Agent Hypermedia Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason M. Harley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Papaioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory J. Trevors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2014 Annual meeting of the American Educational Research Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Philadelphia, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217164v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Scaffolds from Pedagogical Agents Influence Effective Completion of Sub-Goals during Learning with a Multi-Agent Hypermedia-Learning Environment?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A Multi-Componential Analysis of Emotions during Complex Learning with an Intelligent Multi-Agent System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason M. Harley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sazzad Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Bouchet</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael A. Calvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and becoming in practice : The International Conference of the Learning Sciences (ICLS) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Boulder, CO, United States. pp.1052-1056</w:t>
+              <w:t xml:space="preserve">The 2014 Annual meeting of the American Educational Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Philadelphia, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217188v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of emotions in educationally relevant tweets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Ranellucci</w:t>
+                <w:t xml:space="preserve">Can Scaffolds from Pedagogical Agents Influence Effective Completion of Sub-Goals during Learning with a Multi-Agent Hypermedia-Learning Environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Taub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Mudrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Clodfelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2014 Annual meeting of the American Educational Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Philadelphia, PA, United States</w:t>
+              <w:t xml:space="preserve">Learning and becoming in practice : The International Conference of the Learning Sciences (ICLS) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Boulder, CO, United States. pp.1052-1056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217169v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Learning with MetaTutor, a Multi-Agent Hypermedia Learning Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jason M. Harley</w:t>
+                <w:t xml:space="preserve">A Study of subjective emotions, self-regulatory processes, and learning gains: are pedagogical agents effective in fostering learning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Mudrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Taub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Feyzi-Behnagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2014 Annual meeting of the American Educational Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Philadelphia, PA, United States</w:t>
+              <w:t xml:space="preserve">Learning and becoming in practice : The International Conference of the Learning Sciences (ICLS) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Boulder, CO, United States. pp.309-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217167v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of subjective emotions, self-regulatory processes, and learning gains: are pedagogical agents effective in fostering learning?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">VirtualSelf: A computer-based learning environment for patient education using physiological and trace data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Reza Feyzi-Behnagh</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarkis Meterissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and becoming in practice : The International Conference of the Learning Sciences (ICLS) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Boulder, CO, United States. pp.309-316</w:t>
+              <w:t xml:space="preserve">IIE Annual 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montreal, QC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217178v1</w:t>
+                <w:t xml:space="preserve">hal-01217198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VirtualSelf: A computer-based learning environment for patient education using physiological and trace data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarkis Meterissian</w:t>
+                <w:t xml:space="preserve">A Framework Covering the Influence of FFM/NEO PI-R Traits over the Dialogical Process of Rational Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIE Annual 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Agents and Artificial Intelligence, ICAART 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.62-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44440-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217198v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining How Students' Typical Studying Emotions Relate to Those Experienced While Studying with an ITS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason M Harley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITS 2018 - 14th International Conference on Intelligent Tutoring Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10858, pp.434-437, Lecture Notes in Computer Science. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91464-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9169,156 +9190,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition numérique dans la recherche et l'enseignement supérieur à l'horizon 2040</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Barzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marco Barzman; Mélanie Gerphagnon; Olivier Mora. éditions Quae, 2020, 9782759231522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3153-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9328,501 +9349,501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Transposition of a Learning Analytics Dashboard Co-design Tangible Tool to a Digital Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Oliver-Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open and Inclusive Educational Practice in the Digital World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.115-133, 2022, Cognition and Exploratory Learning in the Digital Age, 978-3-031-18512-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-18512-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Model of Learner-Directed Learning: An Approach Based on the Co-construction of the Learning Scenario by the Learner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Merlin Mbatchou Nkwetchoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Online Teaching and Learning in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.41-63, 2020, Cognition and Exploratory Learning in the Digital Age, 978-3-030-48190-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-48190-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dimensionality Reduction Method for Time Series Analysis of Student Behavior to Predict Dropout in Massive Open Online Courses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Poitras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Feyzi Behnagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adoption of Data Analytics in Higher Education Learning and Teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.391-406, 2020, 978-3-030-47392-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-47392-1_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Emotional Expressions in Social Media through Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Ranellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric G. Poitras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne P. Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan C. Hall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tettegah, Sharon Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotions, Technology, and Social Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier; Academic Press, pp.85-104, 2016, 978-0-12-801857-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-801857-6.00005-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9832,104 +9853,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de Requêtes d'Assistance à partir de corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9939,151 +9960,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition numérique et pratiques de recherche et d’enseignement supérieur en agronomie, environnement, alimentation et sciences vétérinaires à l’horizon 2040.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique, Agreenium. 2019, 161 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10093,114 +10114,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une chaîne de traitement de la langue naturelle pour un agent conversationnel assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Paris Sud - Paris XI, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00607298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId223"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10268,51 +10289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FDB7AAB"/>
+    <w:nsid w:val="94E82412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10499,51 +10520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fbouchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9436-1250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15126709X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-2053-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sergent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daniel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2024.3360121" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Verger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Fan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12180668" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2022.107306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Azevedo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Duffy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Harley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Taub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.813632" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harrak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100131v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18608/jla.2019.61.4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M Harley" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tlt.2017.2756629" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Harley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia K. Carter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Papaioannou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald S. Landis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-016-9169-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Trevors" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Feyzi-Behnagh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2015.11.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sazzad Hussain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A. Calvo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.02.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Khosravifar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.07.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Trevors" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sansonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.679-708" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A7FF277C115AC3AFC5D9400FA9155DCA5B10FAD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nebel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458377v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar &#352;v&#225;bensk&#253;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Tarrazona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lopez Ii" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S. Baker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64302-6_27" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345451v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8115786" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Oliver-Quelennec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pin&#231;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Sylla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918008v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton Casalino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_22" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701436v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Morais Canellas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Arribe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14756-2_6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353186v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331204v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010402900450054" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010453903310338" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293056v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353767v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT52272.2021.00050" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290120v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422186v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375462.3375509" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005331v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005330v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mergoil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290443v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_66" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101559v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19875-6_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271051v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Oswaldo Camacho Vega" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157333v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3330430.3333661" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170358.3170389" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015688v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Labarthe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Yacef" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015693v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91464-0_4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908168v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98878-8_19" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015848v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517137v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monterrat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508523v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgoumack Sambe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72965-7_23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3099023.3099036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578380v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_11" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522736v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59044-8_17" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340594v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Tian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39583-8_43" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376431v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277664v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mudrick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340611v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340609v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19773-9_15" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219845v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44440-5_4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217188v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clodfelter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217169v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ranellucci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Poitras" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne P. Lajoie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217167v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Carter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217178v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217198v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Meterissian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015698v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://its2018.its-conferences.com/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91464-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918088v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004396v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou Nkwetchoua" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48190-2_3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157839v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Poitras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Feyzi Behnagh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47392-1_20" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373363v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan C. Hall" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801857-6.00005-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00607298v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fbouchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9436-1250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15126709X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=C9KW1BwAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-2053-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008644v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Verger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Fan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12180668" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516608v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sergent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daniel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2024.3360121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701540v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2022.107306" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Azevedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Duffy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Harley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Taub" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.813632" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harrak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.27.2.2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18608/jla.2019.61.4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015700v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M Harley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tlt.2017.2756629" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340592v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Trevors" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Feyzi-Behnagh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2015.11.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Harley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia K. Carter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Papaioannou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald S. Landis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-016-9169-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sazzad Hussain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A. Calvo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.02.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Khosravifar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.07.018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738967v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Trevors" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sansonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.679-708" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A7FF277C115AC3AFC5D9400FA9155DCA5B10FAD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186500v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nebel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168081v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458377v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdemar &#352;v&#225;bensk&#253;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Tarrazona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lopez Ii" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S. Baker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64302-6_27" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8115786" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Oliver-Quelennec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pin&#231;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Fronton Casalino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_22" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Sylla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701436v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780874v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Morais Canellas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Arribe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14756-2_6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353767v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_17" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010453903310338" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293056v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Canellas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010402900450054" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290068v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353177v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT52272.2021.00050" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293053v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005330v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mergoil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3375462.3375509" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157331v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Oswaldo Camacho Vega" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19875-6_4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157335v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157333v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3330430.3333661" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290443v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vermeulen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir B Karami" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29736-7_66" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91464-0_4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Labarthe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Yacef" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015705v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908168v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98878-8_19" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015848v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714182v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170358.3170389" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517137v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monterrat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508523v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorgoumack Sambe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72965-7_23" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531503v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3099023.3099036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523750v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525285v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578380v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66610-5_11" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522736v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59044-8_17" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376431v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277664v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376425v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376429v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39583-8_43" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340594v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Tian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mudrick" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340611v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340609v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19773-9_15" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ranellucci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Poitras" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne P. Lajoie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217167v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Carter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217164v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217188v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Clodfelter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217178v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217198v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Meterissian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219845v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44440-5_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015698v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://its2018.its-conferences.com/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91464-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918088v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004396v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Merlin Mbatchou Nkwetchoua" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48190-2_3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157839v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Poitras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Feyzi Behnagh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47392-1_20" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373363v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan C. Hall" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801857-6.00005-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192105v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00607298v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>