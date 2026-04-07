--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -398,96 +398,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02201801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La portée juridique de la charte du PNR</w:t>
+                <w:t xml:space="preserve">Le tourisme de randonnée et la protection de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 124, pp.35</w:t>
+              <w:t xml:space="preserve">, 2010, 122, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02201790v1</w:t>
+                <w:t xml:space="preserve">halshs-02201786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cession par l'État des monuments historiques</w:t>
               </w:r>
@@ -536,96 +536,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02201782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme de randonnée et la protection de l'environnement</w:t>
+                <w:t xml:space="preserve">La portée juridique de la charte du PNR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 122, pp.36</w:t>
+              <w:t xml:space="preserve">, 2010, 124, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02201786v1</w:t>
+                <w:t xml:space="preserve">halshs-02201790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilier de loisirs : entre développement durable et renforcement de l'urbanisation</w:t>
               </w:r>
@@ -1155,247 +1155,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital sciences for bioeconomy of wastes, water and nutrients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La réutilisation des eaux usées en droit interne et européen : regards croisés juridico-technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme J. Harmand</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bouin Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès International sur les Energies Renouvelables et le Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Hammamet, Tunisia. pp.1-6</w:t>
+              <w:t xml:space="preserve">SEMINAIRE SHS : EAU &amp; DROITS « Aspects sociologiques, juridiques, démographiques et historiques des questions de l’eau »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609709v1</w:t>
+                <w:t xml:space="preserve">hal-03604272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réutilisation des eaux usées en droit interne et européen : regards croisés juridico-technologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Harmand</w:t>
+                <w:t xml:space="preserve">Digital sciences for bioeconomy of wastes, water and nutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Mghazli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouin Frédéric</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEMINAIRE SHS : EAU &amp; DROITS « Aspects sociologiques, juridiques, démographiques et historiques des questions de l’eau »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Chatou, France</w:t>
+              <w:t xml:space="preserve">4. Congrès International sur les Energies Renouvelables et le Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Hammamet, Tunisia. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604272v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2045,51 +2045,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AA74A15"/>
+    <w:nsid w:val="7E1EBFDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2276,51 +2276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fbouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4140-7880" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201953v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201801v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201790v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harmand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Howes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Harmand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ben Amar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Demontrond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357663v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aoust" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fbouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4140-7880" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201953v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201801v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harmand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Howes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604272v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Harmand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ben Amar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Demontrond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357663v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aoust" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>