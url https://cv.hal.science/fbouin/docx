--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -398,234 +398,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02201801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme de randonnée et la protection de l'environnement</w:t>
+                <w:t xml:space="preserve">La portée juridique de la charte du PNR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 122, pp.36</w:t>
+              <w:t xml:space="preserve">, 2010, 124, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02201786v1</w:t>
+                <w:t xml:space="preserve">halshs-02201790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cession par l'État des monuments historiques</w:t>
+                <w:t xml:space="preserve">Le tourisme de randonnée et la protection de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 121, pp.34</w:t>
+              <w:t xml:space="preserve">, 2010, 122, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02201782v1</w:t>
+                <w:t xml:space="preserve">halshs-02201786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La portée juridique de la charte du PNR</w:t>
+                <w:t xml:space="preserve">La cession par l'État des monuments historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 124, pp.35</w:t>
+              <w:t xml:space="preserve">, 2010, 121, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02201790v1</w:t>
+                <w:t xml:space="preserve">halshs-02201782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilier de loisirs : entre développement durable et renforcement de l'urbanisation</w:t>
               </w:r>
@@ -844,51 +844,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réutilisation des eaux usées traitées : atout ou handicap pour relever les défis de l'eau ?</w:t>
+                <w:t xml:space="preserve">REUSE OF TREATED WASTEWATER: ASSET OR HANDICAP IN ADDRESSING WATER CHALLENGES?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
@@ -919,97 +919,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Howes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822693v1</w:t>
+                <w:t xml:space="preserve">hal-05527213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REUSE OF TREATED WASTEWATER: ASSET OR HANDICAP IN ADDRESSING WATER CHALLENGES?</w:t>
+                <w:t xml:space="preserve">Réutilisation des eaux usées traitées : atout ou handicap pour relever les défis de l'eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
@@ -1040,73 +1040,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Howes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527213v1</w:t>
+                <w:t xml:space="preserve">hal-04822693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique des itinéraires de découverte touristique et de loisirs est-elle compatible avec l’exercice d’activités professionnelles ? (Une approche juridique des tracances)</w:t>
               </w:r>
@@ -1155,247 +1155,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réutilisation des eaux usées en droit interne et européen : regards croisés juridico-technologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Harmand</w:t>
+                <w:t xml:space="preserve">Digital sciences for bioeconomy of wastes, water and nutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Mghazli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEMINAIRE SHS : EAU &amp; DROITS « Aspects sociologiques, juridiques, démographiques et historiques des questions de l’eau »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Chatou, France</w:t>
+              <w:t xml:space="preserve">4. Congrès International sur les Energies Renouvelables et le Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Hammamet, Tunisia. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604272v1</w:t>
+                <w:t xml:space="preserve">hal-03609709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital sciences for bioeconomy of wastes, water and nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme J. Harmand</w:t>
+                <w:t xml:space="preserve">La réutilisation des eaux usées en droit interne et européen : regards croisés juridico-technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bouin Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès International sur les Energies Renouvelables et le Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Hammamet, Tunisia. pp.1-6</w:t>
+              <w:t xml:space="preserve">SEMINAIRE SHS : EAU &amp; DROITS « Aspects sociologiques, juridiques, démographiques et historiques des questions de l’eau »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609709v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1407,164 +1407,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La territorialisation du tourisme</w:t>
+                <w:t xml:space="preserve">LA TERRITORIALISATION DU DROIT DU TOURISME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Mare et martin, 338 p., 2023, 978-2-84934-655-6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MARE ET MARTIN, 2023, TOURISME ET ECOTOURISME, JEAN-MARIE BRETON, 978-2-84934-655-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357683v1</w:t>
+                <w:t xml:space="preserve">hal-04224175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA TERRITORIALISATION DU DROIT DU TOURISME</w:t>
+                <w:t xml:space="preserve">La territorialisation du tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">MARE ET MARTIN, 2023, TOURISME ET ECOTOURISME, JEAN-MARIE BRETON, 978-2-84934-655-6</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Demontrond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et martin, 338 p., 2023, 978-2-84934-655-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224175v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code du tourisme</w:t>
               </w:r>
@@ -2045,51 +2045,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E1EBFDA"/>
+    <w:nsid w:val="E4CC9953"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2276,51 +2276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fbouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4140-7880" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201953v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201801v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harmand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Howes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604272v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Harmand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ben Amar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Demontrond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357663v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aoust" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fbouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4140-7880" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201953v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201801v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201790v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201786v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201782v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harmand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Howes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Harmand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ben Amar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Demontrond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357663v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aoust" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>