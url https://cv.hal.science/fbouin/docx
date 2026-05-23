--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -398,234 +398,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02201801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La portée juridique de la charte du PNR</w:t>
+                <w:t xml:space="preserve">Le tourisme de randonnée et la protection de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 124, pp.35</w:t>
+              <w:t xml:space="preserve">, 2010, 122, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02201790v1</w:t>
+                <w:t xml:space="preserve">halshs-02201786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme de randonnée et la protection de l'environnement</w:t>
+                <w:t xml:space="preserve">La cession par l'État des monuments historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 122, pp.36</w:t>
+              <w:t xml:space="preserve">, 2010, 121, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02201786v1</w:t>
+                <w:t xml:space="preserve">halshs-02201782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cession par l'État des monuments historiques</w:t>
+                <w:t xml:space="preserve">La portée juridique de la charte du PNR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 121, pp.34</w:t>
+              <w:t xml:space="preserve">, 2010, 124, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02201782v1</w:t>
+                <w:t xml:space="preserve">halshs-02201790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilier de loisirs : entre développement durable et renforcement de l'urbanisation</w:t>
               </w:r>
@@ -844,51 +844,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REUSE OF TREATED WASTEWATER: ASSET OR HANDICAP IN ADDRESSING WATER CHALLENGES?</w:t>
+                <w:t xml:space="preserve">Réutilisation des eaux usées traitées : atout ou handicap pour relever les défis de l'eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
@@ -919,97 +919,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Howes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527213v1</w:t>
+                <w:t xml:space="preserve">hal-04822693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réutilisation des eaux usées traitées : atout ou handicap pour relever les défis de l'eau ?</w:t>
+                <w:t xml:space="preserve">REUSE OF TREATED WASTEWATER: ASSET OR HANDICAP IN ADDRESSING WATER CHALLENGES?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
@@ -1040,73 +1040,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Howes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822693v1</w:t>
+                <w:t xml:space="preserve">hal-05527213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique des itinéraires de découverte touristique et de loisirs est-elle compatible avec l’exercice d’activités professionnelles ? (Une approche juridique des tracances)</w:t>
               </w:r>
@@ -1155,247 +1155,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital sciences for bioeconomy of wastes, water and nutrients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La réutilisation des eaux usées en droit interne et européen : regards croisés juridico-technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme J. Harmand</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bouin Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès International sur les Energies Renouvelables et le Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Hammamet, Tunisia. pp.1-6</w:t>
+              <w:t xml:space="preserve">SEMINAIRE SHS : EAU &amp; DROITS « Aspects sociologiques, juridiques, démographiques et historiques des questions de l’eau »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609709v1</w:t>
+                <w:t xml:space="preserve">hal-03604272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réutilisation des eaux usées en droit interne et européen : regards croisés juridico-technologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Harmand</w:t>
+                <w:t xml:space="preserve">Digital sciences for bioeconomy of wastes, water and nutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Mghazli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouin Frédéric</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boumediene Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEMINAIRE SHS : EAU &amp; DROITS « Aspects sociologiques, juridiques, démographiques et historiques des questions de l’eau »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Chatou, France</w:t>
+              <w:t xml:space="preserve">4. Congrès International sur les Energies Renouvelables et le Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Hammamet, Tunisia. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604272v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2045,51 +2045,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4CC9953"/>
+    <w:nsid w:val="4CF7CAA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2276,51 +2276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fbouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4140-7880" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201953v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201801v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201790v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201786v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201782v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harmand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Howes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Harmand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ben Amar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Demontrond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357663v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aoust" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fbouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4140-7880" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201953v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201801v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harmand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Howes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604272v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Harmand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Abdellatif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Ben Amar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Demontrond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357663v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aoust" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>