--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -368,1501 +368,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of prophylactic levetiracetam for prevention of epileptic seizures in the acute phase of intracerebral haemorrhage (PEACH): a randomised, double-blind, placebo-controlled, phase 3 trial</w:t>
+                <w:t xml:space="preserve">Early effect of thrombolysis on structural brain network organisation after anterior-circulation stroke in the randomized WAKE-UP trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Peter-Derex</w:t>
+                <w:t xml:space="preserve">Eckhard Schlemm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Philippeau</w:t>
+                <w:t xml:space="preserve">Märit Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Garnier</w:t>
+                <w:t xml:space="preserve">Amy Kuceyeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie André-Obadia</w:t>
+                <w:t xml:space="preserve">Keith Jamison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boulogne</w:t>
+                <w:t xml:space="preserve">Thies Ingwersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (9), pp.781-791. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (16), pp.5053-5065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s1474-4422(22)00235-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.26073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03833172v1</w:t>
+                <w:t xml:space="preserve">inserm-03990056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed hospitalisation for heart failure after transcatheter repair or medical treatment for secondary mitral regurgitation: a landmark analysis of the MITRA-FR trial</w:t>
+                <w:t xml:space="preserve">Safety and efficacy of prophylactic levetiracetam for prevention of epileptic seizures in the acute phase of intracerebral haemorrhage (PEACH): a randomised, double-blind, placebo-controlled, phase 3 trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Leurent</w:t>
+                <w:t xml:space="preserve">Laure Peter-Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Auffret</w:t>
+                <w:t xml:space="preserve">Frédéric Philippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Donal</w:t>
+                <w:t xml:space="preserve">Pierre Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Corbineau</w:t>
+                <w:t xml:space="preserve">Nathalie André-Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Grinberg</w:t>
+                <w:t xml:space="preserve">Sébastien Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroIntervention </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (9), pp.781-791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4244/EIJ-D-21-00846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s1474-4422(22)00235-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689834v1</w:t>
+                <w:t xml:space="preserve">inserm-03833172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of procedural success on clinical outcome after MitraClip: Results from the MITRA-FR trial</w:t>
+                <w:t xml:space="preserve">Delayed hospitalisation for heart failure after transcatheter repair or medical treatment for secondary mitral regurgitation: a landmark analysis of the MITRA-FR trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Messika-Zeitoun</w:t>
+                <w:t xml:space="preserve">Guillaume Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Attias</w:t>
+                <w:t xml:space="preserve">Vincent Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Piriou</w:t>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Iung</w:t>
+                <w:t xml:space="preserve">Hervé Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Armoiry</w:t>
+                <w:t xml:space="preserve">Daniel Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 115 (11), pp.545-551. </w:t>
+              <w:t xml:space="preserve">EuroIntervention </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4244/EIJ-D-21-00846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828650v1</w:t>
+                <w:t xml:space="preserve">hal-03689834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early effect of thrombolysis on structural brain network organisation after anterior-circulation stroke in the randomized WAKE-UP trial</w:t>
+                <w:t xml:space="preserve">Impact of procedural success on clinical outcome after MitraClip: Results from the MITRA-FR trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eckhard Schlemm</w:t>
+                <w:t xml:space="preserve">David Messika-Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Märit Jensen</w:t>
+                <w:t xml:space="preserve">David Attias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Kuceyeski</w:t>
+                <w:t xml:space="preserve">Nicolas Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Jamison</w:t>
+                <w:t xml:space="preserve">Bernard Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thies Ingwersen</w:t>
+                <w:t xml:space="preserve">Xavier Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 43 (16), pp.5053-5065. </w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115 (11), pp.545-551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.26073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03990056v1</w:t>
+                <w:t xml:space="preserve">hal-03828650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Foot Reflexology on Chemotherapy-Induced Nausea and Vomiting in Patients With Digestive or Lung Cancer: Randomized Controlled Trial</w:t>
+                <w:t xml:space="preserve">Extent of FLAIR Hyperintense Vessels May Modify Treatment Effect of Thrombolysis: A Post hoc Analysis of the WAKE-UP Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Murat-Ringot</w:t>
+                <w:t xml:space="preserve">Anne Sophie Grosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jean Souquet</w:t>
+                <w:t xml:space="preserve">Anna Kufner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boutitie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Preau</w:t>
+                <w:t xml:space="preserve">Martin Ebinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/25648⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.2017-2025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2020.623881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179668v1</w:t>
+                <w:t xml:space="preserve">hal-04551342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperintense acute reperfusion marker associated with hemorrhagic transformation in the WAKE-UP trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Foot Reflexology on Chemotherapy-Induced Nausea and Vomiting in Patients With Digestive or Lung Cancer: Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murat-Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Wouters</w:t>
+                <w:t xml:space="preserve">Pierre Jean Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauranne Scheldeman</w:t>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boutitie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dupont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Ebinger</w:t>
+                <w:t xml:space="preserve">Marie Preau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Stroke Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/23969873211007686⟩</w:t>
+              <w:t xml:space="preserve">JMIR Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.e25648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/25648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551335v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentinel lymph node biopsy and morbidity outcomes in early cervical cancer: Results of a multicentre randomised trial (SENTICOL-2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Mathevet</w:t>
+                <w:t xml:space="preserve">Fabrice Lécuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lécuru</w:t>
+                <w:t xml:space="preserve">Catherine Uzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boutitie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 148 (5), pp.307-315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colchicine for Left Ventricular Infarct Size Reduction in Acute Myocardial Infarction: A Phase II, Multicenter, Randomized, Double-Blinded, Placebo-Controlled Study Protocol – The COVERT-MI Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperintense acute reperfusion marker associated with hemorrhagic transformation in the WAKE-UP trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bresson</w:t>
+                <w:t xml:space="preserve">Lauranne Scheldeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Roubille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Ivanes</w:t>
+                <w:t xml:space="preserve">Patrick Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ebinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000512772⟩</w:t>
+              <w:t xml:space="preserve">European Stroke Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), pp.128-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/23969873211007686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141339v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Foot Reflexology on Chemotherapy-Induced Nausea and Vomiting in Patients With Digestive or Lung Cancer: Randomized Controlled Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Preau</w:t>
+                <w:t xml:space="preserve">Colchicine for Left Ventricular Infarct Size Reduction in Acute Myocardial Infarction: A Phase II, Multicenter, Randomized, Double-Blinded, Placebo-Controlled Study Protocol – The COVERT-MI Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Biere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ivanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/25648⟩</w:t>
+              <w:t xml:space="preserve">Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000512772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612797v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mitral Regurgitation Severity and Left Ventricular Remodeling on Outcome After Mitraclip Implantation: Results From the Mitra-FR Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Donal</w:t>
+                <w:t xml:space="preserve">The Effect of Foot Reflexology on Chemotherapy-Induced Nausea and Vomiting in Patients With Digestive or Lung Cancer: Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murat-Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boutitie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Preau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2020.07.021⟩</w:t>
+              <w:t xml:space="preserve">JMIR Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.e25648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/25648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959038v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extent of FLAIR Hyperintense Vessels May Modify Treatment Effect of Thrombolysis: A Post hoc Analysis of the WAKE-UP Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Sophie Grosch</w:t>
+                <w:t xml:space="preserve">Impact of Mitral Regurgitation Severity and Left Ventricular Remodeling on Outcome After Mitraclip Implantation: Results From the Mitra-FR Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Messika-Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Kufner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Ebinger</w:t>
+                <w:t xml:space="preserve">J.-N. Trochu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (6), pp.2017-2025. </w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.742-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2020.623881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2020.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551342v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Characteristics and Outcome of Patients with Lacunar Infarcts and Concurrent Embolic Ischemic Lesions</w:t>
               </w:r>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Hee Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ebinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Neuroradiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (3), pp.511-516. </w:t>
@@ -1982,64 +1982,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Characteristics and Outcome of Patients With Hemorrhagic Transformation After Intravenous Thrombolysis in the WAKE-UP Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Märit Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eckhard Schlemm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,64 +2116,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percutaneous repair or medical treatment for secondary mitral regurgitation: outcomes at 2 years Methods and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alec Vahanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2957,51 +2957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MITRA-FR study: Design and rationale of a randomised study of percutaneous mitral valve repair compared with optimal medical management alone for severe secondary mitral regurgitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Armoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3879,295 +3879,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPE-ancillary blood pressure measurement study: end-digit preference in blood pressure measurement within a cluster-randomized trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of preceding length of anticoagulant treatment and initial presentation of venous thromboembolism on risk of recurrence after stopping treatment: analysis of individual participants' data from seven trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boutitie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jp. Lebeau</w:t>
+                <w:t xml:space="preserve">L. Pinede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pouchain</w:t>
+                <w:t xml:space="preserve">S. Schulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Huas</w:t>
+                <w:t xml:space="preserve">G. Agnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Wilmart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Dibao-Dina</w:t>
+                <w:t xml:space="preserve">G. Raskob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood pressure monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MBP.0b013e328344d067⟩</w:t>
+              <w:t xml:space="preserve">British Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj.d3036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299079v1</w:t>
+                <w:t xml:space="preserve">hal-02303186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of preceding length of anticoagulant treatment and initial presentation of venous thromboembolism on risk of recurrence after stopping treatment: analysis of individual participants' data from seven trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Boutitie</w:t>
+                <w:t xml:space="preserve">ESCAPE-ancillary blood pressure measurement study: end-digit preference in blood pressure measurement within a cluster-randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp. Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pinede</w:t>
+                <w:t xml:space="preserve">D. Pouchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schulmann</w:t>
+                <w:t xml:space="preserve">D. Huas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Agnelli</w:t>
+                <w:t xml:space="preserve">F. Wilmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Raskob</w:t>
+                <w:t xml:space="preserve">C. Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Medical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 342, </w:t>
+              <w:t xml:space="preserve">Blood pressure monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16, pp.74-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmj.d3036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MBP.0b013e328344d067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303186v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of time from symptom onset and reperfusion strategy on 1-year survival in ST-elevation myocardial infarction: A pooled analysis of an early fibrinolytic strategy versus primary percutaneous coronary intervention from CAPTIM and WEST</w:t>
               </w:r>
@@ -5165,372 +5165,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pattern of auditory brainstem response wave V maturation in cochlear-implanted children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does a change in angiotensin-II-formation caused by antihypertensive drugs affect the risk of stroke ? A meta-analysis of trials according to treatment with potentially different effects on angiotensin-II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boutitie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Thai-Van</w:t>
+                <w:t xml:space="preserve">R. Oprisiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cozma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Boutitie</w:t>
+                <w:t xml:space="preserve">J.M. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Disant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Truy</w:t>
+                <w:t xml:space="preserve">H. Mazouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 118, pp.676-689</w:t>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25, pp.1543-1553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307592v1</w:t>
+                <w:t xml:space="preserve">hal-00434572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JIKEI trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Gueyffier</w:t>
+                <w:t xml:space="preserve">The pattern of auditory brainstem response wave V maturation in cochlear-implanted children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Thai-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jm. Achard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Cozma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boutitie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Disant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Truy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 370, pp.1825-1826</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 118, pp.676-689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434571v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a change in angiotensin-II-formation caused by antihypertensive drugs affect the risk of stroke ? A meta-analysis of trials according to treatment with potentially different effects on angiotensin-II</w:t>
+                <w:t xml:space="preserve">The JIKEI trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boutitie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.M. Achard</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gueyffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mazouz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jm. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 25, pp.1543-1553</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 370, pp.1825-1826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434572v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of color Doppler in guiding prostate biopsy after HIFU ablation</w:t>
               </w:r>
@@ -5877,221 +5877,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between stroke relative risk and change in systolic blood pressure: the misuse of meta-regression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the angiotensin II Type 2 receptor cerebroprotective?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boutitie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mazouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 35, pp.2237--2238</w:t>
+              <w:t xml:space="preserve">Current Hypertension Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6, pp.182--189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401531v1</w:t>
+                <w:t xml:space="preserve">hal-02401504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the relationship between psychophysical perception and electrically evoked compound action potential threshold in young cochlear implant recipients: clinical implications for implant fitting</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between stroke relative risk and change in systolic blood pressure: the misuse of meta-regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boutitie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 115, pp.2811--2824</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35, pp.2237--2238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373011v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation of plasma coagulation parameters with thromboprophylaxis, patient characteristics, and outcome in the MEDENOX study</w:t>
               </w:r>
@@ -6196,152 +6196,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the angiotensin II Type 2 receptor cerebroprotective?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the relationship between psychophysical perception and electrically evoked compound action potential threshold in young cochlear implant recipients: clinical implications for implant fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Thai-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Truy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M. Achard</w:t>
+                <w:t xml:space="preserve">B. Charasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boutitie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mansour</w:t>
+                <w:t xml:space="preserve">J.M. Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Hypertension Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 6, pp.182--189</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 115, pp.2811--2824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401504v1</w:t>
+                <w:t xml:space="preserve">hal-02373011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute benefit number needed to treat and gain in life expectancy: which efficacy indices for measuring the treatment benefit?</w:t>
               </w:r>
@@ -6888,51 +6888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04431828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt M. Frey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Shenas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Cheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/strokeaha.122.040247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Foucaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Vincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jomard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Comte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.18101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Philippeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulogne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-4422(22)00235-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auffret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Corbineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grinberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4244/EIJ-D-21-00846" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piriou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.05.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03990056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Schlemm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rit Jensen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Kuceyeski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jamison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thies Ingwersen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26073" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Souquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25648" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wouters" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Scheldeman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dupont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ebinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969873211007686" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mathevet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice L&#233;curu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Uzan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.02.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Prieur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Biere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ivanes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000512772" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Trochu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2020.07.021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Grosch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kufner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.623881" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03246086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewgenia Barow" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00062-019-00800-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lettow" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Quandt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.00957" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405549v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Vahanian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.1616" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Obadia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iung" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1805374" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560104v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Di Marco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25799" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Touzet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2017.06.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMBDS0JL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caloone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutitie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse-Glehen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allias-Montmayeur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2016.08.022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZFGFM27-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pouchain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000144" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804722v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Obadia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mewton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4244/EIJV10I11A232" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045531v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomalla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Fiebach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ostergaard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedraza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thijs" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385345v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kallus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Wagner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000366266" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071525v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuis-Girod" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riviere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moriniere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.12654" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619287v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Li&#232;vre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-318" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Escuret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ernouf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2012.08.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3QK46KF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297348v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-011-0352-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299079v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lebeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pouchain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wilmart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibao-Dina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0b013e328344d067" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303186v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinede" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schulmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raskob" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.d3036" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698395v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Westerhout" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnefoy-Cudraz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Welsh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-G. Steg" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304753v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quenet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bereder" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303675v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glehen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Gilly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arvieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cotte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303676v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00594267v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Oprisiu-Fournier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mazouz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Serot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ern.09.88" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428400v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottraux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Druon Note" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milliery" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Genouihlac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307192v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y. Dubien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapostolle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp156" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428270v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd. Riley" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc. Lambert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja. Staessen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307592v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thai-Van" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cozma" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Disant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Truy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434571v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Achard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434572v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oprisiu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Achard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mazouz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313704v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouviere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mege-Lechevallier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chapelon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouvier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427712v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pocock" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fagard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427729v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutknecht" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwaz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Saurin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#201;cochard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401531v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02373011v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charasse" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chanal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401502v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Desjardins" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bara" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Samama" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Cohen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401504v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mansour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427341v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357899v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bugnard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2003836" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F20CB525082D7D580C7E5C7ABEFD8394106FA99A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427442v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lina" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tristan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etienne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04431828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt M. Frey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Shenas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Cheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/strokeaha.122.040247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Foucaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Vincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jomard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Comte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.18101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03990056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Schlemm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rit Jensen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Kuceyeski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jamison" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thies Ingwersen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Philippeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulogne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-4422(22)00235-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auffret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Corbineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grinberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4244/EIJ-D-21-00846" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piriou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.05.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Grosch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kufner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ebinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.623881" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Souquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25648" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mathevet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice L&#233;curu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Uzan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.02.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wouters" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Scheldeman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dupont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969873211007686" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141339v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Prieur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Biere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ivanes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000512772" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959038v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Trochu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2020.07.021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03246086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewgenia Barow" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00062-019-00800-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lettow" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Quandt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.00957" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405549v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Vahanian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.1616" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Obadia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iung" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1805374" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560104v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Di Marco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25799" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Touzet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2017.06.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMBDS0JL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caloone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutitie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse-Glehen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allias-Montmayeur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2016.08.022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZFGFM27-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pouchain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000144" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804722v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Obadia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mewton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4244/EIJV10I11A232" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045531v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomalla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Fiebach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ostergaard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedraza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thijs" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385345v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kallus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Wagner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000366266" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071525v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuis-Girod" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riviere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moriniere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.12654" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619287v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Li&#232;vre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-318" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Escuret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ernouf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2012.08.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3QK46KF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297348v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-011-0352-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinede" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schulmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnelli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raskob" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.d3036" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299079v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lebeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pouchain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wilmart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibao-Dina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0b013e328344d067" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698395v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Westerhout" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnefoy-Cudraz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Welsh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-G. Steg" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304753v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quenet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bereder" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303675v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glehen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Gilly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arvieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cotte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303676v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00594267v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Oprisiu-Fournier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mazouz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Serot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ern.09.88" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428400v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottraux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Druon Note" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milliery" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Genouihlac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307192v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y. Dubien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapostolle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp156" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428270v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd. Riley" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc. Lambert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja. Staessen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434572v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oprisiu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Achard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mazouz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307592v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thai-Van" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cozma" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Disant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Truy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434571v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Achard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313704v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouviere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mege-Lechevallier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chapelon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouvier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427712v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pocock" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fagard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427729v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutknecht" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwaz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Saurin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#201;cochard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401504v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mansour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401531v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401502v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Desjardins" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bara" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Samama" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Cohen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02373011v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charasse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chanal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427341v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357899v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bugnard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2003836" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F20CB525082D7D580C7E5C7ABEFD8394106FA99A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427442v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lina" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tristan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etienne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>