--- v1 (2026-04-04)
+++ v2 (2026-05-10)
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Foot Reflexology on Chemotherapy-Induced Nausea and Vomiting in Patients With Digestive or Lung Cancer: Randomized Controlled Trial</w:t>
+                <w:t xml:space="preserve">Sentinel lymph node biopsy and morbidity outcomes in early cervical cancer: Results of a multicentre randomised trial (SENTICOL-2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Murat-Ringot</w:t>
+                <w:t xml:space="preserve">Patrice Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jean Souquet</w:t>
+                <w:t xml:space="preserve">Fabrice Lécuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
+                <w:t xml:space="preserve">Catherine Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boutitie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Preau</w:t>
+                <w:t xml:space="preserve">Laurent Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (4), pp.e25648. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148 (5), pp.307-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/25648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179668v1</w:t>
+                <w:t xml:space="preserve">hal-04462543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel lymph node biopsy and morbidity outcomes in early cervical cancer: Results of a multicentre randomised trial (SENTICOL-2)</w:t>
+                <w:t xml:space="preserve">The Effect of Foot Reflexology on Chemotherapy-Induced Nausea and Vomiting in Patients With Digestive or Lung Cancer: Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Mathevet</w:t>
+                <w:t xml:space="preserve">Audrey Murat-Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lécuru</w:t>
+                <w:t xml:space="preserve">Pierre Jean Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Uzan</w:t>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boutitie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Magaud</w:t>
+                <w:t xml:space="preserve">Marie Preau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 148 (5), pp.307-315. </w:t>
+              <w:t xml:space="preserve">JMIR Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.e25648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/25648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462543v1</w:t>
+                <w:t xml:space="preserve">hal-04179668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperintense acute reperfusion marker associated with hemorrhagic transformation in the WAKE-UP trial</w:t>
               </w:r>
@@ -1580,130 +1580,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Foot Reflexology on Chemotherapy-Induced Nausea and Vomiting in Patients With Digestive or Lung Cancer: Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murat-Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jean Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boutitie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Preau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (4), pp.e25648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/25648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612797v1</w:t>
@@ -1842,295 +1842,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Characteristics and Outcome of Patients with Lacunar Infarcts and Concurrent Embolic Ischemic Lesions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical Characteristics and Outcome of Patients With Hemorrhagic Transformation After Intravenous Thrombolysis in the WAKE-UP Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Märit Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckhard Schlemm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewgenia Barow</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martin Ebinger</w:t>
+                <w:t xml:space="preserve">Iris Lettow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Quandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00062-019-00800-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.532-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2020.00957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03246086v1</w:t>
+                <w:t xml:space="preserve">hal-04551469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Characteristics and Outcome of Patients With Hemorrhagic Transformation After Intravenous Thrombolysis in the WAKE-UP Trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eckhard Schlemm</w:t>
+                <w:t xml:space="preserve">Clinical Characteristics and Outcome of Patients with Lacunar Infarcts and Concurrent Embolic Ischemic Lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewgenia Barow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boutitie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Quandt</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Hee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ebinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (2), pp.532-539. </w:t>
+              <w:t xml:space="preserve">Clinical Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), pp.511-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2020.00957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00062-019-00800-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551469v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03246086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percutaneous repair or medical treatment for secondary mitral regurgitation: outcomes at 2 years Methods and results</w:t>
               </w:r>
@@ -2804,554 +2804,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPE Ancillary Blood Pressure Measurement Study 2: Changes in End-Digit Preference after 2 Years of a Cluster Randomized Trial</w:t>
+                <w:t xml:space="preserve">The MITRA-FR study: Design and rationale of a randomised study of percutaneous mitral valve repair compared with optimal medical management alone for severe secondary mitral regurgitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
+                <w:t xml:space="preserve">J.-F. Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Armoiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+                <w:t xml:space="preserve">T. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Huas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Pouchain</w:t>
+                <w:t xml:space="preserve">N. Mewton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood pressure monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MBP.0000000000000144⟩</w:t>
+              <w:t xml:space="preserve">EuroIntervention </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.1354-1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4244/EIJV10I11A232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156099v1</w:t>
+                <w:t xml:space="preserve">hal-01804722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MITRA-FR study: Design and rationale of a randomised study of percutaneous mitral valve repair compared with optimal medical management alone for severe secondary mitral regurgitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESCAPE Ancillary Blood Pressure Measurement Study 2: Changes in End-Digit Preference after 2 Years of a Cluster Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Obadia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Iung</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lefèvre</w:t>
+                <w:t xml:space="preserve">Dominique Huas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boutitie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mewton</w:t>
+                <w:t xml:space="preserve">Denis Pouchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroIntervention </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (11), pp.1354-1360. </w:t>
+              <w:t xml:space="preserve">Blood pressure monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (6), pp.346-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4244/EIJV10I11A232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MBP.0000000000000144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804722v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicenter, randomized, double-blind, placebo-controlled trial to test efficacy and safety of magnetic resonance imaging-based thrombolysis in wake-up stroke (WAKE-UP)</w:t>
+                <w:t xml:space="preserve">Effects of a TAFI-Inhibitor Combined with a Suboptimal Dose of rtPA in a Murine Thromboembolic Model of Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Thomalla</w:t>
+                <w:t xml:space="preserve">Anne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. B. Fiebach</w:t>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Hee Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ostergaard</w:t>
+                <w:t xml:space="preserve">Christopher Kallus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pedraza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Thijs</w:t>
+                <w:t xml:space="preserve">Mickael Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stroke</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (4), pp.268-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000366266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045531v1</w:t>
+                <w:t xml:space="preserve">hal-04385345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a TAFI-Inhibitor Combined with a Suboptimal Dose of rtPA in a Murine Thromboembolic Model of Stroke</w:t>
+                <w:t xml:space="preserve">A multicenter, randomized, double-blind, placebo-controlled trial to test efficacy and safety of magnetic resonance imaging-based thrombolysis in wake-up stroke (WAKE-UP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Durand</w:t>
+                <w:t xml:space="preserve">G. Thomalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chauveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tae-Hee Cho</w:t>
+                <w:t xml:space="preserve">J. B. Fiebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Kallus</w:t>
+                <w:t xml:space="preserve">L. Ostergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Wagner</w:t>
+                <w:t xml:space="preserve">S. Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.829-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385345v1</w:t>
+                <w:t xml:space="preserve">hal-02045531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tranexamic acid for epistaxis in hereditary hemorrhagic telangiectasia patients: a European cross-over controlled trial in a rare disease</w:t>
               </w:r>
@@ -3471,90 +3471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a multifaceted intervention on cardiovascular risk factors in high-risk hypertensive patients: the ESCAPE trial, a pragmatic cluster randomized trial in general practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pouchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4272,359 +4272,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peritoneal Colorectal Carcinomatosis Treated With Surgery and Perioperative Intraperitoneal Chemotherapy: Retrospective Analysis of 523 Patients From a Multicentric French Study</w:t>
+                <w:t xml:space="preserve">Peritoneal Carcinomatosis from Gastric Cancer: A Multi-Institutional Study of 159 Patients Treated by Cytoreductive Surgery Combined with Perioperative Intraperitoneal Chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Elias</w:t>
+                <w:t xml:space="preserve">O. Glehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gilly</w:t>
+                <w:t xml:space="preserve">F.N. Gilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boutitie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Bereder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 28 (1), pp.63-68</w:t>
+              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17, pp.2370-2377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304753v1</w:t>
+                <w:t xml:space="preserve">hal-02303675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peritoneal Carcinomatosis from Gastric Cancer: A Multi-Institutional Study of 159 Patients Treated by Cytoreductive Surgery Combined with Perioperative Intraperitoneal Chemotherapy</w:t>
+                <w:t xml:space="preserve">Peritoneal Colorectal Carcinomatosis Treated With Surgery and Perioperative Intraperitoneal Chemotherapy: Retrospective Analysis of 523 Patients From a Multicentric French Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Glehen</w:t>
+                <w:t xml:space="preserve">D. Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.N. Gilly</w:t>
+                <w:t xml:space="preserve">F. Gilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boutitie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Arvieux</w:t>
+                <w:t xml:space="preserve">F. Quenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Boutitie</w:t>
+                <w:t xml:space="preserve">J.M. Bereder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17, pp.2370-2377</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (1), pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303675v1</w:t>
+                <w:t xml:space="preserve">hal-02304753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Curative Treatment of Peritoneal Carcinomatosis From Nonovarian Origin by Cytoreductive Surgery Combined With Perioperative Intraperitoneal Chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Glehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.N. Gilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boutitie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bereder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Quenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 116, pp.5608-5618</w:t>
@@ -6888,51 +6888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04431828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt M. Frey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Shenas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Cheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/strokeaha.122.040247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Foucaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Vincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jomard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Comte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.18101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03990056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Schlemm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rit Jensen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Kuceyeski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jamison" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thies Ingwersen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Philippeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulogne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-4422(22)00235-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auffret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Corbineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grinberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4244/EIJ-D-21-00846" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piriou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.05.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Grosch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kufner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ebinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.623881" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Souquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25648" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mathevet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice L&#233;curu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Uzan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.02.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wouters" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Scheldeman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dupont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969873211007686" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141339v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Prieur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Biere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ivanes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000512772" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959038v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Trochu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2020.07.021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03246086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewgenia Barow" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00062-019-00800-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lettow" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Quandt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.00957" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405549v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Vahanian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.1616" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Obadia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iung" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1805374" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560104v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Di Marco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25799" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Touzet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2017.06.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMBDS0JL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caloone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutitie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse-Glehen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allias-Montmayeur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2016.08.022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZFGFM27-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pouchain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000144" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804722v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Obadia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mewton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4244/EIJV10I11A232" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045531v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomalla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Fiebach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ostergaard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedraza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thijs" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385345v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kallus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Wagner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000366266" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071525v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuis-Girod" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riviere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moriniere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.12654" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619287v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Li&#232;vre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-318" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Escuret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ernouf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2012.08.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3QK46KF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297348v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-011-0352-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinede" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schulmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnelli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raskob" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.d3036" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299079v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lebeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pouchain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wilmart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibao-Dina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0b013e328344d067" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698395v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Westerhout" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnefoy-Cudraz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Welsh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-G. Steg" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304753v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quenet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bereder" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303675v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glehen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Gilly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arvieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cotte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303676v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00594267v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Oprisiu-Fournier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mazouz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Serot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ern.09.88" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428400v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottraux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Druon Note" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milliery" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Genouihlac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307192v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y. Dubien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapostolle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp156" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428270v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd. Riley" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc. Lambert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja. Staessen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434572v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oprisiu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Achard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mazouz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307592v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thai-Van" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cozma" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Disant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Truy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434571v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Achard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313704v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouviere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mege-Lechevallier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chapelon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouvier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427712v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pocock" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fagard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427729v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutknecht" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwaz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Saurin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#201;cochard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401504v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mansour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401531v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401502v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Desjardins" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bara" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Samama" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Cohen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02373011v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charasse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chanal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427341v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357899v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bugnard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2003836" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F20CB525082D7D580C7E5C7ABEFD8394106FA99A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427442v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lina" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tristan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etienne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04431828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt M. Frey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Shenas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Cheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/strokeaha.122.040247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Foucaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Vincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jomard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Comte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.18101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03990056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Schlemm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rit Jensen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Kuceyeski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jamison" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thies Ingwersen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Philippeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulogne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-4422(22)00235-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leurent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auffret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Corbineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grinberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4244/EIJ-D-21-00846" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piriou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Armoiry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.05.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Grosch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kufner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ebinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.623881" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mathevet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice L&#233;curu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Uzan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.02.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179668v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murat-Ringot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Souquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25648" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wouters" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Scheldeman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dupont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969873211007686" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141339v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Prieur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Biere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ivanes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000512772" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612797v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959038v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Trochu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2020.07.021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lettow" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Quandt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.00957" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03246086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewgenia Barow" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00062-019-00800-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405549v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Vahanian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejhf.1616" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Obadia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Messika-Zeitoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iung" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1805374" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560104v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Di Marco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25799" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Touzet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2017.06.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMBDS0JL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caloone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutitie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse-Glehen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allias-Montmayeur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2016.08.022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZFGFM27-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Obadia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mewton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4244/EIJV10I11A232" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pouchain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000144" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385345v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kallus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Wagner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000366266" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045531v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomalla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Fiebach" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ostergaard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedraza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thijs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071525v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuis-Girod" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riviere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moriniere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.12654" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01619287v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Li&#232;vre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-318" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Escuret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ernouf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2012.08.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3QK46KF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297348v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-011-0352-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinede" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schulmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnelli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raskob" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.d3036" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299079v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lebeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pouchain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wilmart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibao-Dina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0b013e328344d067" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698395v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Westerhout" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnefoy-Cudraz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Welsh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-G. Steg" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303675v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Glehen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Gilly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arvieux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cotte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304753v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quenet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bereder" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303676v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00594267v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Oprisiu-Fournier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mazouz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Serot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/ern.09.88" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428400v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottraux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Druon Note" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milliery" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Genouihlac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307192v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y. Dubien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapostolle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp156" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428270v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd. Riley" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pc. Lambert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja. Staessen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434572v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oprisiu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Achard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mazouz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307592v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thai-Van" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cozma" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Disant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Truy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434571v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Achard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313704v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouviere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mege-Lechevallier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chapelon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouvier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427712v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pocock" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fagard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427729v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutknecht" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwaz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Saurin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#201;cochard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401504v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mansour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401531v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401502v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Desjardins" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bara" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Samama" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Cohen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02373011v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charasse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chanal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427341v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357899v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bugnard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2003836" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F20CB525082D7D580C7E5C7ABEFD8394106FA99A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427442v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lina" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tristan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etienne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>