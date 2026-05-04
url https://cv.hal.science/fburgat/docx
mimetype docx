--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -2019,177 +2019,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00349340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le shaykh et le procureur. Systèmes coutumiers et pratiques juridiques au Yémen et en Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Burgat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Egypte - Monde arabe, troisième série, No. 1, pp.335, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00300734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Systèmes coutumiers et pratiques juridiques au Yémen et en Egypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Burgat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEDEJ, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02159030v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00300734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le shaykh et le procureur. Systèmes coutumiers et pratiques juridiques au Yémen et en Egypte</w:t>
               </w:r>
@@ -2662,391 +2662,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01498297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelles clés pour comprendre le drame syrien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Burgat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans F. Burgat et B. Paoli (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pas de printemps pour la Syrie. Les clés pour comprendre les acteurs et les défis de la crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-15, 2013, 9782707177759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01521969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La stratégie al Assad : diviser pour survivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Burgat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Burgat, Bruno Paoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pas de printemps pour la Syrie. Les clefs pour comprendre les acteurs et les défis de la crise (2011-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.19-32, 2013, 978-2-7071-7775-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00915294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quelles clés pour comprendre le drame syrien ?</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une guérilla islamiste ? Les composantes idéologiques de la révolte armée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Burgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Burgat Bruno Paoli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pas de printemps pour la Syrie.Les clefs pour comprendre les acteurs et les défis de la crise.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.55-83, 2013, 978-2-7071-7775-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00925316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La puissance politique des slogans de la révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Burgat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Chehayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sartori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans F. Burgat et B. Paoli (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pas de printemps pour la Syrie. Les clés pour comprendre les acteurs et les défis de la crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-15, 2013, 9782707177759</w:t>
-[...209 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, pp.185-195, 2013, 9782707177759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01526243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3264,186 +3264,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00655026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne et les islamistes : le cas de l'Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Burgat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Toby ARCHER and Heidi HUUHTANEN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Islamist Opposition Parties around the World and the Potential for European Union Engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Finish Institute of International Affairs, pp.13-25, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00142635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mobilisations politiques à référent islamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Burgat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Picard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique dans le monde arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.79-100, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353185v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00142635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les secrets de la mer Rouge, ou l'islamisme sans la colonisation</w:t>
               </w:r>
@@ -4712,51 +4712,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFDF8C52"/>
+    <w:nsid w:val="18B30B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4943,51 +4943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fburgat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028280504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/185231310" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000011631140X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552483v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burgat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnefoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.078.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03603828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.078.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03610010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390573v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132543v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138845v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sbitli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464829v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Matthieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Pas_de_printemps_pour_la_Syrie-9782707177759.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cefas/92?lang=en" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159030v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105446v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudoin Dupret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Esposito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Olav Utvik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Adelkhah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Comprendre_l_islam_politique-9782707192134.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Chehayed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sartori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353185v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142635v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sbitli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camberlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716366v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514355v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372135v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138846v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fburgat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028280504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/185231310" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000011631140X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552483v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burgat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnefoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.078.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03603828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.078.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03610010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390573v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132543v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138845v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sbitli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464829v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Matthieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Pas_de_printemps_pour_la_Syrie-9782707177759.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cefas/92?lang=en" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159030v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105446v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaudoin Dupret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Esposito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Olav Utvik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Adelkhah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Comprendre_l_islam_politique-9782707192134.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521969v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Chehayed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sartori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142635v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353185v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sbitli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Camberlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716366v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514355v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372135v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138846v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>