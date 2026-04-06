--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1859,230 +1859,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfect condition-based maintenance for a gamma degradation process in presence of unknown parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maritime Navigation Accident &amp; Risk Indicators: An Exploratory Statistical Analysis Using IMO Reports (2011-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Tassabehji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Chreim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS Spring Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">World of Shipping Portugal An International Research Conference on Maritime Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Online, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844770v1</w:t>
+                <w:t xml:space="preserve">hal-04809508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritime Navigation Accident &amp; Risk Indicators: An Exploratory Statistical Analysis Using IMO Reports (2011-2020)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imperfect condition-based maintenance for a gamma degradation process in presence of unknown parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zainab Chreim</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paroissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World of Shipping Portugal An International Research Conference on Maritime Affairs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Online, Région indéterminée</w:t>
+              <w:t xml:space="preserve">ENBIS Spring Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809508v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serveur Shiny de l'Université Grenoble Alpes</w:t>
               </w:r>
@@ -4596,51 +4596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79618728"/>
+    <w:nsid w:val="D880AFE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4827,51 +4827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fcorset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0552-3575" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073764590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agziou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cusicanqui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70243" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04462980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2849" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010289v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tassabehji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Chreim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-023-00135-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221134132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03544717v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lelong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.20" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2449" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2016.06.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel R&#233;my" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Despr&#233;aux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.02.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2012.698688" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Billiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontenas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-010-9977-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.04.025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.08.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04129681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Garnero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Breuils" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/13.1.51" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110799v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03844770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585833v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223916v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223907v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dijoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abadie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Chevalier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Drouilhet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Villemeur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Billy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Labaste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Garnero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298267v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chretien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298318v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298326v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lannoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00926076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fcorset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0552-3575" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073764590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agziou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cusicanqui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70243" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04462980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2849" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010289v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tassabehji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Chreim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-023-00135-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221134132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03544717v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lelong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.20" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2449" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2016.06.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel R&#233;my" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Despr&#233;aux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.02.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2012.698688" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Billiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontenas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-010-9977-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.04.025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.08.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04129681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Garnero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Breuils" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/13.1.51" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110799v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03844770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585833v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223916v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223907v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dijoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abadie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Chevalier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Drouilhet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Villemeur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Billy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Labaste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Garnero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298267v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chretien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298318v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298326v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lannoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00926076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>