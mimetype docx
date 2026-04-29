--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -1859,230 +1859,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritime Navigation Accident &amp; Risk Indicators: An Exploratory Statistical Analysis Using IMO Reports (2011-2020)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imperfect condition-based maintenance for a gamma degradation process in presence of unknown parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zainab Chreim</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paroissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World of Shipping Portugal An International Research Conference on Maritime Affairs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Online, Région indéterminée</w:t>
+              <w:t xml:space="preserve">ENBIS Spring Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809508v1</w:t>
+                <w:t xml:space="preserve">hal-03844770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfect condition-based maintenance for a gamma degradation process in presence of unknown parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maritime Navigation Accident &amp; Risk Indicators: An Exploratory Statistical Analysis Using IMO Reports (2011-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Tassabehji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Chreim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS Spring Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">World of Shipping Portugal An International Research Conference on Maritime Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Online, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844770v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serveur Shiny de l'Université Grenoble Alpes</w:t>
               </w:r>
@@ -4596,51 +4596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D880AFE5"/>
+    <w:nsid w:val="93FB1BD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4827,51 +4827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fcorset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0552-3575" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073764590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agziou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cusicanqui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70243" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04462980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2849" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010289v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tassabehji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Chreim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-023-00135-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221134132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03544717v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lelong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.20" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2449" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2016.06.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel R&#233;my" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Despr&#233;aux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.02.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2012.698688" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Billiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontenas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-010-9977-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.04.025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.08.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04129681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Garnero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Breuils" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/13.1.51" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110799v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03844770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585833v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223916v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223907v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dijoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abadie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Chevalier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Drouilhet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Villemeur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Billy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Labaste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Garnero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298267v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chretien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298318v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298326v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lannoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00926076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fcorset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0552-3575" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073764590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agziou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cusicanqui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70243" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04462980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2849" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010289v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tassabehji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Chreim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-023-00135-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221134132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03544717v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lelong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.20" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2449" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2016.06.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel R&#233;my" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Despr&#233;aux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.02.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2012.698688" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Billiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontenas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-010-9977-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.04.025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.08.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04129681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Garnero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Breuils" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/13.1.51" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110799v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03844770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585833v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223916v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223907v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dijoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abadie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Chevalier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Drouilhet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Villemeur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Billy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Labaste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Garnero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298267v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chretien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298318v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298326v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lannoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00926076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>