--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -494,51 +494,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zainab Chreim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Shipping and Trade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 8, </w:t>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s41072-023-00135-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1859,230 +1859,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfect condition-based maintenance for a gamma degradation process in presence of unknown parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maritime Navigation Accident &amp; Risk Indicators: An Exploratory Statistical Analysis Using IMO Reports (2011-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Tassabehji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Chreim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS Spring Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">World of Shipping Portugal An International Research Conference on Maritime Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844770v1</w:t>
+                <w:t xml:space="preserve">hal-04809508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritime Navigation Accident &amp; Risk Indicators: An Exploratory Statistical Analysis Using IMO Reports (2011-2020)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imperfect condition-based maintenance for a gamma degradation process in presence of unknown parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zainab Chreim</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paroissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World of Shipping Portugal An International Research Conference on Maritime Affairs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Online, Région indéterminée</w:t>
+              <w:t xml:space="preserve">ENBIS Spring Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809508v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serveur Shiny de l'Université Grenoble Alpes</w:t>
               </w:r>
@@ -2610,217 +2610,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian analysis of ARA imperfect repair models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuum Percolation in the beta-skeleton graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gaudoin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fontenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALT 2012 - 4th International Conference on Accelerated Life Testing and Degradation Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">SSIAB 2012 - 9th French-Danish workshop in Spatial Statistics and Image Analysis in Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Avignon, France. pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850663v1</w:t>
+                <w:t xml:space="preserve">hal-00850632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum Percolation in the beta-skeleton graph</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian analysis of ARA imperfect repair models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Fontenas</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSIAB 2012 - 9th French-Danish workshop in Spatial Statistics and Image Analysis in Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Avignon, France. pp.20-21</w:t>
+              <w:t xml:space="preserve">ALT 2012 - 4th International Conference on Accelerated Life Testing and Degradation Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850632v1</w:t>
+                <w:t xml:space="preserve">hal-00850663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian analysis of the ARA_infinity imperfect maintenance model</w:t>
               </w:r>
@@ -3111,230 +3111,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unicité pour le modèle de Potts pour une famille de graphes self dual</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Billiot</w:t>
+                <w:t xml:space="preserve">MARS: a software tool for maintenance assessment of repairable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Fontenas</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Despréaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSTGA - Journée Modélisation Spatio-Temporelle sur Graphe et Approximation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">MMR 2009 - 6th International Conference on Mathematical Methods in Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851133v1</w:t>
+                <w:t xml:space="preserve">hal-00373668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARS: a software tool for maintenance assessment of repairable systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gaudoin</w:t>
+                <w:t xml:space="preserve">Unicité pour le modèle de Potts pour une famille de graphes self dual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Despréaux</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fontenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMR 2009 - 6th International Conference on Mathematical Methods in Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">MSTGA - Journée Modélisation Spatio-Temporelle sur Graphe et Approximation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373668v1</w:t>
+                <w:t xml:space="preserve">hal-00851133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On unicity of the q-state Potts model on a self-dual families of graphs</w:t>
               </w:r>
@@ -3616,234 +3616,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bayésienne d'un modèle de maintenance imparfaite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles multi-états appliqués à la sûreté de fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Garnero</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque National de Maitrise des Risques et Sûreté de Fonctionnement, lambda-mu 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">38èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Clamart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00305878v1</w:t>
+                <w:t xml:space="preserve">hal-02298018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles multi-états appliqués à la sûreté de fonctionnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse bayésienne d'un modèle de maintenance imparfaite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Liquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Agnès Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Clamart, France</w:t>
+              <w:t xml:space="preserve">15ème Colloque National de Maitrise des Risques et Sûreté de Fonctionnement, lambda-mu 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298018v1</w:t>
+                <w:t xml:space="preserve">hal-00305878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une borne inférieure pour les temps d'inspection en maintenance</w:t>
               </w:r>
@@ -4596,51 +4596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93FB1BD3"/>
+    <w:nsid w:val="549D5864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4827,51 +4827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fcorset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0552-3575" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073764590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agziou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cusicanqui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70243" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04462980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2849" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010289v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tassabehji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Chreim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-023-00135-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221134132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03544717v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lelong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.20" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2449" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2016.06.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel R&#233;my" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Despr&#233;aux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.02.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2012.698688" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Billiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontenas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-010-9977-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.04.025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.08.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04129681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Garnero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Breuils" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/13.1.51" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110799v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03844770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585833v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223916v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223907v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dijoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abadie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Chevalier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Drouilhet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850632v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Villemeur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Billy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Labaste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Garnero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298267v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chretien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298318v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298326v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lannoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00926076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fcorset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0552-3575" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073764590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agziou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cusicanqui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70243" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04462980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2849" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010289v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tassabehji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Chreim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-023-00135-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221134132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03544717v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lelong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.20" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2449" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2016.06.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel R&#233;my" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Despr&#233;aux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.02.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2012.698688" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Billiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontenas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-010-9977-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.04.025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.08.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04129681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Garnero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Breuils" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/13.1.51" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110799v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03844770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585833v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223916v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223907v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dijoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abadie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Chevalier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Drouilhet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850632v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850663v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851133v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Villemeur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Billy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Labaste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Garnero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298267v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chretien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298318v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298326v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lannoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00926076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>