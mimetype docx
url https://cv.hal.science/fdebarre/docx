--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -382,256 +382,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondence regarding “Geospatial analysis of open-source intelligence data to early detect laboratory-acquired infections, using the 2019 brucellosis laboratory leak in China as a case study”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theories of the origin of SARS-CoV-2 in the light of its continuing evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Pappas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Débarre</w:t>
+                <w:t xml:space="preserve">Zach Hensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 348 (G1), pp.189-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s15010-025-02675-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341876v1</w:t>
+                <w:t xml:space="preserve">hal-05269180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theories of the origin of SARS-CoV-2 in the light of its continuing evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correspondence regarding “Geospatial analysis of open-source intelligence data to early detect laboratory-acquired infections, using the 2019 brucellosis laboratory leak in China as a case study”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Pappas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zach Hensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 348 (G1), pp.189-209. </w:t>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crbiol.183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s15010-025-02675-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269180v1</w:t>
+                <w:t xml:space="preserve">hal-05341876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Critical Reexamination of Recovered SARS-CoV-2 Sequencing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zach Hensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 42 (6), pp.msaf109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -737,278 +737,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using early detection data to estimate the date of emergence of an epidemic outbreak</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic tracing of market wildlife and viruses at the epicenter of the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Crits-Christoph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofía Jijón</w:t>
+                <w:t xml:space="preserve">Joshua I Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan E Pekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Czuppon</w:t>
+                <w:t xml:space="preserve">Stephen A Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Blanquart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reema Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (3), pp.e1011934. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187 (19), pp.5468-5482.e11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660551v1</w:t>
+                <w:t xml:space="preserve">hal-05238565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic tracing of market wildlife and viruses at the epicenter of the COVID-19 pandemic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using early detection data to estimate the date of emergence of an epidemic outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua I Levy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan E Pekar</w:t>
+                <w:t xml:space="preserve">Sofía Jijón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen A Goldstein</w:t>
+                <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reema Singh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 187 (19), pp.5468-5482.e11. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.e1011934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238565v1</w:t>
+                <w:t xml:space="preserve">hal-04660551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling daisy quorum drive: A short-term bridge across engineered fitness valleys</w:t>
               </w:r>
@@ -1111,51 +1111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal, age, and geographical variation in vaccine efficacy against infection by the Delta and Omicron variants in the community in France, December 2021 to March 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1362,90 +1362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic analysis of the interplay between antibiotic dose, mode of action, and bacterial competition in the evolution of antibiotic resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troy Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (8), pp.e1011364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1609,51 +1609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for infectivity profiles in slow and fast epidemics, and the rise of SARS-CoV-2 variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1873,77 +1873,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stochastic dynamics of early epidemics: probability of establishment, initial growth rate, and infection cluster size at first detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schertzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1990,51 +1990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of vaccine breakthrough infections of SARS-CoV-2 Delta and Alpha variants and within-host viral load dynamics in the community, France, June to July 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2124,51 +2124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Success of prophylactic antiviral therapy for SARS-CoV-2: predicted critical efficacies and impact of different drug-specific mechanisms of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2258,64 +2258,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Habitat Choice on Evolutionary Rescue in Subdivided Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hildegard Uecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2726,51 +2726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Lehtinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (168), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3248,265 +3248,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Drives: Dynamics and Regulatory Matters—A Report from the Workshop “Evaluation of Spatial and Temporal Control of Gene Drives,” April 4–5, 2019, Vienna</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philipp W Messer</w:t>
+                <w:t xml:space="preserve">Catch me if you can: a spatial model for a brake-driven gene drive reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bies.201900151⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (12), pp.5054-5088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-019-00668-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321692v1</w:t>
+                <w:t xml:space="preserve">hal-01954463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catch me if you can: a spatial model for a brake-driven gene drive reversal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Calvez</w:t>
+                <w:t xml:space="preserve">Gene Drives: Dynamics and Regulatory Matters—A Report from the Workshop “Evaluation of Spatial and Temporal Control of Gene Drives,” April 4–5, 2019, Vienna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Giese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes L Friess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas H Barton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp W Messer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 81 (12), pp.5054-5088. </w:t>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (9), pp.1900151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11538-019-00668-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bies.201900151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954463v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally Mediated Social Dilemmas</w:t>
               </w:r>
@@ -4525,51 +4525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niema Moshiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reema Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4692,51 +4692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spread of the Delta variant, vaccine effectiveness against PCR-detected infections and within-host viral load dynamics in the community in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4928,51 +4928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of vaccine-breakthrough infections of SARS-CoV-2 Delta and Alpha variants and within-host viral load dynamics in the community in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5046,64 +5046,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of habitat choice on evolutionary rescue in subdivided populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hildegard Uecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5439,51 +5439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fisher to the rescue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5845,51 +5845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E Pekar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema Moshiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Crits-Christoph" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaf008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kl&#228;y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Pappas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-025-02675-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269180v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach Hensel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.183" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf109" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Jij&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Czuppon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanquart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011934" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua I Levy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A Goldstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reema Singh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.08.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik J H de Haas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P Otto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011262" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Abad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Ambroise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2023.04.410" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830886v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01926-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Day" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011364" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508547v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecoeur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guimier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac125" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoz&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin John Cowling" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75791" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Cosentino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;vin Ambroise" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giannoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2021.07.031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03439370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schertzer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0575" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03370775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2021.26.37.2100824" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003001v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan S Perelson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008752" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439344v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard Uecker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121911v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01702-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Noirot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755&#8208;0998.13270" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas O. Rode" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401484" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Jacopin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Lehtinen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-019-00326-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533404v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bienvenu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.06.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01165-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J Harmon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia S Andreazzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Drury" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma E Goldberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13477" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Giese" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L Friess" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas H Barton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp W Messer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201900151" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954463v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00668-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01941198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Estrela" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Libby" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy van Cleve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deforet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.10.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406588v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Connallon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Yi Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2017.0414" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rego-Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13407" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Ugelvig" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.49" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484829v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.02.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12699" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NQBJDP2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gascuel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Duplantier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003039" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122398v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minus Van Baalen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/663199" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753118v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hensel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275674v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Crits-Christoph" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Gangavarapu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pekar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jij&#243;n" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czuppon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanquart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03217231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03318483v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002998v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04155812v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992181v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel I. Bolnick" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy W. Fox" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma I. Dietrich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve M. Phelps" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714867" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550744v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785305v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E Pekar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema Moshiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Crits-Christoph" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaf008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kl&#228;y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269180v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach Hensel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.183" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Pappas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-025-02675-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf109" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua I Levy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A Goldstein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reema Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.08.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Jij&#243;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Czuppon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanquart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011934" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik J H de Haas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P Otto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011262" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Abad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Ambroise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2023.04.410" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830886v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01926-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Day" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011364" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508547v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecoeur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guimier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac125" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoz&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin John Cowling" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75791" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Cosentino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;vin Ambroise" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giannoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2021.07.031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03439370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schertzer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0575" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03370775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2021.26.37.2100824" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003001v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan S Perelson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008752" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439344v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard Uecker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121911v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01702-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Noirot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755&#8208;0998.13270" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas O. Rode" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401484" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Jacopin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Lehtinen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-019-00326-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533404v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bienvenu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.06.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01165-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J Harmon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia S Andreazzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Drury" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma E Goldberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13477" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954463v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00668-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321692v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Giese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L Friess" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas H Barton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp W Messer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201900151" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01941198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Estrela" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Libby" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy van Cleve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deforet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.10.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406588v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Connallon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Yi Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2017.0414" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rego-Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13407" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Ugelvig" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.49" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484829v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.02.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12699" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NQBJDP2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gascuel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Duplantier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003039" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122398v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minus Van Baalen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/663199" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753118v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hensel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275674v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Crits-Christoph" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Gangavarapu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pekar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jij&#243;n" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czuppon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanquart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03217231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03318483v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002998v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04155812v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992181v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel I. Bolnick" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy W. Fox" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma I. Dietrich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve M. Phelps" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714867" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550744v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785305v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>