--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -382,256 +382,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theories of the origin of SARS-CoV-2 in the light of its continuing evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correspondence regarding “Geospatial analysis of open-source intelligence data to early detect laboratory-acquired infections, using the 2019 brucellosis laboratory leak in China as a case study”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Pappas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zach Hensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 348 (G1), pp.189-209. </w:t>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crbiol.183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s15010-025-02675-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269180v1</w:t>
+                <w:t xml:space="preserve">hal-05341876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondence regarding “Geospatial analysis of open-source intelligence data to early detect laboratory-acquired infections, using the 2019 brucellosis laboratory leak in China as a case study”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theories of the origin of SARS-CoV-2 in the light of its continuing evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Pappas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Débarre</w:t>
+                <w:t xml:space="preserve">Zach Hensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 348 (G1), pp.189-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s15010-025-02675-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341876v1</w:t>
+                <w:t xml:space="preserve">hal-05269180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Critical Reexamination of Recovered SARS-CoV-2 Sequencing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zach Hensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 42 (6), pp.msaf109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -737,278 +737,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic tracing of market wildlife and viruses at the epicenter of the COVID-19 pandemic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using early detection data to estimate the date of emergence of an epidemic outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua I Levy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan E Pekar</w:t>
+                <w:t xml:space="preserve">Sofía Jijón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen A Goldstein</w:t>
+                <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reema Singh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 187 (19), pp.5468-5482.e11. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.e1011934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238565v1</w:t>
+                <w:t xml:space="preserve">hal-04660551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using early detection data to estimate the date of emergence of an epidemic outbreak</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic tracing of market wildlife and viruses at the epicenter of the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Crits-Christoph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofía Jijón</w:t>
+                <w:t xml:space="preserve">Joshua I Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan E Pekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Czuppon</w:t>
+                <w:t xml:space="preserve">Stephen A Goldstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Blanquart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reema Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (3), pp.e1011934. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187 (19), pp.5468-5482.e11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660551v1</w:t>
+                <w:t xml:space="preserve">hal-05238565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling daisy quorum drive: A short-term bridge across engineered fitness valleys</w:t>
               </w:r>
@@ -1111,51 +1111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal, age, and geographical variation in vaccine efficacy against infection by the Delta and Omicron variants in the community in France, December 2021 to March 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1362,90 +1362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic analysis of the interplay between antibiotic dose, mode of action, and bacterial competition in the evolution of antibiotic resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troy Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (8), pp.e1011364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1603,347 +1603,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for infectivity profiles in slow and fast epidemics, and the rise of SARS-CoV-2 variants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SARS-CoV-2 viral dynamics in infections with Alpha and Beta variants of concern in the French community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Hozé</w:t>
+                <w:t xml:space="preserve">Gina Cosentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin John Cowling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Débarre</w:t>
+                <w:t xml:space="preserve">Joëvin Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Cauchemez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Giannoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.75791⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (1), pp.94-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2021.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835687v1</w:t>
+                <w:t xml:space="preserve">hal-03835698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 viral dynamics in infections with Alpha and Beta variants of concern in the French community</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bernard</w:t>
+                <w:t xml:space="preserve">Selection for infectivity profiles in slow and fast epidemics, and the rise of SARS-CoV-2 variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëvin Ambroise</w:t>
+                <w:t xml:space="preserve">Nathanaël Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Giannoli</w:t>
+                <w:t xml:space="preserve">Benjamin John Cowling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Guedj</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Cauchemez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 84 (1), pp.94-118. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e75791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2021.07.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.75791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835698v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stochastic dynamics of early epidemics: probability of establishment, initial growth rate, and infection cluster size at first detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Schertzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1990,103 +1990,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of vaccine breakthrough infections of SARS-CoV-2 Delta and Alpha variants and within-host viral load dynamics in the community, France, June to July 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëvin Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosurveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (37), pp.2100824. </w:t>
@@ -2124,51 +2124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Success of prophylactic antiviral therapy for SARS-CoV-2: predicted critical efficacies and impact of different drug-specific mechanisms of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2258,64 +2258,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Habitat Choice on Evolutionary Rescue in Subdivided Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hildegard Uecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2460,365 +2460,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121911v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaPopGen 2.0: a multilocus genetic simulator to model populations of large size</w:t>
+                <w:t xml:space="preserve">Factors favouring the evolution of multidrug resistance in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Andrello</w:t>
+                <w:t xml:space="preserve">Eliott Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Noirot</w:t>
+                <w:t xml:space="preserve">Sonja Lehtinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Manel</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755‐0998.13270⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (168), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2020.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002459v1</w:t>
+                <w:t xml:space="preserve">hal-03002992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a Population Targeted by a CRISPR-Based Homing Gene Drive Be Rescued?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MetaPopGen 2.0: a multilocus genetic simulator to model populations of large size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Andrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas O. Rode</w:t>
+                <w:t xml:space="preserve">Christelle Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Débarre</w:t>
+                <w:t xml:space="preserve">Stéphanie Manel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (9), pp.3403-3415. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (2), pp.596-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.120.401484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755‐0998.13270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978494v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors favouring the evolution of multidrug resistance in bacteria</w:t>
+                <w:t xml:space="preserve">Can a Population Targeted by a CRISPR-Based Homing Gene Drive Be Rescued?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliott Jacopin</w:t>
+                <w:t xml:space="preserve">Nicolas O. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Lehtinen</w:t>
+                <w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (168), </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.3403-3415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2020.0105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.120.401484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002992v1</w:t>
+                <w:t xml:space="preserve">hal-02978494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect Strategy Transmission Can Reverse the Role of Population Viscosity on the Evolution of Altruism</w:t>
               </w:r>
@@ -2986,90 +2986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population management using gene drive: molecular design, models of spread dynamics and assessment of ecological risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas O. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3486,473 +3486,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally Mediated Social Dilemmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender equity at scientific events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas O. Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Estrela</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. V. Ugelvig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2018.10.004⟩</w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.148-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/evl3.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941198v1</w:t>
+                <w:t xml:space="preserve">hal-02622749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking local adaptation with the evolution of sex differences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmentally Mediated Social Dilemmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Estrela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Libby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy van Cleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Connallon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Deforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2017.0414⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (1), pp.6-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406588v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos and the (Un)Predictability of Evolution in a Changing Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking local adaptation with the evolution of sex differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Connallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Rego-Costa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luis-Miguel Chevin</w:t>
+                <w:t xml:space="preserve">Xiang-Yi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.13407⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 373 (1757), pp.20170414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2017.0414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985243v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender equity at scientific events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaos and the (Un)Predictability of Evolution in a Changing Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Rego-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. V. Ugelvig</w:t>
+                <w:t xml:space="preserve">Luis-Miguel Chevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (3), pp.148-157. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (2), pp.375--385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/evl3.49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evo.13407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622749v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidelity of parent-offspring transmission and the evolution of social behavior in structured populations</w:t>
               </w:r>
@@ -4525,51 +4525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niema Moshiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reema Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4692,51 +4692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spread of the Delta variant, vaccine effectiveness against PCR-detected infections and within-host viral load dynamics in the community in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4744,51 +4744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joevin Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4810,103 +4810,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV-2 viral dynamics in infections with variants of concern in the French community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëvin Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Giannoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4928,51 +4928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of vaccine-breakthrough infections of SARS-CoV-2 Delta and Alpha variants and within-host viral load dynamics in the community in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4980,51 +4980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joevin Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5046,64 +5046,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of habitat choice on evolutionary rescue in subdivided populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hildegard Uecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5439,51 +5439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fisher to the rescue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5555,51 +5555,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can evolutionary biology help better predict the risks associated with population control using gene drives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas O. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5845,51 +5845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E Pekar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema Moshiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Crits-Christoph" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaf008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kl&#228;y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269180v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach Hensel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.183" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Pappas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-025-02675-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf109" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua I Levy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A Goldstein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reema Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.08.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Jij&#243;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Czuppon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanquart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011934" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik J H de Haas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P Otto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011262" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Abad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Ambroise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2023.04.410" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830886v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01926-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Day" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011364" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508547v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecoeur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guimier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac125" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoz&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin John Cowling" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75791" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Cosentino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;vin Ambroise" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giannoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2021.07.031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03439370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schertzer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0575" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03370775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2021.26.37.2100824" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003001v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan S Perelson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008752" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439344v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard Uecker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121911v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01702-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Noirot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755&#8208;0998.13270" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas O. Rode" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401484" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Jacopin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Lehtinen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-019-00326-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533404v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bienvenu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.06.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01165-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J Harmon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia S Andreazzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Drury" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma E Goldberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13477" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954463v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00668-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321692v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Giese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L Friess" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas H Barton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp W Messer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201900151" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01941198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Estrela" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Libby" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy van Cleve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deforet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.10.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406588v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Connallon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Yi Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2017.0414" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rego-Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13407" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Ugelvig" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.49" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484829v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.02.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12699" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NQBJDP2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gascuel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Duplantier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003039" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122398v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minus Van Baalen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/663199" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753118v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hensel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275674v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Crits-Christoph" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Gangavarapu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pekar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jij&#243;n" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czuppon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanquart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03217231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03318483v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002998v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04155812v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992181v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel I. Bolnick" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy W. Fox" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma I. Dietrich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve M. Phelps" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714867" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550744v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785305v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E Pekar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niema Moshiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Crits-Christoph" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaf008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Kl&#228;y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Pappas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-025-02675-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269180v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach Hensel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.183" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf109" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Jij&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Czuppon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanquart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011934" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua I Levy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A Goldstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reema Singh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.08.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik J H de Haas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P Otto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011262" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Abad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Ambroise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2023.04.410" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830886v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01926-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Day" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011364" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508547v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecoeur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guimier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jauffret-Roustide" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac125" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Cosentino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;vin Ambroise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giannoli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2021.07.031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835687v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Hoz&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin John Cowling" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75791" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03439370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schertzer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0575" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03370775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2021.26.37.2100824" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003001v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan S Perelson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008752" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439344v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard Uecker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121911v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01702-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Jacopin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Lehtinen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2020.0105" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andrello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Noirot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755&#8208;0998.13270" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas O. Rode" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401484" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-019-00326-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533404v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bienvenu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.06.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01165-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J Harmon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia S Andreazzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Drury" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma E Goldberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13477" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954463v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00668-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321692v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Giese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes L Friess" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas H Barton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp W Messer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201900151" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622749v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Ugelvig" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.49" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01941198v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Estrela" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Libby" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy van Cleve" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deforet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2018.10.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Connallon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Yi Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2017.0414" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985243v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rego-Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13407" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484829v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.02.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12699" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NQBJDP2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gascuel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Duplantier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003039" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122398v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minus Van Baalen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gandon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/663199" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753118v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hensel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275674v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Crits-Christoph" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Gangavarapu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pekar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jij&#243;n" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czuppon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanquart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03217231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03318483v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002998v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04155812v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992181v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel I. Bolnick" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy W. Fox" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma I. Dietrich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve M. Phelps" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714867" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550744v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785305v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>