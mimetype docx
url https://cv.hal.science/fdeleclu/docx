--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1162,186 +1162,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spatial treatment of sound in the Polytope de Cluny by Xenakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reinhold Friedl; Thomas Grill; Nikolaus Urbanek. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xenakis 2022 Back to the roots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mdwPress, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un regard sur les esquisses de “Feux d'artifice” de Claude Debussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Christophe Branger; Nicolas Moron; Juliana Pimentel; Caroline Rae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claude Debussy d'hier à aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de musicologie, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375317v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04439309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois idées musicales pour une esquisse : l'art de commencer chez Debussy</w:t>
               </w:r>
@@ -1856,1329 +1856,1329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Delécluse, « Claude Debussy, Sonate pour violoncelle et piano, « Finale », réexposition, version 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, Finale alternatif no. 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, Finale alternatif no. 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, &amp;quot;Finale&amp;quot;, réexposition, version 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, “Finale napolitain”, Allegro giocoso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, Finale alternatif no 3 (reconstitution)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, &amp;quot;Sérénade&amp;quot;, partie centrale, version 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, “Prologue”, version 2 (reconstitution)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, Finale alternatif no 2 (reconstitution)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, “Prologue”, version 1 (reconstitution)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">François Delécluse, « Claude Debussy, Sonate pour violoncelle et piano, « Finale », réexposition, version 2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, “Finale”, réexposition, version 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, Finale alternatif no. 2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, &amp;quot;Prologue&amp;quot;, début, version 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, Finale alternatif no. 1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, “Finale”, couplet 1 alternatif (reconstitution)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, &amp;quot;Finale&amp;quot;, réexposition, version 1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, « Finale », réexposition, version 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, “Finale napolitain”, Allegro giocoso</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, “Finale”, réexposition, version 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, Finale alternatif no 3 (reconstitution)</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, “Sérénade”, part. centrale, version 1 (reconstitution)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, “Finale”, réexposition, version 3</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, “Finale napolitain”, Vif et joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, &amp;quot;Prologue&amp;quot;, début, version 2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, &amp;quot;Prologue&amp;quot;, début, version 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, “Finale”, couplet 1 alternatif (reconstitution)</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, Finale “napolitain”, “vif et joyeux” (reconstitution)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, “Finale”, réexposition, version 1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, &amp;quot;Finale&amp;quot;, couplet 1 alternatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, « Finale », réexposition, version 2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, Finale alternatif no. 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...247 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810946v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-04441266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3333,51 +3333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Del&#233;cluse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113310ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delecluse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439409v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439352v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/6.2021.00016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375339v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503601144-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lac&#244;te" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439369v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14393" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03374627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LLYSES039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810975v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814135v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810935v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810848v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810839v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Del&#233;cluse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113310ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delecluse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439409v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439352v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/6.2021.00016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375339v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503601144-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lac&#244;te" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439369v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14393" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03374627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LLYSES039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441304v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810839v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>