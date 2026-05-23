--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1162,50 +1162,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un regard sur les esquisses de “Feux d'artifice” de Claude Debussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Christophe Branger; Nicolas Moron; Juliana Pimentel; Caroline Rae. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Debussy d'hier à aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de musicologie, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spatial treatment of sound in the Polytope de Cluny by Xenakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1218,130 +1291,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reinhold Friedl; Thomas Grill; Nikolaus Urbanek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xenakis 2022 Back to the roots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, mdwPress, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439309v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03375317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois idées musicales pour une esquisse : l'art de commencer chez Debussy</w:t>
               </w:r>
@@ -1856,1329 +1856,1329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, Finale alternatif no. 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, Finale alternatif no. 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Delécluse, « Claude Debussy, Sonate pour violoncelle et piano, « Finale », réexposition, version 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, Finale alternatif no. 2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, &amp;quot;Finale&amp;quot;, réexposition, version 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, Finale alternatif no. 1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, &amp;quot;Sérénade&amp;quot;, partie centrale, version 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, &amp;quot;Finale&amp;quot;, réexposition, version 1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, “Prologue”, version 2 (reconstitution)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, Finale alternatif no 2 (reconstitution)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, “Prologue”, version 1 (reconstitution)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, “Finale napolitain”, Allegro giocoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, Finale alternatif no 3 (reconstitution)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, &amp;quot;Sérénade&amp;quot;, partie centrale, version 1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, “Finale”, réexposition, version 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, “Prologue”, version 2 (reconstitution)</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, &amp;quot;Prologue&amp;quot;, début, version 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, Finale alternatif no 2 (reconstitution)</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, “Finale”, couplet 1 alternatif (reconstitution)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, “Prologue”, version 1 (reconstitution)</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, « Finale », réexposition, version 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, “Finale”, réexposition, version 3</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, “Finale”, réexposition, version 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, &amp;quot;Prologue&amp;quot;, début, version 2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, “Sérénade”, part. centrale, version 1 (reconstitution)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, “Finale”, couplet 1 alternatif (reconstitution)</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, “Finale napolitain”, Vif et joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, « Finale », réexposition, version 2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, &amp;quot;Prologue&amp;quot;, début, version 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, “Finale”, réexposition, version 1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, Finale alternatif no. 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, “Sérénade”, part. centrale, version 1 (reconstitution)</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violoncelle et piano, &amp;quot;Finale&amp;quot;, couplet 1 alternatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, “Finale napolitain”, Vif et joyeux</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Debussy, Sonate pour violon et piano, Finale “napolitain”, “vif et joyeux” (reconstitution)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delecluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441266v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-04810946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3333,51 +3333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Del&#233;cluse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113310ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delecluse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439409v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439352v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/6.2021.00016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375339v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503601144-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lac&#244;te" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439369v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14393" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03374627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LLYSES039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441304v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810839v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Del&#233;cluse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113310ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delecluse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439409v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439352v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/6.2021.00016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375339v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503601144-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lac&#244;te" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439369v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14393" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03374627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LLYSES039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810848v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810839v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04441266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>