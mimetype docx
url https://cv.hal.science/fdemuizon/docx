--- v0 (2026-04-09)
+++ v1 (2026-05-02)
@@ -236,640 +236,640 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une anthropologie personnaliste du don</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Muizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CERF Patrimoines, 2023, 978-2-204-16152-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un corps pour se donner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Muizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mame, 2018, L'évangile du corps, Yves Semen, 978-2728925476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homme et femme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Muizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerf, 2008, Recherches morales, 978-2204085533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célibat et rapport au corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Muizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Célibataires votre vie a un sens. De nouvelles perspectives en Église.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saint-Paul, 2023, 976-2-3511-7104-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théologie du corps, réponse prophétique aux discours sur le genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Muizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amour humain, amour divin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf, pp.175-195, 2015, 978-2-204-10751-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam et Eve dans la théologie de Jean-Paul II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Muizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La figure d'Adam, Actes du colloque des Facultés de Philosophie et de Théologie, Institut Catholique de Paris, 10-11 mai 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.225-245, 2015, 978-2-7056-8945-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La différence des sexes a-t-elle encore un sens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Muizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'identité, en panne ou en devenir ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peuple Libre, pp.41-67, 2010, 9782907655569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie et théologie : un dialogue libérateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Muizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie et théologie en dialogue, 1996-2006, LIPT, une trace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-108, 2005, 2-7475-9635-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636079v1</w:t>
-              </w:r>
-[...220 lines deleted...]
-                <w:t xml:space="preserve">hal-04635952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1019,165 +1019,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durer en couple, utopie ou chemin de vie ?</w:t>
+                <w:t xml:space="preserve">L’influence de Mgr Wojtyla au Concile Vatican II dans la genèse d’une anthropologie théologique du don</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Muizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Internationaux de théologie pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Le mariage, quelle bonne nouvelle aujourd'hui ? (13), pp.9-30</w:t>
+              <w:t xml:space="preserve">Ecce Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.11-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636370v1</w:t>
+                <w:t xml:space="preserve">hal-04636188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de Mgr Wojtyla au Concile Vatican II dans la genèse d’une anthropologie théologique du don</w:t>
+                <w:t xml:space="preserve">Durer en couple, utopie ou chemin de vie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Muizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecce Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, pp.11-42</w:t>
+              <w:t xml:space="preserve">Cahiers Internationaux de théologie pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le mariage, quelle bonne nouvelle aujourd'hui ? (13), pp.9-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636188v1</w:t>
+                <w:t xml:space="preserve">hal-04636370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amour et altérité à l'heure des discours sur le genre</w:t>
               </w:r>
@@ -1539,51 +1539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04999635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Muizon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03958246v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473221v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04636138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04636123v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04636111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04636079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473099v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04635955v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04635952v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04636432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04636385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04636370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04636188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04636154v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04636092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04635976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04999635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Muizon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03958246v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473099v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04635955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04635952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473221v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04636138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04636123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04636111v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04636079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04636432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04636385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04636188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04636370v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04636154v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04636092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04635976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>