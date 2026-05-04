--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -348,603 +348,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive evaluation of a pea co-product for piglet nutrition: fibre content, protein digestion, and intestinal barrier function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myogenic and adipogenic potential of porcine muscle satellite cells isolated by flow cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurane Grondin</w:t>
+                <w:t xml:space="preserve">K. Stange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messan Kokouvi Djakpa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Le Bot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Röntgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skaf344⟩</w:t>
+              <w:t xml:space="preserve">Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 144, pp.100871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diff.2025.100871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353972v1</w:t>
+                <w:t xml:space="preserve">hal-05109749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myogenic and adipogenic potential of porcine muscle satellite cells isolated by flow cytometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive evaluation of a pea co-product for piglet nutrition: fibre content, protein digestion, and intestinal barrier function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Maurane Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Röntgen</w:t>
+                <w:t xml:space="preserve">Messan Kokouvi Djakpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayeur-Nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differentiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 144, pp.100871. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.skaf344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diff.2025.100871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skaf344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109749v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les approches complémentaires à l'expérimentation animale en agronomie et clinique vétérinaire : solutions et limites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement des modèles de culture cellulaire de muscle en 3D : de nouvelles opportunités pour les productions animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cindy Schleder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 36 (2), pp.7599. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7599⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.7626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157753v1</w:t>
+                <w:t xml:space="preserve">hal-03960291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des modèles de culture cellulaire de muscle en 3D : de nouvelles opportunités pour les productions animales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karl Rouger</w:t>
+                <w:t xml:space="preserve">Autophagy modulation in primary culture of porcine satellite cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (2), pp.7626. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.100042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960291v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy modulation in primary culture of porcine satellite cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
+                <w:t xml:space="preserve">Les approches complémentaires à l'expérimentation animale en agronomie et clinique vétérinaire : solutions et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, pp.100042. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.7599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064637v1</w:t>
+                <w:t xml:space="preserve">hal-04157753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of housing conditions on porcine mesenchymal stromal/stem cell populations differ between adipose tissue and skeletal muscle</w:t>
               </w:r>
@@ -956,77 +956,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.e25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1207,51 +1207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygiene of housing conditions and proinflammatory signals alter gene expressions in porcine adipose tissues and blood cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1462,90 +1462,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D in vitro models of skeletal muscle: myopshere, myobundle and bioprinted muscle construct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Schleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1609,51 +1609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1829,90 +1829,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of adult stem cell populations to a high-fat/high-fiber diet in skeletal muscle and adipose tissue of growing pigs divergently selected for feed efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60, pp.2397-2408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2119,51 +2119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert M Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86 (3), pp.267-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2191,265 +2191,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the flavonoid baicalin on the proliferative capacity of bovine mammary cells and their ability to regulate oxidative stress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mammary epithelial cell lineage changes during cow’s life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.6565⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mammary Gland Biology and Neoplasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (2), pp.185-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10911-019-09427-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073391v1</w:t>
+                <w:t xml:space="preserve">hal-02051588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary epithelial cell lineage changes during cow’s life</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of the flavonoid baicalin on the proliferative capacity of bovine mammary cells and their ability to regulate oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammary Gland Biology and Neoplasia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (2), pp.185-197. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10911-019-09427-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.6565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051588v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cellular mechanisms underlying mammary tissue plasticity during lactation in ruminants</w:t>
               </w:r>
@@ -2461,51 +2461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2567,473 +2567,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early weaning and high feeding level in post-weaning period did not impact milk production in Alpine dairy goats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Molecular signature of the putative stem/progenitor cells committed to the development of the bovine mammary gland at puberty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022029918000377⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.16194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34691-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320837v1</w:t>
+                <w:t xml:space="preserve">hal-01916892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High feeding level after early weaning had no impact on subsequent milk production in Alpine goats</w:t>
+                <w:t xml:space="preserve">Early weaning and high feeding level in post-weaning period did not impact milk production in Alpine dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Panzuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mandrile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Animal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (1), pp.1344-1351. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85 (3), pp.277-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09712119.2018.1505623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022029918000377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858522v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Technical note:&amp;lt;/em&amp;gt; Quantification of caseins from a crude extract of mammary epithelial cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">High feeding level after early weaning had no impact on subsequent milk production in Alpine goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Panzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 101 (4), pp.3583-3587. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (1), pp.1344-1351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2017-14049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09712119.2018.1505623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623113v1</w:t>
+                <w:t xml:space="preserve">hal-01858522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular signature of the putative stem/progenitor cells committed to the development of the bovine mammary gland at puberty</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Technical note:&amp;lt;/em&amp;gt; Quantification of caseins from a crude extract of mammary epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.16194. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (4), pp.3583-3587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34691-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2017-14049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916892v1</w:t>
+                <w:t xml:space="preserve">hal-02623113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary epithelial cell hierarchy in the dairy cow throughout lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3296,51 +3296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Isaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3404,90 +3404,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and functional characterization of two bovine mammary epithelial cell lines in 2D and 3D models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 310 (5), pp.C348-C356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3573,51 +3573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Semenovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chih Lung Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 84 (6), pp.1682-1692. </w:t>
@@ -3694,51 +3694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (1), pp.72-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3811,51 +3811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 80 (1), pp.113-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4061,51 +4061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4169,51 +4169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appel aux éleveurs pour participer à l'enquête sur l'ovariectomie de la vache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4290,51 +4290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovariectomy improves lactation persistency in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4450,51 +4450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 79 (2), pp.157-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4541,51 +4541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt zootechnique de l'ovariectomie sur vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4649,51 +4649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nutrient restriction on mammary cell turnover and mammary gland remodeling in lactating dairy cows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4809,51 +4809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Peccatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4943,51 +4943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 95 (1), pp.20-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5033,51 +5033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nutrient restriction on mammary cell activity and hormonal statement in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5158,51 +5158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ovariectomy in prebubertal goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5331,51 +5331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Riggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Pratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 91 (8), pp.2992-2995. </w:t>
@@ -5407,523 +5407,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PKA survival pathway inhibited by DPT-PKI, a new specific cell permeable PKA inhibitor, is induced by T. annulata in parasitized B-lymphocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of PP1alpha as a caspase-9 regulator in IL-2 deprivation-induced apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guergnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+                <w:t xml:space="preserve">Xavier Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Traincard</w:t>
+                <w:t xml:space="preserve">J.P. Albar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cayla</w:t>
+                <w:t xml:space="preserve">A. Fleischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rebollo</w:t>
+                <w:t xml:space="preserve">A. Ghadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 11 (8), pp.1263-1273. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 177 (4), pp.2441-2451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10495-006-7702-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.177.4.2441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658655v1</w:t>
+                <w:t xml:space="preserve">hal-02657560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of penetrating peptides interacting with PP1/PP2A proteins as a general approach for a drug phosphatase technology.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A PKA survival pathway inhibited by DPT-PKI, a new specific cell permeable PKA inhibitor, is induced by T. annulata in parasitized B-lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guergnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+                <w:t xml:space="preserve">F. Traincard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Dominguez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Bonnefoy</w:t>
+                <w:t xml:space="preserve">A. Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/mol.105.019364⟩</w:t>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (8), pp.1263-1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10495-006-7702-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00189544v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of PP1alpha as a caspase-9 regulator in IL-2 deprivation-induced apoptosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Use of penetrating peptides interacting with PP1/PP2A proteins as a general approach for a drug phosphatase technology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Albar</w:t>
+                <w:t xml:space="preserve">Victoria Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fleischer</w:t>
+                <w:t xml:space="preserve">Jean Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ghadiri</w:t>
+                <w:t xml:space="preserve">Serge Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 177 (4), pp.2441-2451. </w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 69 (4), pp.1115-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.177.4.2441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1124/mol.105.019364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657560v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00189544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bad-dependent Rafts Alteration Is a Consequence of an Early Intracellular Signal Triggered by Interleukin-4 Deprivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fleischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2 (12), pp.674-684</w:t>
@@ -5946,319 +5946,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serine/threonine protein phosphatases PP1 and PP2A are key players in apoptosis</w:t>
+                <w:t xml:space="preserve">Mitochondrial dysfunction in CD47-mediated caspase-independent cell death: ROS production in the absence of cytochrome c and AIF release.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alphonse Garcia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+                <w:t xml:space="preserve">Gaël Roué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Hospital</w:t>
+                <w:t xml:space="preserve">Natacha Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor J Yuste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Montange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 85 (8), pp.721-726. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2003.09.004⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 85 (8), pp.741-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0300-9084(03)00129-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680625v1</w:t>
+                <w:t xml:space="preserve">pasteur-00194712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial dysfunction in CD47-mediated caspase-independent cell death: ROS production in the absence of cytochrome c and AIF release.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serine/threonine protein phosphatases PP1 and PP2A are key players in apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Montange</w:t>
+                <w:t xml:space="preserve">Alphonse Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Rubio</w:t>
+                <w:t xml:space="preserve">Véronique Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 85 (8), pp.741-6. </w:t>
+              <w:t xml:space="preserve">, 2003, 85 (8), pp.721-726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0300-9084(03)00129-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2003.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00194712v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thr-161 phosphorylation of monomeric Cdc2</w:t>
               </w:r>
@@ -6270,64 +6270,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Poulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthi Karaiskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6370,51 +6370,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6449,51 +6449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tréfeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbrück, Austria. pp.756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6512,51 +6512,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy ruminants</w:t>
+                <w:t xml:space="preserve">Régulations nutritionnelles de la persistance de la lactation chez les ruminants laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
@@ -6570,3639 +6570,3764 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Lactation in Farm Animals (BOLFA) &amp; International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP; University of Bern, Aug 2024, Bern, Switzerland. pp.25</w:t>
+              <w:t xml:space="preserve">Réunion "Glande mammaire, lait" Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Op+lait, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696111v1</w:t>
+                <w:t xml:space="preserve">hal-05559391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des cellules souches à la croissance musculaire chez le porc</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Phase - Muscle et qualités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Biology of Lactation in Farm Animals (BOLFA) &amp; International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP; University of Bern, Aug 2024, Bern, Switzerland. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145811v1</w:t>
+                <w:t xml:space="preserve">hal-04696111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture cellulaire 3D appliquée au muscle squelettique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Contribution des cellules souches à la croissance musculaire chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Organoïdes et recherche agronomique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Maison-Alfort, France</w:t>
+              <w:t xml:space="preserve">Journées Phase - Muscle et qualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718526v1</w:t>
+                <w:t xml:space="preserve">hal-04145811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La culture cellulaire 3D appliquée au muscle squelettique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
+              <w:t xml:space="preserve">Séminaire "Organoïdes et recherche agronomique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Maison-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128847v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of housing conditions on porcine adult stem cell populations differ between adipose tissue and skeletal muscle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura van Vooren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale Écologie, Géosciences, Agronomie, Alimentation (Egaal)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.77</w:t>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365408v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Housing hygiene conditions impact adult stem cell populations in adipose and muscle tissues of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Rocchi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Hélène H Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632430v1</w:t>
+                <w:t xml:space="preserve">hal-03336039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housing hygiene conditions impact adult stem cell populations in adipose and muscle tissues of pigs</w:t>
+                <w:t xml:space="preserve">The impact of housing conditions on porcine adult stem cell populations differ between adipose tissue and skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.395</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale Écologie, Géosciences, Agronomie, Alimentation (Egaal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336039v1</w:t>
+                <w:t xml:space="preserve">hal-03365408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du lignage épithélial de la glande mammaire bovine</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23.Congrès de l'association francaise de cytométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299629v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cytométrie en flux : une approche pertinente pour l’étude des cellules épithéliales mammaires bovines</w:t>
+                <w:t xml:space="preserve">Caractérisation du lignage épithélial de la glande mammaire bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dufreneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe journée transversalité Glande Mammaire Lait (GML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">23.Congrès de l'association francaise de cytométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375171v1</w:t>
+                <w:t xml:space="preserve">hal-02299629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-specific genomic DNA PCR analysis allows to assess the graft development in mouse xenotransplanted mammary gland</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La cytométrie en flux : une approche pertinente pour l’étude des cellules épithéliales mammaires bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe journée transversalité Glande Mammaire Lait (GML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375174v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la baïcaline sur la prolifération des cellules mammaires bovines et le stress oxydatif</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">Species-specific genomic DNA PCR analysis allows to assess the graft development in mouse xenotransplanted mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journée de l'animation transversale glande mammaire, lait (GML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">XVIIIe journée transversalité Glande Mammaire Lait (GML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734250v1</w:t>
+                <w:t xml:space="preserve">hal-02375174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de l’autophagie dans la différenciation musculaire chez le porc</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet de la baïcaline sur la prolifération des cellules mammaires bovines et le stress oxydatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées muscle viande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">17. Journée de l'animation transversale glande mammaire, lait (GML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733684v1</w:t>
+                <w:t xml:space="preserve">hal-02734250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cellular mechanisms underlying mammary tissue plasticity during lactation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implication de l’autophagie dans la différenciation musculaire chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on the Biology of Lactation in Farm Animals (Bolfa)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Journées muscle viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948627v1</w:t>
+                <w:t xml:space="preserve">hal-02733684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulations of milk protein and lactose synthesis by the diet in dairy cows</w:t>
+                <w:t xml:space="preserve">The cellular mechanisms underlying mammary tissue plasticity during lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia. pp.178</w:t>
+              <w:t xml:space="preserve">International Workshop on the Biology of Lactation in Farm Animals (Bolfa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904400v1</w:t>
+                <w:t xml:space="preserve">hal-01948627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of feeding levels on the growth, reproductive performances and mammary gland development in early weaned goats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Transcriptional regulations of milk protein and lactose synthesis by the diet in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 ADSA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Pittsburgh, United States. pp.388</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia. pp.178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606336v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Scutellaria baïcalensis on sow mammary epithelial cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of feeding levels on the growth, reproductive performances and mammary gland development in early weaned goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Panzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mandrile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.265</w:t>
+              <w:t xml:space="preserve">2017 ADSA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Pittsburgh, United States. pp.388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584509v1</w:t>
+                <w:t xml:space="preserve">hal-01606336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la nutrition sur la glande mammaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of Scutellaria baïcalensis on sow mammary epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum ruminants du groupe CCPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Saint-Brévin-les-pins, France</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358045v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk yield potential in ruminants: insights from mammary epithelial cells studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effet de la nutrition sur la glande mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact de la nutrition sur la reproduction, la qualité des nouveau-nés et la lactation. Colloque multi-espèces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseils et Compétences en Productions Animales (CCPA). FRA., Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum ruminants du groupe CCPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint-Brévin-les-pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797174v1</w:t>
+                <w:t xml:space="preserve">hal-01358045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different tissue dissociation methods to determine mammary cell fate in lactating cows by flow cytometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milk yield potential in ruminants: insights from mammary epithelial cells studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lucca, Italy</w:t>
+              <w:t xml:space="preserve">Impact de la nutrition sur la reproduction, la qualité des nouveau-nés et la lactation. Colloque multi-espèces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseils et Compétences en Productions Animales (CCPA). FRA., Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210729v1</w:t>
+                <w:t xml:space="preserve">hal-02797174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different energy and protein supply during pre puberty on goat’s growth and lactation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of different tissue dissociation methods to determine mammary cell fate in lactating cows by flow cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210515v1</w:t>
+                <w:t xml:space="preserve">hal-01210729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts et faisabilité d'un vêlage très précoce chez la génisse Holstein (premier résultats)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effects of different energy and protein supply during pre puberty on goat’s growth and lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210727v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Once-daily milking ability of the Lacaune ewes : synthesis of the results of a 4 years French study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Guitard</w:t>
+                <w:t xml:space="preserve">Intérêts et faisabilité d'un vêlage très précoce chez la génisse Holstein (premier résultats)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beillevert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748886v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptitude des brebis laitières de race Lacaune à la conduite en monotraite : Premiers éléments zootechniques et physiologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Barillet</w:t>
+                <w:t xml:space="preserve">Once-daily milking ability of the Lacaune ewes : synthesis of the results of a 4 years French study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210499v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l'épigénétique dans l'expression phénotypique de caractères d'intérêt agromonique relevant de régulations polygéniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rocha</w:t>
+                <w:t xml:space="preserve">Aptitude des brebis laitières de race Lacaune à la conduite en monotraite : Premiers éléments zootechniques et physiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Aurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque Génomique animale et microbienne AGENAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, La Rochelle, France. pp.79-81</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003253v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation and ncRNA transcription at aCSN1S1 regulatory region in the bovine mammary gland</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effets d’une alimentation hyper énergétique et protéique avant la puberté sur la croissance des chevrettes et leur production laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9.International Symposium on Milk Genomics and Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Milk Genomics Consortium (IMGC). Davis, USA., Oct 2012, Wageningen, Netherlands. pp.1</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455867v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une restriction alimentaire modifie la dynamique cellulaire et le remodelage tissulaire de la glande mammaire chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Cutullic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une alimentation hyper énergétique et protéique avant la puberté sur la croissance des chevrettes et leur production laitière</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution de l'épigénétique dans l'expression phénotypique de caractères d'intérêt agromonique relevant de régulations polygéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t>
+              <w:t xml:space="preserve">9. Colloque Génomique animale et microbienne AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, La Rochelle, France. pp.79-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210375v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactation persistency and mammary gland activity in ovariectomized dairy cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+                <w:t xml:space="preserve">DNA methylation and ncRNA transcription at aCSN1S1 regulatory region in the bovine mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Petridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international congress on farm animal endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">9.International Symposium on Milk Genomics and Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Milk Genomics Consortium (IMGC). Davis, USA., Oct 2012, Wageningen, Netherlands. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841080v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ovariectomy on lactation persistency and mammary gland activity in dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+                <w:t xml:space="preserve">Lactation persistency and mammary gland activity in ovariectomized dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Barbey</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
+              <w:t xml:space="preserve">7th international congress on farm animal endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803816v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de microARN et organisation nucléaire dans le tissu mammaire de vache et notamment les cellules progénitrices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eve Devinoy</w:t>
+                <w:t xml:space="preserve">Effect of ovariectomy on lactation persistency and mammary gland activity in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">7. International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823065v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The present situation and perspectives on milking and milk production of dairy sheep in Europe, the Middle East and North America</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helene H. Larroque</w:t>
+                <w:t xml:space="preserve">Localisation de microARN et organisation nucléaire dans le tissu mammaire de vache et notamment les cellules progénitrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie S. Droineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania H. Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar on Milking and Milk Production on Dairy Sheep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Saint Affrique, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753682v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of early ovariectomy on caprine mammary gland parenchyma during prepuberty</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The present situation and perspectives on milking and milk production of dairy sheep in Europe, the Middle East and North America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAM 2010 : Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t>
+              <w:t xml:space="preserve">International Seminar on Milking and Milk Production on Dairy Sheep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Saint Affrique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751677v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of early ovariectomy on caprine mammary gland parenchyma during prepuberty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JAM 2010 : Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effects of ovariectomy in prepubertal goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10230,51 +10355,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium for Young Scientists (ISYS) "Human and Animal Development: Regulatory Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10284,133 +10409,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immortalisation des cellules souches satellites de porc : un nouvel outil pour étudier le rôle de l’autophagie dans la fusion des cellules musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.65, Résumés des crédits incitatifs - JAS 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autophagie, Physiologie Animale et Système d’Élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10469,726 +10594,726 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de la transplantation hétérologue pour la caractérisation des cellules souches mammaires bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.69, Résumés des crédits incitatifs - JAS 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un challenge sanitaire sur les populations de cellules souches adultes du tissu adipeux chez le porc en croissance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial activity during satellite cell differentiation in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène H Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Röntgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.435-436, 53èmes journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. Wageningen Academic Publishers, Book of abstracts, 27, pp.556, Book of abstracts of the 72nd annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156346v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la baïcaline caractérisés par une approche in vitro sur les cellules musculaires et adipeuses des porcelets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Impact d'un challenge sanitaire sur les populations de cellules souches adultes du tissu adipeux chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, En ligne, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.435-436, 53èmes journées de la recherche porcine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ifip</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03213014v1</w:t>
+                <w:t xml:space="preserve">hal-03156346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial activity during satellite cell differentiation in piglets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de la baïcaline caractérisés par une approche in vitro sur les cellules musculaires et adipeuses des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. Wageningen Academic Publishers, Book of abstracts, 27, pp.556, Book of abstracts of the 72nd annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, En ligne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.267-268, 53èmes journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374694v1</w:t>
+                <w:t xml:space="preserve">hal-03213014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autophagy is required for in vitro myogenesis in piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal. Wageningen Academic Publishers, Book of abstracts, 26, pp.354, 2020, Book of abstracts of the 71st annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des cellules souches adultes et des cellules progénitrices dans le développement épithélial mammaire à la puberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11220,238 +11345,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem-Phase. Première rencontre du réseau Phase sur les cellules souches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Bron, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de la transplantation hétérologue pour la caractérisation des cellules souches mammaires bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11470,195 +11595,195 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the mammary stem cells / progenitors committed to the development of the bovine mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delineating the MaSC/progenitors committed to the development in the bovine mammary gland at puberty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11690,87 +11815,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Barga, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de biomarqueurs cellulaires pour étudier la plasticité mammaire au cours de la lactation chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dufreneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11778,740 +11903,740 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenol-soluble modulins alpha induce G2/M phase transition delay and impair immune response of eukaryotic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El-Aouar Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Semenovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICI 2016 International Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Melbourne, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley and Sons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Journal of Immunology, 46 Supplement: 1 Special Issue: SI Meeting Abstract: 1425, pp.1: 351, 2016, European Journal of Immunology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulations épigénétiques et activation de la transcription lors d’une restriction alimentaire chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus phenol-soluble modulins impair interleukin expression in bovine mammary epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Semenovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chih-Lung Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. aureus and E. coli induce IL-32 gene expression to different extents during infection of bovine mammary gland epithelial cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+                <w:t xml:space="preserve">Milk mammary epithelial cells as a non-invasive indicator of lactation persistency in dairy cows?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Rainard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+                <w:t xml:space="preserve">Joaquin Angulo Arizala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. European Congress of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Vienne, Austria. , 2015, Abstract book</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Book of Abstracts of the 66th Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454530v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk mammary epithelial cells as a non-invasive indicator of lactation persistency in dairy cows?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Angulo Arizala</w:t>
+                <w:t xml:space="preserve">S. aureus and E. coli induce IL-32 gene expression to different extents during infection of bovine mammary gland epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lacasse</w:t>
+                <w:t xml:space="preserve">L. Alexeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Book of Abstracts of the 66th Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">4. European Congress of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vienne, Austria. , 2015, Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739822v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un potentiel indicateur phénotypique de la persistance de la lactation des vaches laitières : le nombre de cellules épithéliales exfoliées dans le lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12520,176 +12645,176 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angulo Arizala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 21, 2014, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolactin-inhibitor cabergoline hastened the mammary involution during drying-off in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Isaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12708,221 +12833,221 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project of animal biology, the opportunity to sensitize master's students to research approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolactin-inhibitor cabergoline enhanced the mammary remodeling during drying-off in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Isaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12941,100 +13066,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puberty attainment is affected by growth performance before 4 mo of age in dairy heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13049,113 +13174,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exfoliation of mammary epithelial cells in milk is linked with lactation persistency in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13174,1251 +13299,1251 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of high feeding level on caprine mammary gland development and milk yield potential</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Wiart</w:t>
+                <w:t xml:space="preserve">Intérêts zootechniques de la castration de la vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SNGTV - Société Nationale des Groupements Techniques Vétérinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV), 2012, Journées Nationales des GTV</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210627v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ovariectomy on milk yield and mammary gland activity in lactating cow</w:t>
+                <w:t xml:space="preserve">Role of ovarian secretions in mammary gland development and function in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 27, 2012, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210626v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milking frequency modifies DNA methylation at a CSN1 regulatory region in the bovine mammary gland</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Madia Charlier</w:t>
+                <w:t xml:space="preserve">Effects of high feeding level on caprine mammary gland development and milk yield potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gabory</w:t>
+                <w:t xml:space="preserve">Eric Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745102v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rearing intensity on growth performance and on mammary tissue in Holstein yearling heifers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effect of ovariectomy on milk yield and mammary gland activity in lactating cow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210628v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estradiol enhances apoptosis in bovine mammary epithelial cells in vitro</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Milking frequency modifies DNA methylation at a CSN1 regulatory region in the bovine mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madia Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, pp.476, 2012, 63rd annual meeting of the European Federation of Animal Science. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210629v1</w:t>
+                <w:t xml:space="preserve">hal-02745102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts zootechniques de la castration de la vache</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estradiol enhances apoptosis in bovine mammary epithelial cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV), 2012, Journées Nationales des GTV</w:t>
+              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210731v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ovarian secretions in mammary gland development and function in ruminants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of rearing intensity on growth performance and on mammary tissue in Holstein yearling heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 27, 2012, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210728v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de régimes hyper-énergétiques à la pré-puberté sur le développement de la glande mammaire caprine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madia Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lassalas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nutrient restriction on mammary cell activity and hormonal statement in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Cutullic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ADSA, PSA, AMPA, CSAS, WSASAS, ASAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Denver, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 88 (E-supplement 2), 2010, Proceedings of the 2010 Joint Annual Meeting ADSA®, PSA, AMPA, CSAS, WSASAS, ASAS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nutrient restriction on mammary cell turnover in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Cutullic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Parme, Italy. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 127, 2010, Energy and protein metabolism and nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14428,51 +14553,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14481,97 +14606,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reproduction animale et humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 751 p., 2014, Collection Synthèses, 978-2-7592-2208-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14581,105 +14706,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des sécrétions ovariennes sur la fonction mammaire chez les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02807245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId363"/>
+      <w:footerReference w:type="default" r:id="rId364"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14747,51 +14872,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5DEDF89"/>
+    <w:nsid w:val="EFF9D64C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14978,51 +15103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fdessauge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5785-2365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089286316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32027-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grondin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messan Kokouvi Djakpa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf344" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;ntgen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2025.100871" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7599" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Schleder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7626" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.109" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594344v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesouhaitier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coirier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2115139119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12050-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00942-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00947-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02418-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-0125" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264374v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert M Bruckmaier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029919000505" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dupuis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6565" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051588v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-019-09427-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mandrile" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029918000377" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858522v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09712119.2018.1505623" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623113v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-14049" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34691-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636214v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Arevalo Turrubiarte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2016.0098" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.1.2516" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isaka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gandemer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10782" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00261.2015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Semenovskaya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih Lung Fu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01330-15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210492v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001638" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210411v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000714" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129764v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.06.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6CS3W3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;liez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841090v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5195" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841091v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000106" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ponchon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729310v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Peccatte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Trommenschlager" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.11.018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729325v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.08.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLJPCJPS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729492v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cutullic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Portanguen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662849v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Ellis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ballagh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Korn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Riggs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Pratt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1191" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658655v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guergnon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Traincard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebollo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-006-7702-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P6XSVJ8J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00189544v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guergnon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dominguez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Viallet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnefoy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.105.019364" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Albar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleischer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghadiri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.4.2441" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676692v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhamel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680625v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hospital" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2003.09.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DQ74TGW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00194712v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rou&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bitton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor J Yuste" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rubio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(03)00129-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ81X4RV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676747v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Smedt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulhe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi Karaiskou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M202742200" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296364v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tr&#233;feu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696111v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145811v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718526v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365408v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336039v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne H Perruchot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299629v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375171v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375174v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734250v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733684v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904400v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606336v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584509v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358045v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797174v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210729v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210515v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duboc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210727v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beillevert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748886v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guitard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210499v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Aurel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Renard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455867v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210726v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210375v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841080v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yart" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803816v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823065v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania H. Boudiaf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753682v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751677v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754048v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745757v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cattiaux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716640v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156346v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Quemener" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213014v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374694v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142047v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786407v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736191v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872292v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791174v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742866v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389063v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Aouar Filho" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Alekseeva" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367056_2.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743310v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454659v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Lung Fu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454530v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexeeva" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739822v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angulo Arizala" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210783v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angulo Arizala" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3786" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210481v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210502v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210482v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210480v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210534v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210627v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Siroux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210626v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mottin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745102v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh M. Nguyen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210628v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210629v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210731v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guerin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sngtv.org/4DACTION/Menu_Biblio2/2449/?SNGTV%2812688932%29#" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210728v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824365v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753609v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754233v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210732v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807245v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fdessauge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5785-2365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089286316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32027-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109749v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;ntgen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2025.100871" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grondin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messan Kokouvi Djakpa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf344" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Schleder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7626" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7599" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.109" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594344v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesouhaitier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coirier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2115139119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12050-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00942-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00947-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02418-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-0125" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264374v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert M Bruckmaier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029919000505" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-019-09427-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dupuis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6565" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916892v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34691-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mandrile" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029918000377" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09712119.2018.1505623" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-14049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636214v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Arevalo Turrubiarte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2016.0098" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.1.2516" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isaka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gandemer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10782" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00261.2015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Semenovskaya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih Lung Fu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01330-15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210492v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001638" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210411v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000714" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129764v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.06.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6CS3W3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;liez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841090v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5195" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841091v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000106" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ponchon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729310v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Peccatte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Trommenschlager" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.11.018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729325v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.08.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLJPCJPS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729492v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cutullic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Portanguen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662849v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Ellis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ballagh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Korn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Riggs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Pratt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1191" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Albar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleischer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghadiri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.4.2441" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658655v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guergnon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Traincard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebollo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-006-7702-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P6XSVJ8J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00189544v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guergnon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dominguez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Viallet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnefoy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.105.019364" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676692v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhamel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00194712v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rou&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bitton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor J Yuste" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rubio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(03)00129-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ81X4RV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680625v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Garcia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hospital" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2003.09.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DQ74TGW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676747v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Smedt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulhe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi Karaiskou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M202742200" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296364v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tr&#233;feu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559391v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145811v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718526v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336039v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne H Perruchot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365408v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299629v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375171v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375174v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734250v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733684v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904400v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606336v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584509v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358045v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210729v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210515v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duboc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210727v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beillevert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748886v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guitard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210499v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Aurel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210375v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210726v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003253v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Renard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455867v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841080v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yart" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803816v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823065v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania H. Boudiaf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753682v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751677v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754048v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745757v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cattiaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716640v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374694v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156346v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Quemener" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213014v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142047v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786407v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736191v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872292v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791174v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742866v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389063v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Aouar Filho" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Alekseeva" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367056_2.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743310v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454659v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Lung Fu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739822v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angulo Arizala" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454530v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexeeva" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210783v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angulo Arizala" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3786" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210481v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210502v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210482v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210480v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210534v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210731v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guerin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sngtv.org/4DACTION/Menu_Biblio2/2449/?SNGTV%2812688932%29#" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210728v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210627v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Siroux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210626v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mottin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745102v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh M. Nguyen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210629v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210628v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824365v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753609v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754233v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210732v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807245v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>