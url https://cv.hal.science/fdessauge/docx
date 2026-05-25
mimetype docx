--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -612,160 +612,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des modèles de culture cellulaire de muscle en 3D : de nouvelles opportunités pour les productions animales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les approches complémentaires à l'expérimentation animale en agronomie et clinique vétérinaire : solutions et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 36 (2), pp.7626. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7626⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.7599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960291v1</w:t>
+                <w:t xml:space="preserve">hal-04157753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autophagy modulation in primary culture of porcine satellite cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -784,474 +758,500 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal - Open Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2, pp.100042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les approches complémentaires à l'expérimentation animale en agronomie et clinique vétérinaire : solutions et limites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Développement des modèles de culture cellulaire de muscle en 3D : de nouvelles opportunités pour les productions animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Schleder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 36 (2), pp.7599. </w:t>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.7626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157753v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of housing conditions on porcine mesenchymal stromal/stem cell populations differ between adipose tissue and skeletal muscle</w:t>
+                <w:t xml:space="preserve">Beneficial effects of citrulline enteral administration on sepsis-induced T cell mitochondrial dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Quéméner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+                <w:t xml:space="preserve">Florian Reizine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Murielle Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Coirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.109⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (8), pp.e2115139119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2115139119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649526v1</w:t>
+                <w:t xml:space="preserve">hal-03594344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of citrulline enteral administration on sepsis-induced T cell mitochondrial dysfunction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of housing conditions on porcine mesenchymal stromal/stem cell populations differ between adipose tissue and skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Coirier</w:t>
+                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Gauthier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (8), pp.e2115139119. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2115139119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594344v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygiene of housing conditions and proinflammatory signals alter gene expressions in porcine adipose tissues and blood cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1367,51 +1367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1475,77 +1475,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D in vitro models of skeletal muscle: myopshere, myobundle and bioprinted muscle construct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Schleder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Schleder</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1829,51 +1829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of adult stem cell populations to a high-fat/high-fiber diet in skeletal muscle and adipose tissue of growing pigs divergently selected for feed efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2301,51 +2301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the flavonoid baicalin on the proliferative capacity of bovine mammary cells and their ability to regulate oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2567,711 +2567,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular signature of the putative stem/progenitor cells committed to the development of the bovine mammary gland at puberty</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Chanat</w:t>
+                <w:t xml:space="preserve">Early weaning and high feeding level in post-weaning period did not impact milk production in Alpine dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Panzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mandrile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34691-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85 (3), pp.277-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022029918000377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916892v1</w:t>
+                <w:t xml:space="preserve">hal-02320837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early weaning and high feeding level in post-weaning period did not impact milk production in Alpine dairy goats</w:t>
+                <w:t xml:space="preserve">High feeding level after early weaning had no impact on subsequent milk production in Alpine goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Panzuti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Mandrile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 85 (3), pp.277-280. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (1), pp.1344-1351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022029918000377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09712119.2018.1505623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320837v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High feeding level after early weaning had no impact on subsequent milk production in Alpine goats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Technical note:&amp;lt;/em&amp;gt; Quantification of caseins from a crude extract of mammary epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Animal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (1), pp.1344-1351. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (4), pp.3583-3587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09712119.2018.1505623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2017-14049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858522v1</w:t>
+                <w:t xml:space="preserve">hal-02623113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Technical note:&amp;lt;/em&amp;gt; Quantification of caseins from a crude extract of mammary epithelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular signature of the putative stem/progenitor cells committed to the development of the bovine mammary gland at puberty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 101 (4), pp.3583-3587. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.16194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2017-14049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34691-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623113v1</w:t>
+                <w:t xml:space="preserve">hal-01916892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary epithelial cell hierarchy in the dairy cow throughout lactation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La monotraite quotidienne appliquée en brebis laitières de race Lacaune : synthèse de cinq années de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
+                <w:t xml:space="preserve">Philippe Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dufreneix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+                <w:t xml:space="preserve">Charlotte Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/scd.2016.0098⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (1), pp.57-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2016.29.1.2516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636214v1</w:t>
+                <w:t xml:space="preserve">hal-02636017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La monotraite quotidienne appliquée en brebis laitières de race Lacaune : synthèse de cinq années de recherche</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic and functional characterization of two bovine mammary epithelial cell lines in 2D and 3D models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliel González García</w:t>
+                <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene H. Larroque</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederique Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (1), pp.57-71. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 310 (5), pp.C348-C356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2016.29.1.2516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00261.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636017v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabergoline inhibits prolactin secretion and accelerates involution in dairy cows after dry-off</w:t>
               </w:r>
@@ -3385,157 +3381,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and functional characterization of two bovine mammary epithelial cell lines in 2D and 3D models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Mammary epithelial cell hierarchy in the dairy cow throughout lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dufreneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 310 (5), pp.C348-C356. </w:t>
+              <w:t xml:space="preserve">Stem Cells and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (19), pp.1407-1418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpcell.00261.2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/scd.2016.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455886v1</w:t>
+                <w:t xml:space="preserve">hal-02636214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus Phenol-Soluble Modulins Impair Interleukin Expression in Bovine Mammary Epithelial Cells</w:t>
               </w:r>
@@ -3681,51 +3681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4150,282 +4150,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appel aux éleveurs pour participer à l'enquête sur l'ovariectomie de la vache</w:t>
+                <w:t xml:space="preserve">Ovariectomy improves lactation persistency in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chastant</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Laitière Moderne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (7), pp.3794-3802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-5195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210294v1</w:t>
+                <w:t xml:space="preserve">hal-00841090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovariectomy improves lactation persistency in dairy cows</w:t>
+                <w:t xml:space="preserve">Appel aux éleveurs pour participer à l'enquête sur l'ovariectomie de la vache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barbey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Chastant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Héliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Production Laitière Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 430, pp.36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841090v1</w:t>
+                <w:t xml:space="preserve">hal-01210294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of ovarian secretions before puberty strongly affects mammogenesis in the goat</w:t>
               </w:r>
@@ -4437,51 +4437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4554,64 +4554,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Héliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4777,277 +4777,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and longevity of dairy heifers born during winter 1 (W1) and reared according to three growth profiles during winter 2 (W2) in a strategy based on first calving at 36 months of age</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Gallard</w:t>
+                <w:t xml:space="preserve">Reference gene selection for quantitative real-time PCR normalization: Application in the caprine mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2010.11.018⟩</w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 95 (1), pp.20-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2010.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729310v1</w:t>
+                <w:t xml:space="preserve">hal-00729325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference gene selection for quantitative real-time PCR normalization: Application in the caprine mammary gland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+                <w:t xml:space="preserve">Performance and longevity of dairy heifers born during winter 1 (W1) and reared according to three growth profiles during winter 2 (W2) in a strategy based on first calving at 36 months of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Peccatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Trommenschlager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2010.08.008⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 137 (1-3), pp.244-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2010.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729325v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nutrient restriction on mammary cell activity and hormonal statement in lactating dairy cows</w:t>
               </w:r>
@@ -5407,523 +5407,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of PP1alpha as a caspase-9 regulator in IL-2 deprivation-induced apoptosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A PKA survival pathway inhibited by DPT-PKI, a new specific cell permeable PKA inhibitor, is induced by T. annulata in parasitized B-lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Traincard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ghadiri</w:t>
+                <w:t xml:space="preserve">A. Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 177 (4), pp.2441-2451. </w:t>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (8), pp.1263-1273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.177.4.2441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10495-006-7702-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657560v1</w:t>
+                <w:t xml:space="preserve">hal-02658655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PKA survival pathway inhibited by DPT-PKI, a new specific cell permeable PKA inhibitor, is induced by T. annulata in parasitized B-lymphocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Guergnon</w:t>
+                <w:t xml:space="preserve">Use of penetrating peptides interacting with PP1/PP2A proteins as a general approach for a drug phosphatase technology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rebollo</w:t>
+                <w:t xml:space="preserve">Victoria Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10495-006-7702-6⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 69 (4), pp.1115-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/mol.105.019364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658655v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00189544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of penetrating peptides interacting with PP1/PP2A proteins as a general approach for a drug phosphatase technology.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of PP1alpha as a caspase-9 regulator in IL-2 deprivation-induced apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Dominguez</w:t>
+                <w:t xml:space="preserve">J.P. Albar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Viallet</w:t>
+                <w:t xml:space="preserve">A. Fleischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Bonnefoy</w:t>
+                <w:t xml:space="preserve">A. Ghadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 69 (4), pp.1115-24. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 177 (4), pp.2441-2451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/mol.105.019364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.177.4.2441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00189544v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bad-dependent Rafts Alteration Is a Consequence of an Early Intracellular Signal Triggered by Interleukin-4 Deprivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fleischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2 (12), pp.674-684</w:t>
@@ -5946,319 +5946,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial dysfunction in CD47-mediated caspase-independent cell death: ROS production in the absence of cytochrome c and AIF release.</w:t>
+                <w:t xml:space="preserve">Serine/threonine protein phosphatases PP1 and PP2A are key players in apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Roué</w:t>
+                <w:t xml:space="preserve">Alphonse Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Bitton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manuel Rubio</w:t>
+                <w:t xml:space="preserve">Véronique Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 85 (8), pp.741-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0300-9084(03)00129-9⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 85 (8), pp.721-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2003.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00194712v1</w:t>
+                <w:t xml:space="preserve">hal-02680625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serine/threonine protein phosphatases PP1 and PP2A are key players in apoptosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial dysfunction in CD47-mediated caspase-independent cell death: ROS production in the absence of cytochrome c and AIF release.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Roué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor J Yuste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alphonse Garcia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+                <w:t xml:space="preserve">Thomas Montange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Hospital</w:t>
+                <w:t xml:space="preserve">Manuel Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 85 (8), pp.721-726. </w:t>
+              <w:t xml:space="preserve">, 2003, 85 (8), pp.741-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2003.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0300-9084(03)00129-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680625v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00194712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thr-161 phosphorylation of monomeric Cdc2</w:t>
               </w:r>
@@ -6270,51 +6270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Poulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6512,51 +6512,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulations nutritionnelles de la persistance de la lactation chez les ruminants laitiers</w:t>
+                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
@@ -6591,97 +6591,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion "Glande mammaire, lait" Galactinnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Op+lait, Oct 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Biology of Lactation in Farm Animals (BOLFA) &amp; International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP; University of Bern, Aug 2024, Bern, Switzerland. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559391v1</w:t>
+                <w:t xml:space="preserve">hal-04696111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy ruminants</w:t>
+                <w:t xml:space="preserve">Régulations nutritionnelles de la persistance de la lactation chez les ruminants laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
@@ -6716,73 +6716,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Lactation in Farm Animals (BOLFA) &amp; International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP; University of Bern, Aug 2024, Bern, Switzerland. pp.25</w:t>
+              <w:t xml:space="preserve">Réunion "Glande mammaire, lait" Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Op+lait, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696111v1</w:t>
+                <w:t xml:space="preserve">hal-05559391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des cellules souches à la croissance musculaire chez le porc</w:t>
               </w:r>
@@ -6850,77 +6850,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture cellulaire 3D appliquée au muscle squelettique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Organoïdes et recherche agronomique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Maison-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7064,394 +7064,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housing hygiene conditions impact adult stem cell populations in adipose and muscle tissues of pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The impact of housing conditions on porcine adult stem cell populations differ between adipose tissue and skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.395</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale Écologie, Géosciences, Agronomie, Alimentation (Egaal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336039v1</w:t>
+                <w:t xml:space="preserve">hal-03365408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of housing conditions on porcine adult stem cell populations differ between adipose tissue and skeletal muscle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'école doctorale Écologie, Géosciences, Agronomie, Alimentation (Egaal)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.77</w:t>
+              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365408v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Housing hygiene conditions impact adult stem cell populations in adipose and muscle tissues of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Rocchi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Hélène H Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632430v1</w:t>
+                <w:t xml:space="preserve">hal-03336039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du lignage épithélial de la glande mammaire bovine</w:t>
               </w:r>
@@ -7463,64 +7463,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dufreneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7808,51 +7808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la baïcaline sur la prolifération des cellules mammaires bovines et le stress oxydatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8246,260 +8246,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of feeding levels on the growth, reproductive performances and mammary gland development in early weaned goats</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of Scutellaria baïcalensis on sow mammary epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 ADSA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Pittsburgh, United States. pp.388</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606336v1</w:t>
+                <w:t xml:space="preserve">hal-01584509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Scutellaria baïcalensis on sow mammary epithelial cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of feeding levels on the growth, reproductive performances and mammary gland development in early weaned goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Panzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mandrile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.265</w:t>
+              <w:t xml:space="preserve">2017 ADSA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Pittsburgh, United States. pp.388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584509v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la nutrition sur la glande mammaire</w:t>
               </w:r>
@@ -8623,103 +8623,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different tissue dissociation methods to determine mammary cell fate in lactating cows by flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Arevalo Turrubiarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Mammary Gland Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lucca, Italy</w:t>
@@ -8843,51 +8843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts et faisabilité d'un vêlage très précoce chez la génisse Holstein (premier résultats)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beillevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8981,77 +8981,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Once-daily milking ability of the Lacaune ewes : synthesis of the results of a 4 years French study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9119,51 +9119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9212,747 +9212,747 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une alimentation hyper énergétique et protéique avant la puberté sur la croissance des chevrettes et leur production laitière</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution de l'épigénétique dans l'expression phénotypique de caractères d'intérêt agromonique relevant de régulations polygéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guillomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t>
+              <w:t xml:space="preserve">9. Colloque Génomique animale et microbienne AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, La Rochelle, France. pp.79-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210375v1</w:t>
+                <w:t xml:space="preserve">hal-01003253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une restriction alimentaire modifie la dynamique cellulaire et le remodelage tissulaire de la glande mammaire chez la vache laitière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA methylation and ncRNA transcription at aCSN1S1 regulatory region in the bovine mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Petridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">9.International Symposium on Milk Genomics and Human Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Milk Genomics Consortium (IMGC). Davis, USA., Oct 2012, Wageningen, Netherlands. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210726v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l'épigénétique dans l'expression phénotypique de caractères d'intérêt agromonique relevant de régulations polygéniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rocha</w:t>
+                <w:t xml:space="preserve">Une restriction alimentaire modifie la dynamique cellulaire et le remodelage tissulaire de la glande mammaire chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Cutullic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque Génomique animale et microbienne AGENAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, La Rochelle, France. pp.79-81</w:t>
+              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003253v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation and ncRNA transcription at aCSN1S1 regulatory region in the bovine mammary gland</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Barbara Petridou</w:t>
+                <w:t xml:space="preserve">Effets d’une alimentation hyper énergétique et protéique avant la puberté sur la croissance des chevrettes et leur production laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9.International Symposium on Milk Genomics and Human Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Milk Genomics Consortium (IMGC). Davis, USA., Oct 2012, Wageningen, Netherlands. pp.1</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455867v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactation persistency and mammary gland activity in ovariectomized dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of ovariectomy on lactation persistency and mammary gland activity in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Yart</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international congress on farm animal endocrinology</w:t>
+              <w:t xml:space="preserve">7. International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841080v1</w:t>
+                <w:t xml:space="preserve">hal-02803816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ovariectomy on lactation persistency and mammary gland activity in dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+                <w:t xml:space="preserve">Lactation persistency and mammary gland activity in ovariectomized dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Congress on Farm Animal Endocrinology (ICFAE)</w:t>
+              <w:t xml:space="preserve">7th international congress on farm animal endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803816v1</w:t>
+                <w:t xml:space="preserve">hal-00841080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation de microARN et organisation nucléaire dans le tissu mammaire de vache et notamment les cellules progénitrices</w:t>
               </w:r>
@@ -10063,103 +10063,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The present situation and perspectives on milking and milk production of dairy sheep in Europe, the Middle East and North America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar on Milking and Milk Production on Dairy Sheep</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Saint Affrique, France</w:t>
@@ -10749,463 +10749,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial activity during satellite cell differentiation in piglets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Vincent</w:t>
+                <w:t xml:space="preserve">Impact d'un challenge sanitaire sur les populations de cellules souches adultes du tissu adipeux chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. Wageningen Academic Publishers, Book of abstracts, 27, pp.556, Book of abstracts of the 72nd annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, En ligne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.435-436, 53èmes journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374694v1</w:t>
+                <w:t xml:space="preserve">hal-03156346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un challenge sanitaire sur les populations de cellules souches adultes du tissu adipeux chez le porc en croissance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Effets de la baïcaline caractérisés par une approche in vitro sur les cellules musculaires et adipeuses des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, En ligne, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.267-268, 53èmes journées de la recherche porcine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ifip</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03156346v1</w:t>
+                <w:t xml:space="preserve">hal-03213014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la baïcaline caractérisés par une approche in vitro sur les cellules musculaires et adipeuses des porcelets</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mitochondrial activity during satellite cell differentiation in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène H Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Röntgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.267-268, 53èmes journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. Wageningen Academic Publishers, Book of abstracts, 27, pp.556, Book of abstracts of the 72nd annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213014v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autophagy is required for in vitro myogenesis in piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11500,631 +11500,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de la transplantation hétérologue pour la caractérisation des cellules souches mammaires bovines</w:t>
+                <w:t xml:space="preserve">Study of the mammary stem cells / progenitors committed to the development of the bovine mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736191v1</w:t>
+                <w:t xml:space="preserve">hal-01872292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the mammary stem cells / progenitors committed to the development of the bovine mammary gland</w:t>
+                <w:t xml:space="preserve">Delineating the MaSC/progenitors committed to the development in the bovine mammary gland at puberty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Aujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Barga, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872292v1</w:t>
+                <w:t xml:space="preserve">hal-02791174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineating the MaSC/progenitors committed to the development in the bovine mammary gland at puberty</w:t>
+                <w:t xml:space="preserve">Validation de la transplantation hétérologue pour la caractérisation des cellules souches mammaires bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Aujean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammary Gland Biology Gordon Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Barga, Italy. 2018</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791174v1</w:t>
+                <w:t xml:space="preserve">hal-02736191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de biomarqueurs cellulaires pour étudier la plasticité mammaire au cours de la lactation chez la vache laitière</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phenol-soluble modulins alpha induce G2/M phase transition delay and impair immune response of eukaryotic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El-Aouar Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Semenovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Alekseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">ICI 2016 International Congress of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley and Sons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Journal of Immunology, 46 Supplement: 1 Special Issue: SI Meeting Abstract: 1425, pp.1: 351, 2016, European Journal of Immunology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742866v1</w:t>
+                <w:t xml:space="preserve">hal-01389063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenol-soluble modulins alpha induce G2/M phase transition delay and impair immune response of eukaryotic cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de biomarqueurs cellulaires pour étudier la plasticité mammaire au cours de la lactation chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dufreneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICI 2016 International Congress of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wiley and Sons</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01389063v1</w:t>
+                <w:t xml:space="preserve">hal-02742866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulations épigénétiques et activation de la transcription lors d’une restriction alimentaire chez la vache laitière</w:t>
               </w:r>
@@ -12244,51 +12244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus phenol-soluble modulins impair interleukin expression in bovine mammary epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Deplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Semenovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12738,493 +12738,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolactin-inhibitor cabergoline hastened the mammary involution during drying-off in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Project of animal biology, the opportunity to sensitize master's students to research approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Isaka</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deflandre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210481v1</w:t>
+                <w:t xml:space="preserve">hal-01210502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project of animal biology, the opportunity to sensitize master's students to research approaches</w:t>
+                <w:t xml:space="preserve">Puberty attainment is affected by growth performance before 4 mo of age in dairy heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210502v1</w:t>
+                <w:t xml:space="preserve">hal-01210480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolactin-inhibitor cabergoline enhanced the mammary remodeling during drying-off in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Isaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puberty attainment is affected by growth performance before 4 mo of age in dairy heifers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prolactin-inhibitor cabergoline hastened the mammary involution during drying-off in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Isaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210480v1</w:t>
+                <w:t xml:space="preserve">hal-01210481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exfoliation of mammary epithelial cells in milk is linked with lactation persistency in dairy cows</w:t>
               </w:r>
@@ -13329,1102 +13329,1102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts zootechniques de la castration de la vache</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of high feeding level on caprine mammary gland development and milk yield potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV), 2012, Journées Nationales des GTV</w:t>
+              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210731v1</w:t>
+                <w:t xml:space="preserve">hal-01210627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ovarian secretions in mammary gland development and function in ruminants</w:t>
+                <w:t xml:space="preserve">Effect of ovariectomy on milk yield and mammary gland activity in lactating cow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 27, 2012, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210728v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of high feeding level on caprine mammary gland development and milk yield potential</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucile Yart</w:t>
+                <w:t xml:space="preserve">Milking frequency modifies DNA methylation at a CSN1 regulatory region in the bovine mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Siroux</w:t>
+                <w:t xml:space="preserve">Madia Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, pp.476, 2012, 63rd annual meeting of the European Federation of Animal Science. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210627v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ovariectomy on milk yield and mammary gland activity in lactating cow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Yart</w:t>
+                <w:t xml:space="preserve">Effect of rearing intensity on growth performance and on mammary tissue in Holstein yearling heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210626v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milking frequency modifies DNA methylation at a CSN1 regulatory region in the bovine mammary gland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">Estradiol enhances apoptosis in bovine mammary epithelial cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745102v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estradiol enhances apoptosis in bovine mammary epithelial cells in vitro</w:t>
+                <w:t xml:space="preserve">Role of ovarian secretions in mammary gland development and function in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 27, 2012, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210629v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rearing intensity on growth performance and on mammary tissue in Holstein yearling heifers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêts zootechniques de la castration de la vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SNGTV - Société Nationale des Groupements Techniques Vétérinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV), 2012, Journées Nationales des GTV</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210628v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de régimes hyper-énergétiques à la pré-puberté sur le développement de la glande mammaire caprine</w:t>
+                <w:t xml:space="preserve">Effects of nutrient restriction on mammary cell activity and hormonal statement in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Cutullic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2010</w:t>
+              <w:t xml:space="preserve">Joint Annual Meeting ADSA, PSA, AMPA, CSAS, WSASAS, ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Denver, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 88 (E-supplement 2), 2010, Proceedings of the 2010 Joint Annual Meeting ADSA®, PSA, AMPA, CSAS, WSASAS, ASAS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824365v1</w:t>
+                <w:t xml:space="preserve">hal-02753609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nutrient restriction on mammary cell activity and hormonal statement in lactating dairy cows</w:t>
+                <w:t xml:space="preserve">Effet de régimes hyper-énergétiques à la pré-puberté sur le développement de la glande mammaire caprine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madia Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lassalas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting ADSA, PSA, AMPA, CSAS, WSASAS, ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Denver, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 88 (E-supplement 2), 2010, Proceedings of the 2010 Joint Annual Meeting ADSA®, PSA, AMPA, CSAS, WSASAS, ASAS</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753609v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nutrient restriction on mammary cell turnover in lactating dairy cows</w:t>
               </w:r>
@@ -14436,77 +14436,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Cutullic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Parme, Italy. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 127, 2010, Energy and protein metabolism and nutrition</w:t>
@@ -14872,51 +14872,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFF9D64C"/>
+    <w:nsid w:val="85891FA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15103,51 +15103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fdessauge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5785-2365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089286316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32027-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109749v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;ntgen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2025.100871" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grondin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messan Kokouvi Djakpa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf344" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Schleder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7626" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7599" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.109" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594344v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesouhaitier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coirier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2115139119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12050-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00942-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00947-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02418-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-0125" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264374v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert M Bruckmaier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029919000505" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-019-09427-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dupuis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6565" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916892v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34691-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mandrile" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029918000377" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09712119.2018.1505623" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-14049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636214v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Arevalo Turrubiarte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2016.0098" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.1.2516" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isaka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gandemer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10782" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00261.2015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Semenovskaya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih Lung Fu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01330-15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210492v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001638" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210411v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000714" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129764v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.06.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6CS3W3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;liez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841090v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5195" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841091v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000106" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ponchon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729310v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Peccatte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Trommenschlager" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.11.018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729325v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.08.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLJPCJPS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729492v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cutullic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Portanguen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662849v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Ellis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ballagh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Korn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Riggs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Pratt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1191" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Albar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleischer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghadiri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.4.2441" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658655v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guergnon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Traincard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebollo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-006-7702-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P6XSVJ8J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00189544v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guergnon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dominguez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Viallet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnefoy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.105.019364" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676692v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhamel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00194712v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rou&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bitton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor J Yuste" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rubio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(03)00129-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ81X4RV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680625v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Garcia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hospital" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2003.09.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DQ74TGW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676747v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Smedt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulhe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi Karaiskou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M202742200" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296364v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tr&#233;feu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559391v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145811v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718526v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336039v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne H Perruchot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365408v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299629v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375171v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375174v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734250v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733684v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904400v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606336v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584509v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358045v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210729v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210515v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duboc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210727v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beillevert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748886v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guitard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210499v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Aurel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210375v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210726v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003253v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Renard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455867v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841080v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yart" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803816v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823065v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania H. Boudiaf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753682v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751677v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754048v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745757v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cattiaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716640v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374694v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156346v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Quemener" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213014v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142047v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786407v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736191v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872292v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791174v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742866v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389063v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Aouar Filho" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Alekseeva" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367056_2.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743310v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454659v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Lung Fu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739822v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angulo Arizala" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454530v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexeeva" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210783v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angulo Arizala" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3786" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210481v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210502v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210482v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210480v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210534v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210731v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guerin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sngtv.org/4DACTION/Menu_Biblio2/2449/?SNGTV%2812688932%29#" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210728v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210627v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Siroux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210626v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mottin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745102v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh M. Nguyen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210629v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210628v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824365v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753609v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754233v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210732v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807245v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fdessauge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5785-2365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089286316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32027-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109749v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;ntgen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2025.100871" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grondin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messan Kokouvi Djakpa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf344" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7599" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Schleder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7626" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesouhaitier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coirier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2115139119" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649526v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12050-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00942-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00947-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02418-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laubier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/btn-2019-0125" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264374v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert M Bruckmaier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029919000505" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-019-09427-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dupuis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6565" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mandrile" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029918000377" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858522v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09712119.2018.1505623" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623113v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-14049" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34691-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.1.2516" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Arevalo Turrubiarte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00261.2015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isaka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gandemer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10782" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636214v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dufreneix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2016.0098" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Alekseeva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Semenovskaya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih Lung Fu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01330-15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210492v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Yart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001638" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210411v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000714" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129764v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.06.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6CS3W3H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841090v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5195" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210294v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;liez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841091v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029912000106" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ponchon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729325v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.08.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLJPCJPS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729310v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Peccatte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Trommenschlager" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.11.018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729492v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cutullic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Portanguen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662849v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort Wiart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aubry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Ellis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ballagh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Korn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Riggs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Pratt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1191" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658655v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guergnon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Traincard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebollo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-006-7702-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P6XSVJ8J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00189544v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guergnon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dominguez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Viallet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonnefoy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.105.019364" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Albar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleischer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghadiri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.4.2441" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676692v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duhamel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680625v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hospital" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2003.09.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DQ74TGW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00194712v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rou&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bitton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor J Yuste" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rubio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(03)00129-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ81X4RV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676747v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Smedt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulhe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi Karaiskou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M202742200" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296364v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tr&#233;feu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696111v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559391v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145811v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718526v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336039v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne H Perruchot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299629v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375171v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375174v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734250v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733684v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904400v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584509v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606336v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358045v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210729v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210515v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duboc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210727v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beillevert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748886v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guitard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210499v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Aurel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003253v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Renard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455867v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210726v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210375v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803816v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841080v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823065v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Droineau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania H. Boudiaf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753682v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751677v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754048v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745757v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cattiaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716640v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156346v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Quemener" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213014v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374694v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142047v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786407v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872292v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791174v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736191v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389063v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El-Aouar Filho" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Alekseeva" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367056_2.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742866v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743310v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454659v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Lung Fu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739822v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Angulo Arizala" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454530v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alexeeva" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210783v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angulo Arizala" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3786" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210502v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210480v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210482v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210481v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210534v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210627v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Siroux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210626v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mottin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745102v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh M. Nguyen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210628v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210629v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210728v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210731v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guerin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sngtv.org/4DACTION/Menu_Biblio2/2449/?SNGTV%2812688932%29#" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753609v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824365v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lassalas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754233v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210732v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807245v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>