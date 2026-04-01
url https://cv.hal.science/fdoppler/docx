--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -1150,182 +1150,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlanta 1996 : vers un monde unipolaire ?</w:t>
+                <w:t xml:space="preserve">William DeHart Hubbard, premier champion olympique noir au Jeux de Paris en 1924</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olympisme, une histoire du monde. Des premiers Jeux Olympiques d'Athènes 1896 aux Jeux Olympiques et Paralympiques de Paris 2024.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.418-435, 2024, Beaux Livres, 9791040115151</w:t>
+              <w:t xml:space="preserve">Les champions dits « de couleur » entre mythes et réalités. La fabrique médiatique de l'altérité (années 1860-années 1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782753596900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552213v1</w:t>
+                <w:t xml:space="preserve">hal-04556108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William DeHart Hubbard, premier champion olympique noir au Jeux de Paris en 1924</w:t>
+                <w:t xml:space="preserve">Atlanta 1996 : vers un monde unipolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les champions dits « de couleur » entre mythes et réalités. La fabrique médiatique de l'altérité (années 1860-années 1940)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782753596900</w:t>
+              <w:t xml:space="preserve">Olympisme, une histoire du monde. Des premiers Jeux Olympiques d'Athènes 1896 aux Jeux Olympiques et Paralympiques de Paris 2024.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de La Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.418-435, 2024, Beaux Livres, 9791040115151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556108v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défendre les lauriers, vaincre dans l’ombre. Les États-Unis et les Jeux Olympiques (1972-1984)</w:t>
               </w:r>
@@ -1374,290 +1374,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">If the Shoe Fits, Wear It&amp;quot; : Français et Américains dans les opérations militaires de la politique culturelle américaine en France (1955 – 1958)</w:t>
+                <w:t xml:space="preserve">« If the shoe fits, wear it » : Français et Américains dans les opérations militaires de la politique culturelle américaine en France (1955 – 1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction/Déconstruction de l’altérité dans le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.73-86, 2017, 978-2-84016-264-3</w:t>
+                <w:t xml:space="preserve">Presses Universitaires de Paris-Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-86, 2017, Chemins croisés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565528v1</w:t>
+                <w:t xml:space="preserve">hal-05275400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Shooting Hoops with Foreign Teams.” Basketball Ambassadors on US Military Bases in France (1916–1961)</w:t>
+                <w:t xml:space="preserve">If the Shoe Fits, Wear It&amp;quot; : Français et Américains dans les opérations militaires de la politique culturelle américaine en France (1955 – 1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vonnard, Philippe; Sbetti, Nicola; Quin, Grégory. </w:t>
+              <w:t xml:space="preserve">Fleming, Fiona; Loison-Charles, Julie; Mayer, Hervé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyond Boycotts : National, Continental and Transcontinental Sporting Relations during Cold War</w:t>
+              <w:t xml:space="preserve">Construction/Déconstruction de l’altérité dans le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-86, 2017, 978-2-84016-264-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565559v1</w:t>
+                <w:t xml:space="preserve">hal-02565528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« If the shoe fits, wear it » : Français et Américains dans les opérations militaires de la politique culturelle américaine en France (1955 – 1958)</w:t>
+                <w:t xml:space="preserve">“Shooting Hoops with Foreign Teams.” Basketball Ambassadors on US Military Bases in France (1916–1961)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vonnard, Philippe; Sbetti, Nicola; Quin, Grégory. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction/Déconstruction de l’altérité dans le monde anglophone</w:t>
+              <w:t xml:space="preserve">Beyond Boycotts : National, Continental and Transcontinental Sporting Relations during Cold War</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-156, 2017, 978-3-11-068429-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110529098-008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05275400v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1876,165 +1876,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeHart Hubbard et le superspade : Entre représentation et oblitération (Jeux de Paris, 1924)</w:t>
+                <w:t xml:space="preserve">What the Global Owes to the Local: Base Culture Beyond the U.S. Military Presence in France (1965-1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Paris à Paris. Cent (vingt-quatre) ans de représentations des Jeux olympiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIS - Littératures, Imaginaires, Société (UR 7305), Jun 2024, Nancy (France), France</w:t>
+              <w:t xml:space="preserve">War in Modern U.S. History: A Transatlantic Discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREA - Centre de Recherches Anglophones (UR 370); CORPUS - Conflits, Représentations et Dialogues dans l’Univers Anglo-Saxon (UR 4295), May 2024, Nanterre (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671898v1</w:t>
+                <w:t xml:space="preserve">hal-04671906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What the Global Owes to the Local: Base Culture Beyond the U.S. Military Presence in France (1965-1995)</w:t>
+                <w:t xml:space="preserve">DeHart Hubbard et le superspade : Entre représentation et oblitération (Jeux de Paris, 1924)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">War in Modern U.S. History: A Transatlantic Discussion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREA - Centre de Recherches Anglophones (UR 370); CORPUS - Conflits, Représentations et Dialogues dans l’Univers Anglo-Saxon (UR 4295), May 2024, Nanterre (Université), France</w:t>
+              <w:t xml:space="preserve">De Paris à Paris. Cent (vingt-quatre) ans de représentations des Jeux olympiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIS - Littératures, Imaginaires, Société (UR 7305), Jun 2024, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671906v1</w:t>
+                <w:t xml:space="preserve">hal-04671898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forger des âmes de croisés&amp;quot;. La présence militaire américaine sur et autour des bases pendant la Guerre froide (années 1950-1960)</w:t>
               </w:r>
@@ -2083,510 +2083,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique culturelle américaine et l’idéologie du « monde libre » autour des bases militaires en France (1950-1967)</w:t>
+                <w:t xml:space="preserve">Le sport : quel rôle dans la construction de l'identité européenne ? Une circulation transatlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IDEA/CREA "Construction des idéologies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Rencontres de la Vice-présidence Europe et Relations Internationales, Université de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403515v1</w:t>
+                <w:t xml:space="preserve">hal-04024381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux sources de la diplomatie sportive étasunienne : l’américanisme comme cadre théorique d’un outil de puissance (années 1910 aux années 1960)</w:t>
+                <w:t xml:space="preserve">La politique culturelle américaine et l’idéologie du « monde libre » autour des bases militaires en France (1950-1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire interdisciplinaire en études culturelles (Lincs), séminaire Sports studies, Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Séminaire IDEA/CREA "Construction des idéologies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070124v1</w:t>
+                <w:t xml:space="preserve">hal-04403515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sport : quel rôle dans la construction de l'identité européenne ? Une circulation transatlantique</w:t>
+                <w:t xml:space="preserve">Aux sources de la diplomatie sportive étasunienne : l’américanisme comme cadre théorique d’un outil de puissance (années 1910 aux années 1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de la Vice-présidence Europe et Relations Internationales, Université de Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Laboratoire interdisciplinaire en études culturelles (Lincs), séminaire Sports studies, Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024381v1</w:t>
+                <w:t xml:space="preserve">hal-04070124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating the Empire: Feeling at Home with the French on and around U.S. Military Bases Abroad (1940s-1960s)</w:t>
+                <w:t xml:space="preserve">Hoops diplomacy and &amp;quot;Une armée de diplomates&amp;quot;: a discussion with Dr. Linsday S. Krasnoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence "The U.S. in Cold War at Home and Abroad", Jenaer Gespräche zur Nordamerikanischen Geschichte, Friedrich Schiller University, Jena (Allemagne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Jena, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire "Réseaux d'études des relations internationales sportives (RERIS)", organisé par l'Université de Lausanne (en ligne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713629v1</w:t>
+                <w:t xml:space="preserve">hal-03640851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture, Information, and the Military Challenge to U.S. Public Diplomacy in NATO France</w:t>
+                <w:t xml:space="preserve">Mediating the Empire: Feeling at Home with the French on and around U.S. Military Bases Abroad (1940s-1960s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Political History Association (APHA) Annual Conference, Purdue University, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, West Lafayette, United States</w:t>
+              <w:t xml:space="preserve">Conférence "The U.S. in Cold War at Home and Abroad", Jenaer Gespräche zur Nordamerikanischen Geschichte, Friedrich Schiller University, Jena (Allemagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700141v1</w:t>
+                <w:t xml:space="preserve">hal-03713629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'ouvrage : &amp;quot;Une armée de diplomates : les militaires américains et la France, 1944-1967</w:t>
+                <w:t xml:space="preserve">Culture, Information, and the Military Challenge to U.S. Public Diplomacy in NATO France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire UR EMMA (Etudes Montpelliéraires du Monde Anglophone)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">American Political History Association (APHA) Annual Conference, Purdue University, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, West Lafayette, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680440v1</w:t>
+                <w:t xml:space="preserve">hal-03700141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoops diplomacy and &amp;quot;Une armée de diplomates&amp;quot;: a discussion with Dr. Linsday S. Krasnoff</w:t>
+                <w:t xml:space="preserve">Présentation de l'ouvrage : &amp;quot;Une armée de diplomates : les militaires américains et la France, 1944-1967</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Réseaux d'études des relations internationales sportives (RERIS)", organisé par l'Université de Lausanne (en ligne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">Séminaire UR EMMA (Etudes Montpelliéraires du Monde Anglophone)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640851v1</w:t>
+                <w:t xml:space="preserve">hal-03680440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'ouvrage : &amp;quot;Une armée de diplomates : les militaires américains et la France, 1944-1967</w:t>
               </w:r>
@@ -3131,165 +3131,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There's a war to be won&amp;quot; : les sports dans l’armée américaine</w:t>
+                <w:t xml:space="preserve">Le corps en mouvement : Basket-ball et diplomatie publique sur la base militaire américaine de Chambley-Bussières (1954-1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre d'histoire de la résistance et de la déportation, Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque "Corps en politique", Université Paris-Est Créteil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345913v1</w:t>
+                <w:t xml:space="preserve">hal-03343098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps en mouvement : Basket-ball et diplomatie publique sur la base militaire américaine de Chambley-Bussières (1954-1958)</w:t>
+                <w:t xml:space="preserve">There's a war to be won&amp;quot; : les sports dans l’armée américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Corps en politique", Université Paris-Est Créteil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Centre d'histoire de la résistance et de la déportation, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343098v1</w:t>
+                <w:t xml:space="preserve">hal-03345913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Anti-Bureaucratic Approach? Interpersonal Relations as Public Diplomacy around US Military Bases in France (1954-1960)</w:t>
               </w:r>
@@ -4115,190 +4115,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléanaises et orléanais dans l'univers militaire américain des années 1950</w:t>
+                <w:t xml:space="preserve">Au temps des Américains (film documentaire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Antoine Judde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345914v1</w:t>
+                <w:t xml:space="preserve">hal-03723073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au temps des Américains (film documentaire)</w:t>
+                <w:t xml:space="preserve">Orléanaises et orléanais dans l'univers militaire américain des années 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vivier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03723073v1</w:t>
+                <w:t xml:space="preserve">hal-03345914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4587,51 +4587,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="095B45C0"/>
+    <w:nsid w:val="E0FA380C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4735,51 +4735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DBE14DB4"/>
+    <w:nsid w:val="93F3AA2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4883,51 +4883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F1800668"/>
+    <w:nsid w:val="9284D9D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5120,51 +5120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fdoppler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7296-8809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148939740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idea.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f3s.unistra.fr/chaire-spe/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doppler-Speranza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Genton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Scott-Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?gcoi=28682100431890" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.25934" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doppler-Speranza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433859v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.177.0127" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gasparini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2021-2-303" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/GMCC.277.0059" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/HCM.572" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529752v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.268.0097" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529732v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lci.012.0119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie B&#233;reau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.021.0203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/olympisme-une-histoire-du-monde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=3440" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/525254" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110529098-008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671898v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250774v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345908v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345902v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820933v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723073v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Antoine Judde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/Z967-XE75" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04671917v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAC028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fdoppler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7296-8809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148939740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idea.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f3s.unistra.fr/chaire-spe/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doppler-Speranza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Genton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Scott-Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?gcoi=28682100431890" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.25934" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doppler-Speranza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433859v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.177.0127" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gasparini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2021-2-303" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/GMCC.277.0059" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/HCM.572" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529752v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.268.0097" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529732v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lci.012.0119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie B&#233;reau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.021.0203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556108v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/olympisme-une-histoire-du-monde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=3440" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565528v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/525254" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110529098-008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403515v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250774v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345908v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345902v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820933v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Antoine Judde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roten" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/Z967-XE75" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04671917v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAC028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>