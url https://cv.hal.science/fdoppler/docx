--- v1 (2026-04-01)
+++ v2 (2026-05-01)
@@ -1116,51 +1116,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1374,284 +1374,202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« If the shoe fits, wear it » : Français et Américains dans les opérations militaires de la politique culturelle américaine en France (1955 – 1958)</w:t>
+                <w:t xml:space="preserve">If the Shoe Fits, Wear It&amp;quot; : Français et Américains dans les opérations militaires de la politique culturelle américaine en France (1955 – 1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fleming, Fiona; Loison-Charles, Julie; Mayer, Hervé. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction/Déconstruction de l’altérité dans le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Paris-Nanterre</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.73-86, 2017, Chemins croisés</w:t>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-86, 2017, 978-2-84016-264-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05275400v1</w:t>
+                <w:t xml:space="preserve">hal-02565528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">If the Shoe Fits, Wear It&amp;quot; : Français et Américains dans les opérations militaires de la politique culturelle américaine en France (1955 – 1958)</w:t>
-[...84 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">“Shooting Hoops with Foreign Teams.” Basketball Ambassadors on US Military Bases in France (1916–1961)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vonnard, Philippe; Sbetti, Nicola; Quin, Grégory. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond Boycotts : National, Continental and Transcontinental Sporting Relations during Cold War</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-156, 2017, 978-3-11-068429-2. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Gruyter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110529098-008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1661,1017 +1579,1017 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arts et les armes ? La politique culturelle américaine en France durant la Guerre froide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft power &amp; red curtain : Les arts de la scène au regard de la diplomatie culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmanuel Wallon; Nicolas Peyre; ANR ACTiF, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empire by Negotiation: Normalizing the U.S. Military Presence in Western Europe, 1950-2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Historians of American Foreign Relations (SHAFR) Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Arlington, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Is it not now time for us, as wives, to offer our support?”: L’effort diplomatique des femmes de militaires étasuniens dans la France des années 1950 et 1960.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CIRLEP “Les femmes et les relations internationales”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What the Global Owes to the Local: Base Culture Beyond the U.S. Military Presence in France (1965-1995)</w:t>
+                <w:t xml:space="preserve">Forger des âmes de croisés&amp;quot;. La présence militaire américaine sur et autour des bases pendant la Guerre froide (années 1950-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">War in Modern U.S. History: A Transatlantic Discussion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREA - Centre de Recherches Anglophones (UR 370); CORPUS - Conflits, Représentations et Dialogues dans l’Univers Anglo-Saxon (UR 4295), May 2024, Nanterre (Université), France</w:t>
+              <w:t xml:space="preserve">Loger et déloger l’arméeau fil des siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LOTERR - Centre de recherche en géographie, Mar 2024, Nancy &amp; Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671906v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeHart Hubbard et le superspade : Entre représentation et oblitération (Jeux de Paris, 1924)</w:t>
+                <w:t xml:space="preserve">What the Global Owes to the Local: Base Culture Beyond the U.S. Military Presence in France (1965-1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Paris à Paris. Cent (vingt-quatre) ans de représentations des Jeux olympiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIS - Littératures, Imaginaires, Société (UR 7305), Jun 2024, Nancy (France), France</w:t>
+              <w:t xml:space="preserve">War in Modern U.S. History: A Transatlantic Discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREA - Centre de Recherches Anglophones (UR 370); CORPUS - Conflits, Représentations et Dialogues dans l’Univers Anglo-Saxon (UR 4295), May 2024, Nanterre (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671898v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forger des âmes de croisés&amp;quot;. La présence militaire américaine sur et autour des bases pendant la Guerre froide (années 1950-1960)</w:t>
+                <w:t xml:space="preserve">DeHart Hubbard et le superspade : Entre représentation et oblitération (Jeux de Paris, 1924)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loger et déloger l’arméeau fil des siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LOTERR - Centre de recherche en géographie, Mar 2024, Nancy &amp; Metz, France</w:t>
+              <w:t xml:space="preserve">De Paris à Paris. Cent (vingt-quatre) ans de représentations des Jeux olympiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIS - Littératures, Imaginaires, Société (UR 7305), Jun 2024, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671897v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport : quel rôle dans la construction de l'identité européenne ? Une circulation transatlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de la Vice-présidence Europe et Relations Internationales, Université de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique culturelle américaine et l’idéologie du « monde libre » autour des bases militaires en France (1950-1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IDEA/CREA "Construction des idéologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux sources de la diplomatie sportive étasunienne : l’américanisme comme cadre théorique d’un outil de puissance (années 1910 aux années 1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire interdisciplinaire en études culturelles (Lincs), séminaire Sports studies, Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoops diplomacy and &amp;quot;Une armée de diplomates&amp;quot;: a discussion with Dr. Linsday S. Krasnoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Réseaux d'études des relations internationales sportives (RERIS)", organisé par l'Université de Lausanne (en ligne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating the Empire: Feeling at Home with the French on and around U.S. Military Bases Abroad (1940s-1960s)</w:t>
+                <w:t xml:space="preserve">Culture, Information, and the Military Challenge to U.S. Public Diplomacy in NATO France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence "The U.S. in Cold War at Home and Abroad", Jenaer Gespräche zur Nordamerikanischen Geschichte, Friedrich Schiller University, Jena (Allemagne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Jena, Germany</w:t>
+              <w:t xml:space="preserve">American Political History Association (APHA) Annual Conference, Purdue University, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, West Lafayette, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713629v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture, Information, and the Military Challenge to U.S. Public Diplomacy in NATO France</w:t>
+                <w:t xml:space="preserve">Mediating the Empire: Feeling at Home with the French on and around U.S. Military Bases Abroad (1940s-1960s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Political History Association (APHA) Annual Conference, Purdue University, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, West Lafayette, United States</w:t>
+              <w:t xml:space="preserve">Conférence "The U.S. in Cold War at Home and Abroad", Jenaer Gespräche zur Nordamerikanischen Geschichte, Friedrich Schiller University, Jena (Allemagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700141v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'ouvrage : &amp;quot;Une armée de diplomates : les militaires américains et la France, 1944-1967</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire UR EMMA (Etudes Montpelliéraires du Monde Anglophone)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'ouvrage : &amp;quot;Une armée de diplomates : les militaires américains et la France, 1944-1967</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire UR SEARCH, Université de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport, nouveau terrain de jeu de l’action publique européenne ? L’exemple du basketball professionnel des années 1950 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2687,1224 +2605,1224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards interdisciplinaires sur l’action publique européenne, Université de Strasbourg, les 2 et 3 juin 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basketball and European Integration since the 1950s: A Diplomacy of S(p)orts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Diplomatic History conference 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les États-Unis et les Jeux Olympiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1896-2020, Mutations de l’olympisme : Histoire, enjeux et héritages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Policy to Potlatch: Cross-Cultural Exchanges around US Military Bases in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Historians of American Foreign Relations (SHAFR) Annual Conference, Arlington, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Steinbeck and Leslie S. Brady in a Time of Change: Security Advocates, Contesting Patriots, Legitimate Diplomats (1954-1964)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Diplomatic History conference 3, Roosevelt Institute for American Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Middelburg, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà du football : le &amp;quot;double jeu&amp;quot; du basket-ball européen</w:t>
+                <w:t xml:space="preserve">Billy the Kid plays for NATO: US military sporting experience in France, from the Old to the New Frontier (1893-1961)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sport comme construction européenne : concurrences nationales et stratégies transnationales. Université de Strasbourg / Chaire Jean Monnet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Committee of Sports History, University of Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345903v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billy the Kid plays for NATO: US military sporting experience in France, from the Old to the New Frontier (1893-1961)</w:t>
+                <w:t xml:space="preserve">Au-delà du football : le &amp;quot;double jeu&amp;quot; du basket-ball européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Committee of Sports History, University of Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Le sport comme construction européenne : concurrences nationales et stratégies transnationales. Université de Strasbourg / Chaire Jean Monnet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345902v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps en mouvement : Basket-ball et diplomatie publique sur la base militaire américaine de Chambley-Bussières (1954-1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Corps en politique", Université Paris-Est Créteil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">There's a war to be won&amp;quot; : les sports dans l’armée américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centre d'histoire de la résistance et de la déportation, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Anti-Bureaucratic Approach? Interpersonal Relations as Public Diplomacy around US Military Bases in France (1954-1960)</w:t>
+                <w:t xml:space="preserve">Tradition under oath? Women cultural contacts and military practices of US public diplomacy in France (1946 - 1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Diplomatic History conference 2, University of Copenhaguen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Copenhaguen, Denmark</w:t>
+              <w:t xml:space="preserve">Forging the American Century: World War II and the transformation of U.S. internationalism, Radboud University (NL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345907v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tradition under oath? Women cultural contacts and military practices of US public diplomacy in France (1946 - 1960)</w:t>
+                <w:t xml:space="preserve">An Anti-Bureaucratic Approach? Interpersonal Relations as Public Diplomacy around US Military Bases in France (1954-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forging the American Century: World War II and the transformation of U.S. internationalism, Radboud University (NL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nijmegen, Netherlands</w:t>
+              <w:t xml:space="preserve">New Diplomatic History conference 2, University of Copenhaguen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Copenhaguen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345906v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un conflit permanent ? Le &amp;quot;parabellicisme&amp;quot; américain, outil des pouvoirs civil et militaire dans la France d’après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Conflit, le pouvoir et leurs représentations, Power Studies Network, Université du Maine, Le Mans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Les Athlètes du Nouveau Monde”: US Cultural Diplomacy in France, from the failure of a European army to the success of the GI basketball All Star Game (1954-1957)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RERIS congress on Sports, Politics and the Cold War, Universitat Autònoma de Barcelona, Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre sur un pied de guerre : Les militaires et les principes démocratiques de la politique culturelle américaine en France (1949–1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l’UMR Irice, (Le(s) modèle(s) démocratique(s) dans les relations internationales : promotion, circulation, importation, imposition), Maison de la Recherche, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les militaires et la représentation de l’ « Autre » dans la diplomatie culturelle américaine en France, 1950–1967</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale CREA (Construction/Déconstruction de l’altérité), Université de Paris-Ouest Nanterre-La Défense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rassurer face à la menace : Le rôle culturel des militaires américains en France (1945–1955)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l’Ecole Doctorale des Humanités (ED520), Université de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrying the Torch High : The Military Element in the US Cultural Policy in France (1944–1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales de l’Association Française d’Etudes Américaines (AFEA), Université d’Angers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire la sécurité mutuelle : Les premiers pas de la politique culturelle américaine en France (1944-53)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de recherches, Institut des Hautes Études de Défense Nationale (IHEDN), Ecole Militaire, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3914,385 +3832,385 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sportifs et militaires aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chemins de la Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROPE IN A SOUNDBITE : Les États-Unis et le sport dans la guerre froide des années 1940 aux années 1960</w:t>
+                <w:t xml:space="preserve">DeHart Hubbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038498v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeHart Hubbard</w:t>
+                <w:t xml:space="preserve">EUROPE IN A SOUNDBITE : Les États-Unis et le sport dans la guerre froide des années 1940 aux années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736937v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au temps des Américains (film documentaire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Antoine Judde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Antoine Judde</w:t>
+                <w:t xml:space="preserve">Didier Roten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Roten</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléanaises et orléanais dans l'univers militaire américain des années 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4302,107 +4220,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USIS-France, bibliothèques et centres culturels dans le développement des études américaines en France (années 1920 – années 1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des études anglophones en France : histoire et épistémologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://hepistea.huma-num.fr/relations-internationales/usis-france-bibliotheques-et-centres-culturels-dans-le-developpement-des-etudes-americaines-en-france-annees-1920-annees-1980/. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.71909/Z967-XE75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4412,114 +4330,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civils et militaires : les aspects culturels de la présence américaine en France, 1944-1967</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université de Strasbourg, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015STRAC028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04671917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4587,51 +4505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0FA380C"/>
+    <w:nsid w:val="00048AB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4735,51 +4653,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="93F3AA2C"/>
+    <w:nsid w:val="48B5A15D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4883,51 +4801,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9284D9D6"/>
+    <w:nsid w:val="E5C35085"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5120,51 +5038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fdoppler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7296-8809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148939740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idea.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f3s.unistra.fr/chaire-spe/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doppler-Speranza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Genton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Scott-Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?gcoi=28682100431890" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.25934" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doppler-Speranza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433859v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.177.0127" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gasparini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2021-2-303" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/GMCC.277.0059" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/HCM.572" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529752v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.268.0097" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529732v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lci.012.0119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie B&#233;reau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.021.0203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556108v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/olympisme-une-histoire-du-monde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=3440" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565528v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/525254" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110529098-008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403515v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250774v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345908v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345902v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820933v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Antoine Judde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roten" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/Z967-XE75" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04671917v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAC028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fdoppler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7296-8809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148939740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idea.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f3s.unistra.fr/chaire-spe/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doppler-Speranza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Genton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Scott-Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?gcoi=28682100431890" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.25934" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doppler-Speranza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433859v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.177.0127" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gasparini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2021-2-303" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/GMCC.277.0059" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/HCM.572" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529752v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.268.0097" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529732v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lci.012.0119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie B&#233;reau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.021.0203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556108v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/olympisme-une-histoire-du-monde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=3440" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/525254" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110529098-008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671897v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250774v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341537v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341538v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736937v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723073v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Antoine Judde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roten" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671874v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/Z967-XE75" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04671917v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAC028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>