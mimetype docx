--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -1150,182 +1150,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William DeHart Hubbard, premier champion olympique noir au Jeux de Paris en 1924</w:t>
+                <w:t xml:space="preserve">Atlanta 1996 : vers un monde unipolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les champions dits « de couleur » entre mythes et réalités. La fabrique médiatique de l'altérité (années 1860-années 1940)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782753596900</w:t>
+              <w:t xml:space="preserve">Olympisme, une histoire du monde. Des premiers Jeux Olympiques d'Athènes 1896 aux Jeux Olympiques et Paralympiques de Paris 2024.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de La Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.418-435, 2024, Beaux Livres, 9791040115151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556108v1</w:t>
+                <w:t xml:space="preserve">hal-04552213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlanta 1996 : vers un monde unipolaire ?</w:t>
+                <w:t xml:space="preserve">William DeHart Hubbard, premier champion olympique noir au Jeux de Paris en 1924</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olympisme, une histoire du monde. Des premiers Jeux Olympiques d'Athènes 1896 aux Jeux Olympiques et Paralympiques de Paris 2024.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les champions dits « de couleur » entre mythes et réalités. La fabrique médiatique de l'altérité (années 1860-années 1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782753596900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions de La Martinière</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04552213v1</w:t>
+                <w:t xml:space="preserve">hal-04556108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défendre les lauriers, vaincre dans l’ombre. Les États-Unis et les Jeux Olympiques (1972-1984)</w:t>
               </w:r>
@@ -1725,579 +1725,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Is it not now time for us, as wives, to offer our support?”: L’effort diplomatique des femmes de militaires étasuniens dans la France des années 1950 et 1960.</w:t>
+                <w:t xml:space="preserve">What the Global Owes to the Local: Base Culture Beyond the U.S. Military Presence in France (1965-1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CIRLEP “Les femmes et les relations internationales”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
+              <w:t xml:space="preserve">War in Modern U.S. History: A Transatlantic Discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREA - Centre de Recherches Anglophones (UR 370); CORPUS - Conflits, Représentations et Dialogues dans l’Univers Anglo-Saxon (UR 4295), May 2024, Nanterre (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433730v1</w:t>
+                <w:t xml:space="preserve">hal-04671906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forger des âmes de croisés&amp;quot;. La présence militaire américaine sur et autour des bases pendant la Guerre froide (années 1950-1960)</w:t>
+                <w:t xml:space="preserve">DeHart Hubbard et le superspade : Entre représentation et oblitération (Jeux de Paris, 1924)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loger et déloger l’arméeau fil des siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LOTERR - Centre de recherche en géographie, Mar 2024, Nancy &amp; Metz, France</w:t>
+              <w:t xml:space="preserve">De Paris à Paris. Cent (vingt-quatre) ans de représentations des Jeux olympiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIS - Littératures, Imaginaires, Société (UR 7305), Jun 2024, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671897v1</w:t>
+                <w:t xml:space="preserve">hal-04671898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What the Global Owes to the Local: Base Culture Beyond the U.S. Military Presence in France (1965-1995)</w:t>
+                <w:t xml:space="preserve">“Is it not now time for us, as wives, to offer our support?”: L’effort diplomatique des femmes de militaires étasuniens dans la France des années 1950 et 1960.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">War in Modern U.S. History: A Transatlantic Discussion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREA - Centre de Recherches Anglophones (UR 370); CORPUS - Conflits, Représentations et Dialogues dans l’Univers Anglo-Saxon (UR 4295), May 2024, Nanterre (Université), France</w:t>
+              <w:t xml:space="preserve">Séminaire CIRLEP “Les femmes et les relations internationales”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671906v1</w:t>
+                <w:t xml:space="preserve">hal-04433730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeHart Hubbard et le superspade : Entre représentation et oblitération (Jeux de Paris, 1924)</w:t>
+                <w:t xml:space="preserve">Forger des âmes de croisés&amp;quot;. La présence militaire américaine sur et autour des bases pendant la Guerre froide (années 1950-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Paris à Paris. Cent (vingt-quatre) ans de représentations des Jeux olympiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIS - Littératures, Imaginaires, Société (UR 7305), Jun 2024, Nancy (France), France</w:t>
+              <w:t xml:space="preserve">Loger et déloger l’arméeau fil des siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LOTERR - Centre de recherche en géographie, Mar 2024, Nancy &amp; Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671898v1</w:t>
+                <w:t xml:space="preserve">hal-04671897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sport : quel rôle dans la construction de l'identité européenne ? Une circulation transatlantique</w:t>
+                <w:t xml:space="preserve">La politique culturelle américaine et l’idéologie du « monde libre » autour des bases militaires en France (1950-1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de la Vice-présidence Europe et Relations Internationales, Université de Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Séminaire IDEA/CREA "Construction des idéologies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024381v1</w:t>
+                <w:t xml:space="preserve">hal-04403515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique culturelle américaine et l’idéologie du « monde libre » autour des bases militaires en France (1950-1967)</w:t>
+                <w:t xml:space="preserve">Aux sources de la diplomatie sportive étasunienne : l’américanisme comme cadre théorique d’un outil de puissance (années 1910 aux années 1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IDEA/CREA "Construction des idéologies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Laboratoire interdisciplinaire en études culturelles (Lincs), séminaire Sports studies, Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403515v1</w:t>
+                <w:t xml:space="preserve">hal-04070124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux sources de la diplomatie sportive étasunienne : l’américanisme comme cadre théorique d’un outil de puissance (années 1910 aux années 1960)</w:t>
+                <w:t xml:space="preserve">Le sport : quel rôle dans la construction de l'identité européenne ? Une circulation transatlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire interdisciplinaire en études culturelles (Lincs), séminaire Sports studies, Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Rencontres de la Vice-présidence Europe et Relations Internationales, Université de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070124v1</w:t>
+                <w:t xml:space="preserve">hal-04024381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoops diplomacy and &amp;quot;Une armée de diplomates&amp;quot;: a discussion with Dr. Linsday S. Krasnoff</w:t>
+                <w:t xml:space="preserve">Mediating the Empire: Feeling at Home with the French on and around U.S. Military Bases Abroad (1940s-1960s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Réseaux d'études des relations internationales sportives (RERIS)", organisé par l'Université de Lausanne (en ligne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">Conférence "The U.S. in Cold War at Home and Abroad", Jenaer Gespräche zur Nordamerikanischen Geschichte, Friedrich Schiller University, Jena (Allemagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640851v1</w:t>
+                <w:t xml:space="preserve">hal-03713629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture, Information, and the Military Challenge to U.S. Public Diplomacy in NATO France</w:t>
               </w:r>
@@ -2346,165 +2346,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating the Empire: Feeling at Home with the French on and around U.S. Military Bases Abroad (1940s-1960s)</w:t>
+                <w:t xml:space="preserve">Présentation de l'ouvrage : &amp;quot;Une armée de diplomates : les militaires américains et la France, 1944-1967</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence "The U.S. in Cold War at Home and Abroad", Jenaer Gespräche zur Nordamerikanischen Geschichte, Friedrich Schiller University, Jena (Allemagne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Jena, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire UR EMMA (Etudes Montpelliéraires du Monde Anglophone)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713629v1</w:t>
+                <w:t xml:space="preserve">hal-03680440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'ouvrage : &amp;quot;Une armée de diplomates : les militaires américains et la France, 1944-1967</w:t>
+                <w:t xml:space="preserve">Hoops diplomacy and &amp;quot;Une armée de diplomates&amp;quot;: a discussion with Dr. Linsday S. Krasnoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire UR EMMA (Etudes Montpelliéraires du Monde Anglophone)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Réseaux d'études des relations internationales sportives (RERIS)", organisé par l'Université de Lausanne (en ligne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680440v1</w:t>
+                <w:t xml:space="preserve">hal-03640851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'ouvrage : &amp;quot;Une armée de diplomates : les militaires américains et la France, 1944-1967</w:t>
               </w:r>
@@ -2911,234 +2911,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billy the Kid plays for NATO: US military sporting experience in France, from the Old to the New Frontier (1893-1961)</w:t>
+                <w:t xml:space="preserve">Au-delà du football : le &amp;quot;double jeu&amp;quot; du basket-ball européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Committee of Sports History, University of Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Le sport comme construction européenne : concurrences nationales et stratégies transnationales. Université de Strasbourg / Chaire Jean Monnet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345902v1</w:t>
+                <w:t xml:space="preserve">hal-03345903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà du football : le &amp;quot;double jeu&amp;quot; du basket-ball européen</w:t>
+                <w:t xml:space="preserve">Billy the Kid plays for NATO: US military sporting experience in France, from the Old to the New Frontier (1893-1961)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sport comme construction européenne : concurrences nationales et stratégies transnationales. Université de Strasbourg / Chaire Jean Monnet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Committee of Sports History, University of Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345903v1</w:t>
+                <w:t xml:space="preserve">hal-03345902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps en mouvement : Basket-ball et diplomatie publique sur la base militaire américaine de Chambley-Bussières (1954-1958)</w:t>
+                <w:t xml:space="preserve">An Anti-Bureaucratic Approach? Interpersonal Relations as Public Diplomacy around US Military Bases in France (1954-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Corps en politique", Université Paris-Est Créteil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">New Diplomatic History conference 2, University of Copenhaguen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Copenhaguen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343098v1</w:t>
+                <w:t xml:space="preserve">hal-03345907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">There's a war to be won&amp;quot; : les sports dans l’armée américaine</w:t>
               </w:r>
@@ -3187,165 +3187,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tradition under oath? Women cultural contacts and military practices of US public diplomacy in France (1946 - 1960)</w:t>
+                <w:t xml:space="preserve">Le corps en mouvement : Basket-ball et diplomatie publique sur la base militaire américaine de Chambley-Bussières (1954-1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forging the American Century: World War II and the transformation of U.S. internationalism, Radboud University (NL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nijmegen, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque "Corps en politique", Université Paris-Est Créteil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345906v1</w:t>
+                <w:t xml:space="preserve">hal-03343098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Anti-Bureaucratic Approach? Interpersonal Relations as Public Diplomacy around US Military Bases in France (1954-1960)</w:t>
+                <w:t xml:space="preserve">Tradition under oath? Women cultural contacts and military practices of US public diplomacy in France (1946 - 1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Diplomatic History conference 2, University of Copenhaguen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Copenhaguen, Denmark</w:t>
+              <w:t xml:space="preserve">Forging the American Century: World War II and the transformation of U.S. internationalism, Radboud University (NL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345907v1</w:t>
+                <w:t xml:space="preserve">hal-03345906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un conflit permanent ? Le &amp;quot;parabellicisme&amp;quot; américain, outil des pouvoirs civil et militaire dans la France d’après-guerre</w:t>
               </w:r>
@@ -3909,314 +3909,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeHart Hubbard</w:t>
+                <w:t xml:space="preserve">EUROPE IN A SOUNDBITE : Les États-Unis et le sport dans la guerre froide des années 1940 aux années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736937v1</w:t>
+                <w:t xml:space="preserve">hal-04038498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROPE IN A SOUNDBITE : Les États-Unis et le sport dans la guerre froide des années 1940 aux années 1960</w:t>
+                <w:t xml:space="preserve">DeHart Hubbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038498v1</w:t>
+                <w:t xml:space="preserve">hal-03736937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au temps des Américains (film documentaire)</w:t>
+                <w:t xml:space="preserve">Orléanaises et orléanais dans l'univers militaire américain des années 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723073v1</w:t>
+                <w:t xml:space="preserve">hal-03345914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléanaises et orléanais dans l'univers militaire américain des années 1950</w:t>
+                <w:t xml:space="preserve">Au temps des Américains (film documentaire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doppler-Speranza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Antoine Judde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345914v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4505,51 +4505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00048AB0"/>
+    <w:nsid w:val="CF980AD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4653,51 +4653,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48B5A15D"/>
+    <w:nsid w:val="BCF716A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4801,51 +4801,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E5C35085"/>
+    <w:nsid w:val="11B11F7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5038,51 +5038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fdoppler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7296-8809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148939740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idea.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f3s.unistra.fr/chaire-spe/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doppler-Speranza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Genton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Scott-Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?gcoi=28682100431890" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.25934" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doppler-Speranza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433859v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.177.0127" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gasparini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2021-2-303" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/GMCC.277.0059" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/HCM.572" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529752v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.268.0097" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529732v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lci.012.0119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie B&#233;reau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.021.0203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556108v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/olympisme-une-histoire-du-monde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=3440" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/525254" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110529098-008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671897v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250774v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341537v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341538v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736937v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723073v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Antoine Judde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roten" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671874v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/Z967-XE75" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04671917v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAC028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fdoppler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7296-8809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148939740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idea.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://f3s.unistra.fr/chaire-spe/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doppler-Speranza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Genton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Scott-Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?gcoi=28682100431890" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.25934" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doppler-Speranza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433859v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.177.0127" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gasparini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0947-9511-2021-2-303" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/GMCC.277.0059" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/HCM.572" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529752v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.268.0097" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529732v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lci.012.0119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie B&#233;reau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.021.0203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/olympisme-une-histoire-du-monde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=3440" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/525254" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110529098-008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024381v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713629v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250774v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345907v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345906v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341537v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341538v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038498v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Antoine Judde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roten" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671874v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/Z967-XE75" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04671917v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAC028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>