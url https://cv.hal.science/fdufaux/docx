--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -2464,464 +2464,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counter-examples generation from a positive unlabeled image dataset</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Chiaroni</w:t>
+                <w:t xml:space="preserve">Fast Depth and Inter Mode Prediction for Quality Scalable High Efficiency Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hueber</w:t>
+                <w:t xml:space="preserve">Ce Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 107, pp.107527. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4), pp.833-845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMM.2019.2937240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302682v2</w:t>
+                <w:t xml:space="preserve">hal-02270536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Depth and Inter Mode Prediction for Quality Scalable High Efficiency Video Coding</w:t>
+                <w:t xml:space="preserve">Fast Depth and Mode Decision in Intra Prediction for Quality SHVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMM.2019.2937240⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.6136-6150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2020.2988167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270536v1</w:t>
+                <w:t xml:space="preserve">hal-02550207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Depth and Mode Decision in Intra Prediction for Quality SHVC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Weisheng Li</w:t>
+                <w:t xml:space="preserve">Counter-examples generation from a positive unlabeled image dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Cherif Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (1), pp.6136-6150. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.107527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2020.2988167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550207v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Multi-Strategy Intra Prediction for Quality Scalable High Efficiency Video Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3226,261 +3226,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convex optimization framework for video quality and resolution enhancement from multiple descriptions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">Spotlight on the Multimedia Signal Processing Technical Committee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Mrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Magli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bergeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2018.2880567⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (3), pp.128-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSP.2019.2899243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900417v1</w:t>
+                <w:t xml:space="preserve">hal-02113133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spotlight on the Multimedia Signal Processing Technical Committee</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrico Magli</w:t>
+                <w:t xml:space="preserve">A convex optimization framework for video quality and resolution enhancement from multiple descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Purica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boyadjis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bergeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (3), pp.128-126. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (4), pp.1661-1674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MSP.2019.2899243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2018.2880567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113133v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-based tone mapping operator for efficient image matching</w:t>
               </w:r>
@@ -3583,51 +3583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video Analytical Coding: When Video Coding Meets Video Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4336,85 +4336,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 76 (6), pp.8991-9015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 76 (6), pp.8991-9015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-016-3498-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763557v1</w:t>
+                <w:t xml:space="preserve">hal-01433749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVC to HEVC transcoder based on quadtree limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4431,121 +4440,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 76 (6), pp.8991-9015. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 76 (6), pp.8991-9015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-016-3498-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01433749v1</w:t>
+                <w:t xml:space="preserve">hal-01763557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Selective Encryption of H.264/AVC (CABAC) and HEVC encoded video streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Boyadjis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5051,51 +5051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian Multiplier Adaptation for Rate-Distortion Optimization with Inter-frame Dependency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanbo Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5649,261 +5649,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector lifting scheme for phase-shifting holographic data compression</w:t>
+                <w:t xml:space="preserve">Adaptive nonseparable vector lifting scheme for digital holographic data compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yafei Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (11), pp.112312. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (1), pp.A98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.OE.53.11.112312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.54.000A98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436768v1</w:t>
+                <w:t xml:space="preserve">hal-04436766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive nonseparable vector lifting scheme for digital holographic data compression</w:t>
+                <w:t xml:space="preserve">Vector lifting scheme for phase-shifting holographic data compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yafei Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54 (1), pp.A98. </w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (11), pp.112312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.54.000A98⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.53.11.112312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436766v1</w:t>
+                <w:t xml:space="preserve">hal-04436768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for Improving the Tone Mapping for Backward Compatible High Dynamic Range Image and Video Coding</w:t>
               </w:r>
@@ -6624,436 +6624,432 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (142)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (143)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDG-PCGC: Lossless Dynamically Grouped Point Cloud Geometry Compression</w:t>
+                <w:t xml:space="preserve">Learning-Based Fast Coding Unit Prediction for Video-Based Point Cloud Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoukun Chen</w:t>
+                <w:t xml:space="preserve">Zeyu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yu Sun</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Guo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512854v1</w:t>
+                <w:t xml:space="preserve">hal-05592652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast CU Partition Algorithm For 360-Degree Videos on VVC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LDG-PCGC: Lossless Dynamically Grouped Point Cloud Geometry Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoukun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shijie Du</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+                <w:t xml:space="preserve">Hongwei Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014596v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel and Space-based Joint Rate Allocation Algorithm</w:t>
+                <w:t xml:space="preserve">Fast CU Partition Algorithm For 360-Degree Videos on VVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shijie Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Yuan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hui Guo</w:t>
+                <w:t xml:space="preserve">Shuyin Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881686v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité visuelle et éducation inclusive : Étude préliminaire sur la génération de textes alternatifs</w:t>
               </w:r>
@@ -7158,520 +7154,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Layer End-To-End 360 Image Compression</w:t>
+                <w:t xml:space="preserve">Channel and Space-based Joint Rate Allocation Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yubiao Zhou</w:t>
+                <w:t xml:space="preserve">Chao Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Weian Li</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP’2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Hyderabad, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188785v1</w:t>
+                <w:t xml:space="preserve">hal-04881686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIFT-PCAC: LIFTING BASED POINT CLOUD ATTRIBUTE COMPRESSION</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+                <w:t xml:space="preserve">A Multi-Layer End-To-End 360 Image Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubiao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP’2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2025, Anchorage, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip55913.2025.11084528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160417v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel-Based Fast Coding Mode Decision for Intra Coding in VVC SCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kongqing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shibing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP’2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2025, Anchorage, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icip55913.2025.11084476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the complexity of normalizing flow architectures for point cloud attribute compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">LIFT-PCAC: LIFTING BASED POINT CLOUD ATTRIBUTE COMPRESSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Borba Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Anchorage (AK), USA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413626v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Intra mode prediction algorithms for SCBs in VVC SCC</w:t>
               </w:r>
@@ -7785,3394 +7789,3394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Immersive Experiences through 3D Point Cloud Analysis: A Novel Framework for Applying 2D Visual Saliency Models to 3D Point Clouds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reducing the complexity of normalizing flow architectures for point cloud attribute compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Borba Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Quality of Multimedia Experience (QoMEX 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/qomex61742.2024.10598254⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2024, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10446754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572478v1</w:t>
+                <w:t xml:space="preserve">hal-04413626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Representation Abstractions and Local Details Preservation for 3D Point Cloud Quality Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Enhancing Immersive Experiences through 3D Point Cloud Analysis: A Novel Framework for Applying 2D Visual Saliency Models to 3D Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuemei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Irene Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2024, Séoul, South Korea. </w:t>
+              <w:t xml:space="preserve">16th International Conference on Quality of Multimedia Experience (QoMEX 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Karlshamn, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10448110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/qomex61742.2024.10598254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413630v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating the Impact of Reference Quality on Evaluation of Summarization Systems with Reference-Free Metrics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Decombas</w:t>
+                <w:t xml:space="preserve">Balancing Representation Abstractions and Local Details Preservation for 3D Point Cloud Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Tliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Conference on Empirical Methods in Natural Language Processing (EMNLP 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.1078⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2024, Séoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10448110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720645v1</w:t>
+                <w:t xml:space="preserve">hal-04413630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Coding Mode Prediction for Intra Prediction in VVC SCC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xin Lu</w:t>
+                <w:t xml:space="preserve">Mitigating the Impact of Reference Quality on Evaluation of Summarization Systems with Reference-Free Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Gigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Decombas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP’2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2024, Abu Dhabi, United Arab Emirates. </w:t>
+              <w:t xml:space="preserve">The 2024 Conference on Empirical Methods in Natural Language Processing (EMNLP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, United States. pp.19355-19368, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icip51287.2024.10647699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.1078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609740v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression de Nuages de Points basée sur Normalizing Flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+                <w:t xml:space="preserve">Fast Coding Mode Prediction for Intra Prediction in VVC SCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA’2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP’2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2024, Abu Dhabi, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip51287.2024.10647699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826722v1</w:t>
+                <w:t xml:space="preserve">hal-04609740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCQA-Graphpoint: Efficient Deep-Based Graph Metric for Point Cloud Quality Assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+                <w:t xml:space="preserve">Compression de Nuages de Points basée sur Normalizing Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Borba Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA’2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp49357.2023.10096610⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04026860v1</w:t>
+                <w:t xml:space="preserve">hal-04826722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NF-PCAC: Normalizing Flow based Point Cloud Attribute Compression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+                <w:t xml:space="preserve">TIB: A Dataset for Abstractive Summarization of Long Multimodal Videoconference Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Gigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Decombas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes Island, Greece. </w:t>
+              <w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Sep 2023, Orléans, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp49357.2023.10096294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3617233.3617238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026663v1</w:t>
+                <w:t xml:space="preserve">hal-04168911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Learning-Based Split Type Prediction Algorithm for VVC</w:t>
+                <w:t xml:space="preserve">A Probability-Based All-Zero Block Early Termination Algorithm for QSHVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianmin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP’2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2023, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222283⟩</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149443v1</w:t>
+                <w:t xml:space="preserve">hal-04149463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Probability-Based All-Zero Block Early Termination Algorithm for QSHVC</w:t>
+                <w:t xml:space="preserve">Fast Learning-Based Split Type Prediction Algorithm for VVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liulin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qianmin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP’2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2023, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149463v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIB: A Dataset for Abstractive Summarization of Long Multimodal Videoconference Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Gigant</w:t>
+                <w:t xml:space="preserve">PCQA-Graphpoint: Efficient Deep-Based Graph Metric for Point Cloud Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Tliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Decombas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Sep 2023, Orléans, France. </w:t>
+              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3617233.3617238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icassp49357.2023.10096610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168911v1</w:t>
+                <w:t xml:space="preserve">hal-04026860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel No-Reference Point Clouds Quality Metric using Transformer Similar Architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+                <w:t xml:space="preserve">NF-PCAC: Normalizing Flow based Point Cloud Attribute Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Borba Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes Island, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp49357.2023.10096294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168916v1</w:t>
+                <w:t xml:space="preserve">hal-04026663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modal Evaluation of 3D Point Clouds Images: A Novel No-Reference Approach using a Multi-Stream Attentive Architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">A Novel No-Reference Point Clouds Quality Metric using Transformer Similar Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10290034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04135641v1</w:t>
+                <w:t xml:space="preserve">hal-04168916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Mode Selection-Based Fast Intra Prediction Algorithm for Spatial SHVC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-modal Evaluation of 3D Point Clouds Images: A Novel No-Reference Approach using a Multi-Stream Attentive Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Tliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes Island, Greece. </w:t>
+              <w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp49357.2023.10096913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10290034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026733v1</w:t>
+                <w:t xml:space="preserve">hal-04135641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Image Utility Assessment Framework for Machine Perception</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Novel Mode Selection-Based Fast Intra Prediction Algorithm for Spatial SHVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lele Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eusipco55093.2022.9909664⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes Island, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp49357.2023.10096913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690557v1</w:t>
+                <w:t xml:space="preserve">hal-04026733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation Learning Optimization for 3D Point Cloud Quality Assessment without Reference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icip46576.2022.9897689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point cloud quality assessment using cross-correlation of deep features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Quality of Experience in Visual Multimedia Applications (ACMMM QoEVMA 2022), ACM Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3552469.3555710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyper-Realistic and Immersive Imaging for Enhanced Quality of Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Workshop on Photorealistic Image and Environment Synthesis for Multimedia Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM Multimedia, Oct 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiscale Gradient-Backpropagation Optimization Framework For Deformable Convolution Based Compressed Video Enhancement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an Image Utility Assessment Framework for Machine Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohaib Amjad Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746932⟩</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco55093.2022.9909664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579230v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based 3D point cloud quality assessment using a support vector regressor</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Multiscale Gradient-Backpropagation Optimization Framework For Deformable Convolution Based Compressed Video Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanbo Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menghu Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mao Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Quality and System Performance, IS&amp;T International Symposium on Electronic Imaging (EI 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapore, Singapore. pp.2110-2114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2352/EI.2022.34.9.IQSP-385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562256v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l’apprentissage des représentations pour l’évaluation de la qualité des nuages de points 3D sans référence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Learning-based 3D point cloud quality assessment using a support vector regressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image Quality and System Performance, IS&amp;T International Symposium on Electronic Imaging (EI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/EI.2022.34.9.IQSP-385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717291v1</w:t>
+                <w:t xml:space="preserve">hal-03562256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian Distribution-Based Mode Selection for Intra Prediction of Spatial SHVC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation de l’apprentissage des représentations pour l’évaluation de la qualité des nuages de points 3D sans référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Tliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717421v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Deep Learning-based and Handcrafted Features for Blind Image Quality Assessment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaussian Distribution-Based Mode Selection for Intra Prediction of Spatial SHVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Workshop on Visual Information Processing (EUVIP 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris (virtual), France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing, ICIP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUVIP50544.2021.9484013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icip46576.2022.9897180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231269v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interframe-Dependent Rate-QP-Distortion Model for Video Coding and Transmission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
+                <w:t xml:space="preserve">Combination of Deep Learning-based and Handcrafted Features for Blind Image Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506326⟩</w:t>
+              <w:t xml:space="preserve">9th European Workshop on Visual Information Processing (EUVIP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris (virtual), France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUVIP50544.2021.9484013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231445v1</w:t>
+                <w:t xml:space="preserve">hal-03231269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Analysis of Crowdsourcing for Subjective Evaluation of Tone Mapping Operators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+                <w:t xml:space="preserve">Voxel-based Deep Point Cloud Geometry Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dat-Than Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Quality and System Performance, IS&amp;T International Symposium on Electronic Imaging (EI 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Sophia-Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020972v2</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voxel-based Deep Point Cloud Geometry Compression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dat-Than Nguyen</w:t>
+                <w:t xml:space="preserve">A Comprehensive Analysis of Crowdsourcing for Subjective Evaluation of Tone Mapping Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Goswami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image Quality and System Performance, IS&amp;T International Symposium on Electronic Imaging (EI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2021.9.IQSP-262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438488v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020972v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based lossless light field compression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Umair Mukati</w:t>
+                <w:t xml:space="preserve">A deep perceptual metric for 3D point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Søren Forchhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP'2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733637⟩</w:t>
+              <w:t xml:space="preserve">Image Quality and System Performance, IS&amp;T International Symposium on Electronic Imaging (EI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, San Francisco, United States. pp.257-1-257-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2021.9.IQSP-257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298954v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep perceptual metric for 3D point clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+                <w:t xml:space="preserve">Learning-based lossless light field compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Umair Mukati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Forchhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Quality and System Performance, IS&amp;T International Symposium on Electronic Imaging (EI 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2021.9.IQSP-257⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tampere, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108242v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional Neural Network for 3D Point Cloud Quality Assessment with Reference</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+                <w:t xml:space="preserve">Interframe-Dependent Rate-QP-Distortion Model for Video Coding and Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aklouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP'2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Tampere, Finland. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.2019-2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298952v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning-based blind quality assessment of 3D point clouds without reference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Convolutional Neural Network for 3D Point Cloud Quality Assessment with Reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11184,449 +11188,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Shenzhen (virtual), China. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tampere, Finland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMEW53276.2021.9455967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198099v1</w:t>
+                <w:t xml:space="preserve">hal-03298952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Point Cloud Geometry Coding Toolbox</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep learning-based blind quality assessment of 3D point clouds without reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Shenzhen, China. pp.1-2, </w:t>
+              <w:t xml:space="preserve">, Jul 2021, Shenzhen (virtual), China. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMEW53276.2021.9455986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW53276.2021.9455967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231402v1</w:t>
+                <w:t xml:space="preserve">hal-03198099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Crowdsourcing for Subjective Quality Evaluation of Tone Mapping Operators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wolf Hauser</w:t>
+                <w:t xml:space="preserve">A Deep Point Cloud Geometry Coding Toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP'2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Tampere, Finland. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Shenzhen, China. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW53276.2021.9455986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298957v2</w:t>
+                <w:t xml:space="preserve">hal-03231402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tone Mapping Operators: Progressing Towards Semantic-awareness</w:t>
+                <w:t xml:space="preserve">Reliability of Crowdsourcing for Subjective Quality Evaluation of Tone Mapping Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Goswami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathis Petrovich</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMEW46912.2020.9106057⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tampere, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP53017.2021.9733707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543939v1</w:t>
+                <w:t xml:space="preserve">hal-03298957v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Learning-based and HEVC-based Coding of Light Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11645,1426 +11649,1439 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3344-3348, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">View Synthesis-based Distributed Light Field Compression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+                <w:t xml:space="preserve">Tone Mapping Operators: Progressing Towards Semantic-awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Goswami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Petrovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Søren Forchhammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2020, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">, Jul 2020, London, United Kingdom. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMEW46912.2020.9105980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW46912.2020.9106057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543941v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Deep Point Cloud Geometry Compression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Quach</w:t>
+                <w:t xml:space="preserve">View Synthesis-based Distributed Light Field Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Umair Mukati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Forchhammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP'2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Tampere, Finland. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMSP48831.2020.9287077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW46912.2020.9105980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910180v1</w:t>
+                <w:t xml:space="preserve">hal-02543941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just Noticeable Quantization Levels for High Dynamic Range Images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emin Zerman</w:t>
+                <w:t xml:space="preserve">Improved Deep Point Cloud Geometry Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190931⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP'2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Tampere, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP48831.2020.9287077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609440v1</w:t>
+                <w:t xml:space="preserve">hal-02910180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVA: An Explainable Visual Aesthetics Dataset</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chen Kang</w:t>
+                <w:t xml:space="preserve">Just Noticeable Quantization Levels for High Dynamic Range Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevim Begüm Sözer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Koz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Oguz Akyuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop on Aesthetic and Technical Quality Assessment of Multimedia and Media Analytics for Societal Trends (ATQAM/MAST’20), ACM Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3423268.3423590⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.1201-1205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934292v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folding-based Compression of Point Cloud Attributes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Quach</w:t>
+                <w:t xml:space="preserve">EVA: An Explainable Visual Aesthetics Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3309-3313, </w:t>
+              <w:t xml:space="preserve">Joint Workshop on Aesthetic and Technical Quality Assessment of Multimedia and Media Analytics for Societal Trends (ATQAM/MAST’20), ACM Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Seattle, United States. pp.5-13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3423268.3423590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609423v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Method to Determine Quantization Levels for High Luminance Patterns</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emin Zerman</w:t>
+                <w:t xml:space="preserve">Folding-based Compression of Point Cloud Attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Signal Processing and Communications Applications Conference (SIU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Gaziantep, Turkey. pp.1-4, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3309-3313, </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SIU49456.2020.9302435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519219v1</w:t>
+                <w:t xml:space="preserve">hal-02609423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transform Coefficient Coding for Screen Content in Versatile Video Coding (VVC)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Experimental Method to Determine Quantization Levels for High Luminance Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevim Begüm Sözer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Koz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Oguz Akyuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Zerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t>
+              <w:t xml:space="preserve">28th Signal Processing and Communications Applications Conference (SIU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Gaziantep, Turkey. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp.2019.8683285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SIU49456.2020.9302435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004626v1</w:t>
+                <w:t xml:space="preserve">hal-02519219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Complexity Versatile Video Coding (VVC) for Low Bitrate Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Leny</w:t>
+                <w:t xml:space="preserve">Transform Coefficient Coding for Screen Content in Versatile Video Coding (VVC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Abdoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Kieffer</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Workshop on Visual Information Processing (EUVIP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Rome, Italy. pp.22-27, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUVIP47703.2019.8946261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2019.8683285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299789v1</w:t>
+                <w:t xml:space="preserve">hal-02004626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra Block-DPCM With Layer Separation of Screen Content in VVC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Brault</w:t>
+                <w:t xml:space="preserve">Low Complexity Versatile Video Coding (VVC) for Low Bitrate Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aklouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Conference on Image Processing (ICIP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. </w:t>
+              <w:t xml:space="preserve">8th European Workshop on Visual Information Processing (EUVIP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rome, Italy. pp.22-27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icip.2019.8803389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUVIP47703.2019.8946261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116897v1</w:t>
+                <w:t xml:space="preserve">hal-02299789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Aesthetics and Action Recognition-based Networks for the Prediction of Media Memorability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Dinu</w:t>
+                <w:t xml:space="preserve">Intra Block-DPCM With Layer Separation of Screen Content in VVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Abdoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval 2019 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th IEEE International Conference on Image Processing (ICIP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip.2019.8803389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368920v1</w:t>
+                <w:t xml:space="preserve">hal-02116897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Convolutional Transforms for Lossy Point Cloud Geometry Compression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Quach</w:t>
+                <w:t xml:space="preserve">Using Aesthetics and Action Recognition-based Networks for the Prediction of Media Memorability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Gabriel Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Dinu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Conference on Image Processing (ICIP 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MediaEval 2019 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116891v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Subjectivity in Image Aesthetics Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13163,51 +13180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13248,2767 +13265,2763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hallucinating a Cleanly Labeled Augmented Dataset from a Noisy Labeled Dataset Using GANs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Hueber</w:t>
+                <w:t xml:space="preserve">Learning Convolutional Transforms for Lossy Point Cloud Geometry Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IEEE International Conference on Image Processing (ICIP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.3616-3620, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803632⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.4320-4324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054836v1</w:t>
+                <w:t xml:space="preserve">hal-02116891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning with a generative adversarial network from a positive unlabeled dataset for image classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hueber</w:t>
+                <w:t xml:space="preserve">Hallucinating a Cleanly Labeled Augmented Dataset from a Noisy Labeled Dataset Using GANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C. Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icip.2018.8451831⟩</w:t>
+              <w:t xml:space="preserve">26th IEEE International Conference on Image Processing (ICIP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.3616-3620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811008v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Local Distortion Visibility from Image Quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+                <w:t xml:space="preserve">Learning with a generative adversarial network from a positive unlabeled dataset for image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Cherif Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irene Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Athens, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icip.2018.8451732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icip.2018.8451831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791412v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relation between MOS and pairwise comparisons and the importance of cross-content comparisons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rafał Mantiuk</w:t>
+                <w:t xml:space="preserve">Video enhancement with convex optimization methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boyadjis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Purica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vision and Electronic Imaging Conference, IS&amp;T International Symposium on Electronic Imaging (EI 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.14.HVEI-517⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2018.8462357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654133v1</w:t>
+                <w:t xml:space="preserve">hal-01698173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video enhancement with convex optimization methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">Classification d’images en apprenant sur des échantillons positifs et non labélisés avec un réseau antagoniste génératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Cherif Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle et Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698173v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification d’images en apprenant sur des échantillons positifs et non labélisés avec un réseau antagoniste génératif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Cherif Rahal</w:t>
+                <w:t xml:space="preserve">Learning Local Distortion Visibility from Image Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.K. Kottayil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hueber</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle et Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip.2018.8451732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811036v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived dynamic range of HDR images with no semantic information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The relation between MOS and pairwise comparisons and the importance of cross-content comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Zerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedad Hulusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafał Mantiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Vision and Electronic Imaging Conference, IS&amp;T International Symposium on Electronic Imaging (EI 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Burlingame, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.14.HVEI-507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.14.HVEI-517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654136v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JPEG based Compression of Digital Holograms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Azza Ouled Zaid</w:t>
+                <w:t xml:space="preserve">Perceived dynamic range of HDR images with no semantic information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedad Hulusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Workshop on Visual Information Processing (EUVIP 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EUVIP.2018.8611713⟩</w:t>
+              <w:t xml:space="preserve">Human Vision and Electronic Imaging Conference, IS&amp;T International Symposium on Electronic Imaging (EI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Burlingame, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.14.HVEI-507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879327v1</w:t>
+                <w:t xml:space="preserve">hal-01654136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Distortion Aware Video Coding for Computer Based Video Analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">JPEG based Compression of Digital Holograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Chamakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Ouled Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, London-Luton, United Kingdom. </w:t>
+              <w:t xml:space="preserve">7th European Workshop on Visual Information Processing (EUVIP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tampere, Finland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/mmsp.2017.8122253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUVIP.2018.8611713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567381v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis and Directional Coding of Layer-based HDR Image Coding Residue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alper Koz</w:t>
+                <w:t xml:space="preserve">Analytical Distortion Aware Video Coding for Computer Based Video Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangliang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, London-Luton, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/mmsp.2017.8122244⟩</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/mmsp.2017.8122253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567379v1</w:t>
+                <w:t xml:space="preserve">hal-01567381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Railroad Detection Algorithm for Infrastructure Surveillance using Enduring Airborne Systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Statistical Analysis and Directional Coding of Layer-based HDR Image Coding Residue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kutan Feyiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Kamisli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Zerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Koz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t>
+              <w:t xml:space="preserve">19th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, London-Luton, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp.2017.7952544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/mmsp.2017.8122244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433778v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Residue Signal for Backward Compatible HDR Image Coding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Color Space on High Dynamic Range Video Compression Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedad Hulusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Mantiuk,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Signal Processing and Communications Applications Conference (SIU)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ninth International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Erfurt, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/qomex.2017.7965632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395452v1</w:t>
+                <w:t xml:space="preserve">hal-01505967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust dynamic range computation for high dynamic range content</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kurt Debattista</w:t>
+                <w:t xml:space="preserve">A Railroad Detection Algorithm for Infrastructure Surveillance using Enduring Airborne Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Purica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vision and Electronic Imaging Conference, IS&amp;T International Symposium on Electronic Imaging (EI 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2017.7952544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433779v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Color Space on High Dynamic Range Video Compression Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Analysis of Residue Signal for Backward Compatible HDR Image Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kutan Feyiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Kamisli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Koz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th Signal Processing and Communications Applications Conference (SIU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Antalya, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505967v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of norms in convex optimization super-resolution from compressed sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">Robust dynamic range computation for high dynamic range content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedad Hulusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Debattista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Vision and Electronic Imaging Conference, IS&amp;T International Symposium on Electronic Imaging (EI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Burlingame, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/mmsp.2017.8122216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01567378v1</w:t>
+                <w:t xml:space="preserve">hal-01433779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra Prediction Using In-Loop Residual Coding for the post-HEVC Standard</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+                <w:t xml:space="preserve">A study of norms in convex optimization super-resolution from compressed sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Purica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boyadjis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, London-Luton, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/mmsp.2017.8122241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/mmsp.2017.8122216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567380v1</w:t>
+                <w:t xml:space="preserve">hal-01567378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Experience in UHD-1 Phase 2 television: the contribution of UHD+HFR technology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gicquel</w:t>
+                <w:t xml:space="preserve">Intra Prediction Using In-Loop Residual Coding for the post-HEVC Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Abdoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, London-Luton, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/mmsp.2017.8122238⟩</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/mmsp.2017.8122241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567377v1</w:t>
+                <w:t xml:space="preserve">hal-01567380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good Features to Track for RGBD images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim Karpushin</w:t>
+                <w:t xml:space="preserve">Quality of Experience in UHD-1 Phase 2 television: the contribution of UHD+HFR technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedad Hulusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t>
+              <w:t xml:space="preserve">19th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, London-Luton, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp.2017.7952473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/mmsp.2017.8122238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433777v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based Adaptive Tone Mapping for Keypoint Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aakanksha A Rana</w:t>
+                <w:t xml:space="preserve">Good Features to Track for RGBD images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Karpushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME’2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Hong Kong, Hong Kong SAR China. </w:t>
+              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icme.2017.8019394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2017.7952473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478337v1</w:t>
+                <w:t xml:space="preserve">hal-01433777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Based Tone Mapping Operator for Image Matching</w:t>
+                <w:t xml:space="preserve">Learning-based Adaptive Tone Mapping for Keypoint Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakanksha A Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2017, Beijing, China. pp.2374-2378, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME’2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Hong Kong, Hong Kong SAR China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icme.2017.8019394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519605v1</w:t>
+                <w:t xml:space="preserve">hal-01478337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution of HEVC videos via convex optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">Learning-Based Tone Mapping Operator for Image Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aakanksha A Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bergeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2017, Beijing, China. pp.2374-2378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433774v1</w:t>
+                <w:t xml:space="preserve">hal-01519605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forensic Detection of Inverse Tone Mapping in HDR images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Banterle</w:t>
+                <w:t xml:space="preserve">Super-resolution of HEVC videos via convex optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boyadjis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bergeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433773v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved integral images compression based on multi-view extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Digital Image Processing XXXIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Aug 2016, San Diego, United States. pp.99710L, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2238707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Background simplification for ROI-oriented low bitrate video coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Boyadjis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16023,1185 +16036,1198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using region-of-interest for quality evaluation of DIBR-based view synthesis methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+                <w:t xml:space="preserve">Compressed digital holography: from micro towards macro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Schretter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Bettens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Eighth International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applications of Digital Image Processing XXXIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Aug 2016, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/QoMEX.2016.7498950⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01349801v1</w:t>
+                <w:t xml:space="preserve">hal-01436102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed digital holography: from micro towards macro</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Blinder</w:t>
+                <w:t xml:space="preserve">Using region-of-interest for quality evaluation of DIBR-based view synthesis methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Purica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Digital Image Processing XXXIX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 Eighth International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX.2016.7498950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436102v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived dynamic range of HDR images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vedad Hulusic</w:t>
+                <w:t xml:space="preserve">Forensic Detection of Inverse Tone Mapping in HDR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Banterle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QoMEX 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386170v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keypoint detection in RGBD images based on an efficient viewpoint-covariant multiscale representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim Karpushin</w:t>
+                <w:t xml:space="preserve">Perceived dynamic range of HDR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedad Hulusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Provenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debattista Kurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QoMEX 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lisboa, Portugal. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX.2016.7498953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349025v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDR Video Coding based on a Temporally Constrained Tone Mapping Operator,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Lauga</w:t>
+                <w:t xml:space="preserve">Keypoint detection in RGBD images based on an efficient viewpoint-covariant multiscale representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Karpushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Digital Media Industry and Academic Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Santorini, Greece</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433776v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">View synthesis based on temporal prediction via warped motion vector fields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">HDR Video Coding based on a Temporally Constrained Tone Mapping Operator,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagri Ozcinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">IEEE Digital Media Industry and Academic Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287903v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Tone Mapping Operators for Keypoint Detection under Illumination Changes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+                <w:t xml:space="preserve">View synthesis based on temporal prediction via warped motion vector fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Purica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Workshop on Multimedia Signal Processing (MMSP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349708v1</w:t>
+                <w:t xml:space="preserve">hal-01287903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual modulation algorithm for accurate reproduction of high dynamic range video</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emin Zerman</w:t>
+                <w:t xml:space="preserve">Optimizing Tone Mapping Operators for Keypoint Detection under Illumination Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aakanksha A Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE Image, Video, and Multidimensional Signal Processing Workshop (IVMSP 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Workshop on Multimedia Signal Processing (MMSP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVMSPW.2016.7528226⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01362368v1</w:t>
+                <w:t xml:space="preserve">hal-01349708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evaluation of HDR Image Matching under Extreme Illumination Changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aakanksha A Rana</w:t>
+                <w:t xml:space="preserve">A dual modulation algorithm for accurate reproduction of high dynamic range video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Visual Communications and Image Processing (VCIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IEEE Image, Video, and Multidimensional Signal Processing Workshop (IVMSP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVMSPW.2016.7528226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357141v1</w:t>
+                <w:t xml:space="preserve">hal-01362368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An image smoothing operator for fast and accurate scale space approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxim Karpushin</w:t>
+                <w:t xml:space="preserve">An Evaluation of HDR Image Matching under Extreme Illumination Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aakanksha A Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">The International Conference on Visual Communications and Image Processing (VCIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299839v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schéma de compression d'images intégrales basé sur l'extraction de vues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17229,87 +17255,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA’2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Transmission of Motion Capture Data using Interleaved LDPC and Inverse Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Furtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17337,319 +17363,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROGRAPHICS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of display rendering on HDR image quality assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emin Zerman</w:t>
+                <w:t xml:space="preserve">An image smoothing operator for fast and accurate scale space approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Karpushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Engineering+ Applications, Applications of Digital Image Processing XXXVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203796v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Access Database for Experimental Validations of Holographic Compression Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yafei Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bruylants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Quality of Multimedia Experience (QoMEX’2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Messinia, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral images compression scheme based on view extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17704,1616 +17704,1616 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Feature Detection in HDR Based Imaging Under Changes in Illumination Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aakanksha A Rana</w:t>
+                <w:t xml:space="preserve">Effects of display rendering on HDR image quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emin Zerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca de Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Banterle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Multimedia (ISM) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical Engineering+ Applications, Applications of Digital Image Processing XXXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISM.2015.58⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01331624v1</w:t>
+                <w:t xml:space="preserve">hal-01203796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foveated High Efficiency Video Coding for Low Bit Rate Transmission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anup Basu</w:t>
+                <w:t xml:space="preserve">A DISTORTION EVALUATION FRAMEWORK IN 3D VIDEO VIEW SYNTHESIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Purica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Multimedia (ISM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Miami, United States</w:t>
+              <w:t xml:space="preserve">The International Conference on 3D Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Liege, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433760v1</w:t>
+                <w:t xml:space="preserve">hal-01290380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Frame Dependent Rate-Distortion Optimization Using Lagrangian Multiplier Adaption</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compression of digital holographic data: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yafei Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schelkens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME’2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Torino, Italy</w:t>
+              <w:t xml:space="preserve">SPIE Applications of Digital Image Processing XXXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433757v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DISTORTION EVALUATION FRAMEWORK IN 3D VIDEO VIEW SYNTHESIS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">Evaluation of Feature Detection in HDR Based Imaging Under Changes in Illumination Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aakanksha A Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on 3D Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Multimedia (ISM) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISM.2015.58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290380v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of digital holographic data: an overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foveated High Efficiency Video Coding for Low Bit Rate Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masha Mohammadkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anup Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Schelkens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Applications of Digital Image Processing XXXVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Multimedia (ISM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433759v1</w:t>
+                <w:t xml:space="preserve">hal-01433760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving distinctiveness of BRISK features using depth maps</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inter-Frame Dependent Rate-Distortion Optimization Using Lagrangian Multiplier Adaption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanbo Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yimin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia &amp; Expo (ICME’2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351232⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01299845v1</w:t>
+                <w:t xml:space="preserve">hal-01433757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scale space for texture+depth images based on a discrete Laplacian operator</w:t>
+                <w:t xml:space="preserve">Improving distinctiveness of BRISK features using depth maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Karpushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Turin, Italy. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Québec city, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICME.2015.7177500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299841v1</w:t>
+                <w:t xml:space="preserve">hal-01299845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Based Adaptive non Separable Vector Lifting Scheme for Holograms Compression</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+                <w:t xml:space="preserve">A scale space for texture+depth images based on a discrete Laplacian operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Karpushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on 3D Imaging (IC3D)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Turin, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2015.7177500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436132v1</w:t>
+                <w:t xml:space="preserve">hal-01299841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOCAL VISUAL FEATURES EXTRACTION FROM TEXTURE+DEPTH CONTENT BASED ON DEPTH IMAGE ANALYSIS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+                <w:t xml:space="preserve">Sparse Based Adaptive non Separable Vector Lifting Scheme for Holograms Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yafei Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on 3D Imaging (IC3D)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082629v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPROVED TONE MAPPING OPERATOR FOR HDR CODING OPTIMIZING THE DISTORTION/SPATIAL COMPLEXITY TRADE-OFF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Lauga</w:t>
+                <w:t xml:space="preserve">LOCAL VISUAL FEATURES EXTRACTION FROM TEXTURE+DEPTH CONTENT BASED ON DEPTH IMAGE ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Karpushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">ICIP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141081v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Reference and Reduced-Reference Quality Metrics based on SIFT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Farah</w:t>
+                <w:t xml:space="preserve">IMPROVED TONE MAPPING OPERATOR FOR HDR CODING OPTIMIZING THE DISTORTION/SPATIAL COMPLEXITY TRADE-OFF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Rita Hojeij</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433762v1</w:t>
+                <w:t xml:space="preserve">hal-01141081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full parallax Super Multi-View video coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dricot</w:t>
+                <w:t xml:space="preserve">Full-Reference and Reduced-Reference Quality Metrics based on SIFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rita Hojeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jung Joel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+                <w:t xml:space="preserve">Jihad Chrabieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201963v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of objective quality metrics for HDR image compression</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+                <w:t xml:space="preserve">Full parallax Super Multi-View video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Joel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Digital Image Processing XXXVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Aug 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436204v1</w:t>
+                <w:t xml:space="preserve">hal-01201963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression de contenu vidéo Super Multi-Vue avec parallaxe horizontale et verticale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">Performance evaluation of objective quality metrics for HDR image compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca de Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA’2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">Applications of Digital Image Processing XXXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Aug 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436168v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Range Expansion of Video Sequences: a Subjective Quality Assessment Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19368,2594 +19368,2594 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GlobalSIP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Scalar and Vector Quantization on Different Phase-shifting Digital Holographic Data Representations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yafei Xing</w:t>
+                <w:t xml:space="preserve">Compression de contenu vidéo Super Multi-Vue avec parallaxe horizontale et verticale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DTV-Con</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA’2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436170v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REGION-BASED TONE MAPPING FOR EFFICIENT HIGH DYNAMIC RANGE VIDEO CODING</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+                <w:t xml:space="preserve">Comparative Study of Scalar and Vector Quantization on Different Phase-shifting Digital Holographic Data Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yafei Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Workshop on Visual Information Processing (EUVIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France. pp.208</w:t>
+              <w:t xml:space="preserve">3DTV-Con</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973500v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector Quantization for Computer Generated Phase-Shifting Holograms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">REGION-BASED TONE MAPPING FOR EFFICIENT HIGH DYNAMIC RANGE VIDEO CODING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Koz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Asilomar Conference on Signals, Systems &amp; Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Pacific Grove, United States</w:t>
+              <w:t xml:space="preserve">4th European Workshop on Visual Information Processing (EUVIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France. pp.208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436415v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé vidéo par regroupement de seams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">Versatile Multiview Layered Video Based on Distributed Source Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Macovei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-E. Nicolae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">Int. Workshop on Image and Audio Analysis for Multimedia Interactive Services (WIAMIS’2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436254v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of Computer Generated Hologram Based on Phase-Shifting Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">Optimized Tone Mapping with Flickering Constraint for Backward-Compatible High Dynamic Range Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Koz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Workshop on Visual Information Processing (EUVIP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Int. Workshop on Image and Audio Analysis for Multimedia Interactive Services (WIAMIS’2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433769v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Tone Mapping with Flickering Constraint for Backward-Compatible High Dynamic Range Video Coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alper Koz</w:t>
+                <w:t xml:space="preserve">Compression of Computer Generated Hologram Based on Phase-Shifting Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yafei Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Workshop on Image and Audio Analysis for Multimedia Interactive Services (WIAMIS’2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">4th European Workshop on Visual Information Processing (EUVIP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436226v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Multiview Layered Video Based on Distributed Source Coding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+                <w:t xml:space="preserve">Résumé vidéo par regroupement de seams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Decombas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Workshop on Image and Audio Analysis for Multimedia Interactive Services (WIAMIS’2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436236v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Tone Mapping With LDR Image Quality Constraint for Backward-Compatible High Dynamic Range Image and Video Coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alper Koz</w:t>
+                <w:t xml:space="preserve">Vector Quantization for Computer Generated Phase-Shifting Holograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yafei Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2013, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">47th Asilomar Conference on Signals, Systems &amp; Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436223v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of DASH Adaptation Strategies Based on Bitrate and Quality Signalling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca de Simone</w:t>
+                <w:t xml:space="preserve">Optimized Tone Mapping With LDR Image Quality Constraint for Backward-Compatible High Dynamic Range Image and Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Koz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2013, Pula, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436215v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Tone Mapping with Flickering Constraint for backward-compatible High Dynamic Range Image and Video Compression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alper Koz</w:t>
+                <w:t xml:space="preserve">Comparison of DASH Adaptation Strategies Based on Bitrate and Quality Signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Image and Audio Analysis for Multimedia Interactive Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2013, Pula, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411947v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile layered depth video coding based on distributed video coding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+                <w:t xml:space="preserve">Optimized Tone Mapping with Flickering Constraint for backward-compatible High Dynamic Range Image and Video Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Koz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIAMIS</w:t>
+              <w:t xml:space="preserve">International Workshop on Image and Audio Analysis for Multimedia Interactive Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286827v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Tone Mapping with LDR Image Quality Constraint for backward-compatible High Dynamic Range Image and Video Compression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alper Koz</w:t>
+                <w:t xml:space="preserve">Versatile layered depth video coding based on distributed video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Macovei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina-Emilia Nicolae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourbe, Australia</w:t>
+              <w:t xml:space="preserve">WIAMIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411946v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Saliency Based on RARE Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmentation-based optimized tone mapping for high dynamic range image and video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Koz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2013, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">PCS 2013 (30th Picture Coding Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Jose, United States. pp.257-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436250v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation-based optimized tone mapping for high dynamic range image and video coding</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatio-Temporal Saliency Based on RARE Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Decombas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Mancas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCS 2013 (30th Picture Coding Symposium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Jose, United States. pp.257-260</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP’2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070851v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of computer generated phase-shifting hologram sequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">Optimized Tone Mapping with LDR Image Quality Constraint for backward-compatible High Dynamic Range Image and Video Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Koz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics &amp; Photonics, Applications of Digital Image Processing XXXVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, San Diego, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourbe, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433763v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal grouping with constraint for seam carving in video summary application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Decombas</w:t>
+                <w:t xml:space="preserve">Compression of computer generated phase-shifting hologram sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yafei Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Signal Processing (DSP2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Santorini, Greece</w:t>
+              <w:t xml:space="preserve">SPIE Optics &amp; Photonics, Applications of Digital Image Processing XXXVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436376v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive Refinement of Side Information using Adaptive Search Area for Long Duration GOPs in Distributed Video Coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
+                <w:t xml:space="preserve">Spatio-temporal grouping with constraint for seam carving in video summary application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Decombas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon</w:t>
+              <w:t xml:space="preserve">International Conference on Digital Signal Processing (DSP2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433767v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side information improvement in transform-domain distributed video coding</w:t>
+                <w:t xml:space="preserve">Successive Refinement of Side Information using Adaptive Search Area for Long Duration GOPs in Distributed Video Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joumana Farah</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Digital Image Processing XXXV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Aug 2012, San Diego, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436384v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative survey on high dynamic range video compression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alper Koz</w:t>
+                <w:t xml:space="preserve">Fusion of Global and Local Side Information using Support Vector Machine in Transform-Domain DVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Digital Image Processing XXXV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Aug 2012, San Diego, United States</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436381v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Global and Local Side Information using Support Vector Machine in Transform-Domain DVC</w:t>
+                <w:t xml:space="preserve">Fusion of Global and Local Side Information using Support Vector Machine in Transform-Domain Distributed Video Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Cagnazzo</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">, EURASIP, Aug 2012, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433766v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Global and Local Side Information using Support Vector Machine in Transform-Domain Distributed Video Coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
+                <w:t xml:space="preserve">Compression vidéo sémantique par seam carving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Décombas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Renan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Capman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURASIP, Aug 2012, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">GDR-ISIS, Journée plénière compression et protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436379v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression vidéo sémantique par seam carving</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Capman</w:t>
+                <w:t xml:space="preserve">Side information improvement in transform-domain distributed video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-ISIS, Journée plénière compression et protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Applications of Digital Image Processing XXXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Aug 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412015v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Tone Mapping with Perceptually Uniform Luminance Values for Backward-Compatible High Dynamic Range Video Compression</w:t>
+                <w:t xml:space="preserve">A comparative survey on high dynamic range video compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alper Koz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Proc. Visual Communications and Image Processing (VCIP’2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2012, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Applications of Digital Image Processing XXXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Aug 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436377v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Tone Mapping with Perceptually Uniform Luminance Values for backward-compatible High Dynamic Range Compression</w:t>
+                <w:t xml:space="preserve">Optimized Tone Mapping with Perceptually Uniform Luminance Values for Backward-Compatible High Dynamic Range Video Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alper Koz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Visual Communication and Image Processing Conference (VCIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">IEEE Proc. Visual Communications and Image Processing (VCIP’2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288336v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seam carving for semantic video coding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwann Renan</w:t>
+                <w:t xml:space="preserve">Optimized Tone Mapping with Perceptually Uniform Luminance Values for backward-compatible High Dynamic Range Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Koz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Digital Image Processing XXXIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Aug 2011, San Diego, United States</w:t>
+              <w:t xml:space="preserve">IEEE Visual Communication and Image Processing Conference (VCIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436423v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WYNER-ZIV CODING FOR DEPTH MAPS IN MULTIVIEW VIDEO-PLUS-DEPTH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21997,742 +21997,863 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.1857-1860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Side Information Generation for Distributed Video Coding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+                <w:t xml:space="preserve">Seam carving for semantic video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Decombas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Capman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Renan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Visual Information Processing (EUVIP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Applications of Digital Image Processing XXXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Aug 2011, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436401v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USING DISTRIBUTED SOURCE CODING AND DEPTH IMAGE BASED RENDERING TO IMPROVE INTERACTIVE MULTIVIEW VIDEO ACCESS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Cagnazzo</w:t>
+                <w:t xml:space="preserve">Improved Side Information Generation for Distributed Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.605-608</w:t>
+              <w:t xml:space="preserve">European Workshop on Visual Information Processing (EUVIP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682874v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMELIORATION PROGRESSIVE DE L'INFORMATION ADJACENTE POUR LE CODAGE VIDEO DISTRIBUE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
+                <w:t xml:space="preserve">USING DISTRIBUTED SOURCE CODING AND DEPTH IMAGE BASED RENDERING TO IMPROVE INTERACTIVE MULTIVIEW VIDEO ACCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Petrazzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.605-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436392v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support Vector Machine based Fusion for Multi-view Distributed Video Coding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMELIORATION PROGRESSIVE DE L'INFORMATION ADJACENTE POUR LE CODAGE VIDEO DISTRIBUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Signal Processing (DSP2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436399v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive Refinement of Motion Compensated Interpolation for Transform-Domain Distributed Video Coding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Support Vector Machine based Fusion for Multi-view Distributed Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURASIP, Aug 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Digital Signal Processing (DSP2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436393v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Scrambling for Privacy Protection in Video Surveillance – Recent Results and Validation Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Successive Refinement of Motion Compensated Interpolation for Transform-Domain Distributed Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Bassir Abou-Elailah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Multimedia/Image Processing, Security and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Apr 2011, Orlando, United States</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Aug 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436403v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Video Scrambling for Privacy Protection in Video Surveillance – Recent Results and Validation Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobile Multimedia/Image Processing, Security and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2011, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Encoder and Decoder Side Global and Local Motion Estimation for Distributed Video Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touradj Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Multimedia Signal Processing (MMSP 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2010, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22742,315 +22863,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press Library in Signal Processing, Volume 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academic Press, 2017, 9780128118894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Dynamic Range Video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafal Mantiuk,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Mrak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academic Press, 2016, 9780081004128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Dynamic Range Video - From Acquisition, to Display and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafal Mantiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Mrak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academic Press, pp.601, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Holographic Data Representation and Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yafei Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23085,73 +23206,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academic Press, 2015, 9780128028544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging Technologies for 3D Video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23173,51 +23294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 2013, 978-1-118-35511-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23227,51 +23348,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression of light fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23290,92 +23411,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immersive Video Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2022, 978-0-323-91755-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-32-391755-1.00014-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point cloud compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23420,210 +23541,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immersive Video Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2022, 978-0-323-91755-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-32-391755-1.00019-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances and challenges in computational image aesthetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Perception of Visual Information: Psychological and Computational Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.133-181, 2022, 978-3-030-81464-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-81465-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDR Image and Video Quality Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Narwaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23668,100 +23789,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Dynamic Range Video – From Acquisition, to Display and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Narwaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23793,87 +23914,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Dynamic Range Video - From Acquisition, to Display and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDR Image and Video Quality Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Narwaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23918,100 +24039,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Dynamic Range Video - From Acquisition, to Display and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Narwaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24043,100 +24164,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Dynamic Range Video: From Acquisition, to Display and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2016, 978-0081004128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Parallax 3D Video Content Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24164,73 +24285,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel 3D Media Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Estimation – a Video Coding Viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24259,198 +24380,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Press Library in Signal Processing </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2014, Volume 5: Image and Video Compression and Multimedia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimedia Streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Delia Nemoianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Press Library in Signal Processing Volume 5: Image and Video Compression and Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, pp.1-80, 2014, Volume 5: Image and Video Compression and Multimedia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Estimation - a Video Coding Viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24479,276 +24600,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Press Library in Signal Processing Volume 5: Image and Video Compression and Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Video Representation and Formats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Codage vidéo multi-vues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Battin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Technologies for 3D Video: Creation, Coding, Transmission and Rendering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, 2013</w:t>
+              <w:t xml:space="preserve">Vidéo 3D – Capture, traitement et diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès – Lavoisier, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436081v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codage vidéo multi-vues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Video Representation and Formats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vidéo 3D – Capture, traitement et diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès – Lavoisier, 2013</w:t>
+              <w:t xml:space="preserve">Emerging Technologies for 3D Video: Creation, Coding, Transmission and Rendering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436079v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth Video Coding Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24807,73 +24928,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging technologies for 3D video: content creation, coding, transmission and rendering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Video Representation and Formats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24902,113 +25023,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging technologies for 3D video: content creation, coding, transmission and rendering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth Video Coding Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Gabriel Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25027,51 +25148,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Technologies for 3D Video: Creation, Coding, Transmission and Rendering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25081,78 +25202,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and Apparatuses for Encoding and Decoding a Point Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Borba Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25160,73 +25281,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : European Patent Office application number: 23305352.9. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-based PCC via Unfolding of 3D Point Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahao Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25274,113 +25395,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : United States Patent Application No. 63/213,654. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Summarization for Binary Voxel Grid Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahao Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Asad Lodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25392,73 +25513,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : United States Patent Application No. 63/275,511. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-based Point Cloud Compression via Tearing Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25506,73 +25627,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : United States Patent Application No. 63/181,270. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outlier Grouping based Point Cloud Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahao Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25620,51 +25741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : United States Patent Application No. 63/281,803. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25674,78 +25795,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[AI-3DGC] NF-PCAC - deep point cloud attribute compression with normalizing flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Borba Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Marvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Valenzise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25760,455 +25881,455 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISO/IEC JTC 1/SC 29/WG7, m61142</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed loop Seams Approximation for Video Compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">A NEW OBJECT BASED QUALITY METRIC BASED ON SIFT AND SSIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Decombas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Renan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Capman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739916v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW OBJECT BASED QUALITY METRIC BASED ON SIFT AND SSIM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Closed loop Seams Approximation for Video Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Decombas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Renan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Capman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739928v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Seam Carving for Semantic Video Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Decombas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Renan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Capman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seam Carving for semantic video coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Decombas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Capman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Renan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26216,65 +26337,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId549"/>
+      <w:footerReference w:type="default" r:id="rId551"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26421,51 +26542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruituo Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Xiao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jicong Fan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2025.3607708" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aklouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2025.3584672" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766408v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Goswami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aru Ranjan Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Hauser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3491494" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572472v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayong Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Yu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2024.3394288" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2024.3360729" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877402v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lele Xie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2022.3222997" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhuang Zou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Ye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2023.3254143" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan V. Baji&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mrak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Magli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuhan Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2023.3260989" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2022.3203211" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2023.1338890" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianmin Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2023.3262110" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Quach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Pang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Tian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.846972" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbo Gao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yuan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2022.3152064" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2021.3126277" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133970v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoua Khwildi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ouled Zaid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-10416-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302705v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chiaroni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Cherif Rahal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hueber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2020.2977269" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198096v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Umair Mukati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Stepanov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Forchhammer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCAS.2021.3073252" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2021.3129071" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231468v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2021.675547" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302682v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107527" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Zhu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2019.2937240" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.2988167" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572623v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2740161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakanksha A Rana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveer Singh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Komodakis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2936649" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meha Hachani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12596-019-00538-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Purica" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boyadjis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bergeron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2018.2880567" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113133v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2019.2899243" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2018.2839885" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Liu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Mao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangliang Song" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2018.05.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806470v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Ozcinar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lauga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2018.06.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Karpushin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2017.11.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643449v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Kottayil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cheng" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2778570" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876742v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Abdoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Henry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2871872" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banterle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.05.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01763557v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gabriel Mora" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3498-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433748v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2015.2511879" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493996v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Zerman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41233-017-0007-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441630v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedad Hulusic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Debattista" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.11.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433744v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Basu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348978v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2016.2590305" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433747v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Zhou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433780v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;combas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younous Fellah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalbassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivastava Anuj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2014.2358872" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433770v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Xing" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kaaniche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433750v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dricot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jung" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436768v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.11.112312" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.000A98" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433782v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Koz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433768v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Bassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286709v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petrazzuoli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435345v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungro Yoon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseop Kim" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je-Ho Park" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Delgado" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Yamada" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2012.05.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435347v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Temmermans" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schelkens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435352v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Naccari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tagliasacchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tubaro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/190431" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286476v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512854v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoukun Chen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Guo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Guo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014596v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Du" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyin Xia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881686v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yuan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329751v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lincker" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Olamisan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Pazakou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188785v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubiao Zhou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weian Li" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip55913.2025.11084528" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160417v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Borba Pinheiro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Marvie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188788v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongqing Peng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibing Zhang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip55913.2025.11084476" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413626v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10446754" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413636v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishen Deng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10445831" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572478v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Tliba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Zhou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Viola" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cesar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex61742.2024.10598254" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413630v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10448110" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720645v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gigant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Decombas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.1078" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609740v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip51287.2024.10647699" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826722v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026860v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10096610" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026663v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10096294" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149443v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liulin Chen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222283" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149463v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222735" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168911v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617238" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168916v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135641v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10290034" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026733v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10096913" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690557v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohaib Amjad Khan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco55093.2022.9909664" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717340v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897689" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801014v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552469.3555710" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801009v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579230v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghu Jia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Cai" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746932" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562256v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2022.34.9.IQSP-385" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717291v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717421v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897180" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231269v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9484013" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231445v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leny" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506326" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020972v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.9.IQSP-262" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438488v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat-Than Nguyen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298954v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Umair Mukati" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733637" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108242v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.9.IQSP-257" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298952v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733565" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198099v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455967" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231402v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455986" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298957v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733707" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543939v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Petrovich" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW46912.2020.9106057" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02609366v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190971" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543941v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW46912.2020.9105980" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910180v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP48831.2020.9287077" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02609440v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevim Beg&#252;m S&#246;zer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Oguz Akyuz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190931" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934292v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Kang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423268.3423590" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02609423v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191180" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519219v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU49456.2020.9302435" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004626v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8683285" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299789v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP47703.2019.8946261" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116897v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2019.8803389" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368920v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Gabriel Constantin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dinu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116891v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803413" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191142v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2019.8901716" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063056v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2019.00292" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054836v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiaroni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Rahal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hueber" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803632" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811008v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chiaroni" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451831" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791412v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451732" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654133v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Mantiuk" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.14.HVEI-517" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698173v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8462357" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811036v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654136v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.14.HVEI-507" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879327v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chamakhi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bouzidi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2018.8611713" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567381v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122253" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567379v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutan Feyiz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Kamisli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122244" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433778v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952544" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02395452v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433779v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505967v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Mantiuk," TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2017.7965632" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567378v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122216" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567380v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122241" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567377v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gicquel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122238" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433777v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952473" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478337v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icme.2017.8019394" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519605v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296707" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433774v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433773v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436104v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jung" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2238707" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433775v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01349801v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498950" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436102v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Schretter" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Bettens" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blinder" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386170v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Provenzi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debattista Kurt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498953" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349025v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433776v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01287903v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01349708v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362368v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2016.7528226" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01357141v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299839v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436111v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01436116v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Furtado" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203796v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433756v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blinder" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahar" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Symeonidou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bruylants" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433758v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331624v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2015.58" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433760v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Mohammadkhani" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433757v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01290380v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433759v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299845v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351232" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299841v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2015.7177500" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01436132v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082629v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141081v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433762v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rita Hojeij" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Chrabieh" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201963v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Joel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436204v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436168v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082628v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01436170v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973500v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01436415v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436254v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433769v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436226v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436236v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macovei" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-E. Nicolae" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436223v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436215v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411947v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286827v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Macovei" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina-Emilia Nicolae" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411946v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436250v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riche" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Mancas" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070851v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433763v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436376v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433767v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436384v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436381v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433766v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cagnazzo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436379v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412015v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436377v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288336v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436423v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Capman" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Renan" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00682875v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436401v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00682874v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436392v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436399v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436393v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436403v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436408v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818584v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436003v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287218v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Mantiuk" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436008v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436014v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801026v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-32-391755-1.00014-6" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801036v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-391755-1.00019-5" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311344v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81465-6_6" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436053v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Narwaria" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287219v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287220v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322653v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436055v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436063v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286711v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Greco" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Delia Nemoianu" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286479v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436081v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436079v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Battin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vautrot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286556v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286555v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436086v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04417931v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322485v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322489v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad Lodhi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322454v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322490v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505886v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739916v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739928v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739918v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739884v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruituo Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Xiao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jicong Fan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2025.3607708" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aklouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2025.3584672" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766408v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Goswami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aru Ranjan Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Hauser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3491494" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572472v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayong Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Yu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2024.3394288" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2024.3360729" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877402v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lele Xie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2022.3222997" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhuang Zou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Ye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2023.3254143" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan V. Baji&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mrak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Magli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuhan Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2023.3260989" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2022.3203211" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2023.1338890" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianmin Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2023.3262110" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Quach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Pang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Tian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.846972" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbo Gao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yuan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2022.3152064" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2021.3126277" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133970v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoua Khwildi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ouled Zaid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-10416-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302705v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chiaroni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Cherif Rahal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hueber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2020.2977269" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198096v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Umair Mukati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Stepanov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Forchhammer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCAS.2021.3073252" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2021.3129071" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231468v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2021.675547" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270536v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Zhu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2019.2937240" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550207v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.2988167" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302682v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107527" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572623v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dufaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2740161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakanksha A Rana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveer Singh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Komodakis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2936649" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meha Hachani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12596-019-00538-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113133v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2019.2899243" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900417v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Purica" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boyadjis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bergeron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2018.2880567" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2018.2839885" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Liu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Mao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangliang Song" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2018.05.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806470v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Ozcinar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lauga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2018.06.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Karpushin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2017.11.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643449v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Kottayil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cheng" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2778570" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876742v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Abdoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Henry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2871872" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Banterle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.05.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gabriel Mora" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3498-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01763557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433748v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2015.2511879" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493996v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Zerman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41233-017-0007-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441630v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedad Hulusic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Debattista" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.11.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433744v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Basu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348978v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2016.2590305" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433747v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Zhou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433780v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;combas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younous Fellah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalbassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivastava Anuj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2014.2358872" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433770v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Xing" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kaaniche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433750v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dricot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jung" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436766v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.000A98" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436768v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.11.112312" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433782v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Koz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433768v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Bassir Abou-Elailah" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286709v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Petrazzuoli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435345v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungro Yoon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseop Kim" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je-Ho Park" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Delgado" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Yamada" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2012.05.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435347v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Temmermans" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schelkens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435352v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Naccari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tagliasacchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tubaro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/190431" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286476v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592652v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Zhou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Guo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512854v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoukun Chen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Guo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014596v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Du" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyin Xia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329751v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lincker" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Olamisan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Pazakou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881686v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yuan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188785v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubiao Zhou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weian Li" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip55913.2025.11084528" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188788v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kongqing Peng" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibing Zhang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip55913.2025.11084476" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05160417v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Borba Pinheiro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Marvie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413636v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishen Deng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10445831" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413626v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10446754" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572478v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Tliba" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Zhou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Viola" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cesar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex61742.2024.10598254" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413630v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10448110" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720645v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gigant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Decombas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.1078" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609740v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip51287.2024.10647699" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826722v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168911v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617238" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149463v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222735" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149443v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liulin Chen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222283" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026860v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10096610" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026663v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10096294" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168916v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135641v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10290034" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026733v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10096913" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717340v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897689" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801014v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552469.3555710" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801009v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690557v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohaib Amjad Khan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco55093.2022.9909664" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579230v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghu Jia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Cai" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746932" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562256v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2022.34.9.IQSP-385" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717291v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717421v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897180" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231269v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9484013" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438488v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat-Than Nguyen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020972v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.9.IQSP-262" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108242v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.9.IQSP-257" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298954v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Umair Mukati" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733637" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231445v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leny" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506326" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298952v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733565" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198099v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455967" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231402v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455986" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298957v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP53017.2021.9733707" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02609366v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190971" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543939v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Petrovich" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW46912.2020.9106057" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543941v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW46912.2020.9105980" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910180v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP48831.2020.9287077" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02609440v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevim Beg&#252;m S&#246;zer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Oguz Akyuz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190931" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934292v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Kang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423268.3423590" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02609423v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191180" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519219v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU49456.2020.9302435" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004626v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2019.8683285" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299789v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP47703.2019.8946261" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116897v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2019.8803389" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368920v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Gabriel Constantin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dinu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191142v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2019.8901716" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063056v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2019.00292" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116891v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803413" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054836v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiaroni" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Rahal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hueber" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803632" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811008v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chiaroni" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451831" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698173v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8462357" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811036v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791412v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2018.8451732" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654133v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Mantiuk" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.14.HVEI-517" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654136v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.14.HVEI-507" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879327v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chamakhi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bouzidi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2018.8611713" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567381v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122253" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567379v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutan Feyiz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Kamisli" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122244" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505967v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Mantiuk," TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2017.7965632" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433778v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952544" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02395452v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433779v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567378v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122216" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567380v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122241" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567377v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gicquel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp.2017.8122238" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433777v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7952473" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478337v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icme.2017.8019394" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519605v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296707" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433774v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436104v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jung" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2238707" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433775v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436102v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Schretter" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Bettens" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blinder" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01349801v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498950" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433773v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386170v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Provenzi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debattista Kurt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498953" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349025v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433776v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01287903v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01349708v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362368v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2016.7528226" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01357141v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436111v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01436116v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Furtado" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299839v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433756v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blinder" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahar" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Symeonidou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bruylants" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433758v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203796v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01290380v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433759v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331624v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2015.58" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433760v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Mohammadkhani" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433757v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299845v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351232" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299841v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2015.7177500" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01436132v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082629v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141081v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433762v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rita Hojeij" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Chrabieh" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201963v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Joel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436204v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082628v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436168v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01436170v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973500v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436236v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macovei" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-E. Nicolae" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436226v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433769v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436254v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01436415v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436223v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436215v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411947v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286827v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Macovei" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina-Emilia Nicolae" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070851v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436250v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riche" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Mancas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411946v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433763v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436376v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433767v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01433766v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cagnazzo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436379v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412015v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436384v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436381v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436377v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288336v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00682875v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436423v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Capman" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Renan" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436401v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00682874v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436392v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436399v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436393v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436403v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436408v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818584v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436003v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287218v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Mantiuk" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436008v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436014v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801026v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-32-391755-1.00014-6" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801036v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-391755-1.00019-5" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311344v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81465-6_6" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436053v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Narwaria" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287219v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287220v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322653v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436055v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436063v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286711v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Greco" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Delia Nemoianu" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Feuvre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286479v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436079v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Battin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vautrot" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436081v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286556v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286555v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436086v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04417931v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322485v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322489v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad Lodhi" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322454v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322490v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505886v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739928v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739916v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739918v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739884v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>