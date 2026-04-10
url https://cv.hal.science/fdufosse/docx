--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -593,248 +593,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further notes on Birkhoff-von Neumann decomposition of doubly stochastic matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An exact algorithm for the bi-objective timing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bora Uçar</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2018.05.017⟩</w:t>
+              <w:t xml:space="preserve">Optimization Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (4), pp.903-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11590-018-1237-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586245v2</w:t>
+                <w:t xml:space="preserve">hal-01716581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact algorithm for the bi-objective timing problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Further notes on Birkhoff-von Neumann decomposition of doubly stochastic matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamer Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Panagiotas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (4), pp.903-914. </w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 554, pp.68--78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11590-018-1237-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2018.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716581v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586245v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes on Birkhoff-von Neumann decomposition of doubly stochastic matrices</w:t>
               </w:r>
@@ -2412,460 +2412,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation algorithms for maximum matchings in undirected graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harnessing the geographical flexibility of distributed computing clouds for cooperative self-consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bora Uçar</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSC 2018 - SIAM Workshop on Combinatorial Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/1.9781611975215.6⟩</w:t>
+              <w:t xml:space="preserve">ISGT-Europe 2018 - 8th IEEE PES Innovative Smart Grid Technologies Conference Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sarajevo, Bosnia and Herzegovina. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEurope.2018.8571867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740403v3</w:t>
+                <w:t xml:space="preserve">hal-01856665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the geographical flexibility of distributed computing clouds for cooperative self-consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Consumption Optimization of Renewable Energy Production in Distributed Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGT-Europe 2018 - 8th IEEE PES Innovative Smart Grid Technologies Conference Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sarajevo, Bosnia and Herzegovina. pp.1-6, </w:t>
+              <w:t xml:space="preserve">Cluster 2018 - IEEE International Conference on Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Belfast, United Kingdom. pp.1-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISGTEurope.2018.8571867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2018.00055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856665v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Consumption Optimization of Renewable Energy Production in Distributed Clouds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximation algorithms for maximum matchings in undirected graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamer Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Panagiotas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster 2018 - IEEE International Conference on Cluster Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Belfast, United Kingdom. pp.1-11, </w:t>
+              <w:t xml:space="preserve">CSC 2018 - SIAM Workshop on Combinatorial Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bergen, Norway. pp.56-65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2018.00055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611975215.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856660v1</w:t>
+                <w:t xml:space="preserve">hal-01740403v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network-aware energy-efficient virtual machine management in distributed Cloud infrastructures with on-site photovoltaic production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBAC-PAD 2018 - International Symposium on Computer Architecture and High Performance Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2899,77 +2899,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic approach for optimizing green energy consumption in distributed clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMARTGREENS 2017 - International Conference on Smart Cities and Green ICT Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2994,90 +2994,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Algorithm for bi-objective Just-in-Time Job-shop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Symposium Series on Computational Intelligence (SSCI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3584,51 +3584,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Tightly-Coupled Applications on Heterogeneous Desktop Grids</w:t>
+                <w:t xml:space="preserve">Mapping tightly-coupled applications on volatile resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
@@ -3646,97 +3646,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCW 2013 - 22nd International Heterogeneity in Computing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Boston, United States</w:t>
+              <w:t xml:space="preserve">PDP'2013, the 21st Euromicro Int. Conf. on Parallel, Distributed, and Network-Based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788606v1</w:t>
+                <w:t xml:space="preserve">hal-00763376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping tightly-coupled applications on volatile resources</w:t>
+                <w:t xml:space="preserve">Scheduling Tightly-Coupled Applications on Heterogeneous Desktop Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
@@ -3754,73 +3754,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP'2013, the 21st Euromicro Int. Conf. on Parallel, Distributed, and Network-Based Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">HCW 2013 - 22nd International Heterogeneity in Computing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763376v1</w:t>
+                <w:t xml:space="preserve">hal-00788606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling parallel iterative applications on volatile resources</w:t>
               </w:r>
@@ -4617,77 +4617,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SAGITTA approach for optimizing solar energy consumption in distributed clouds with stochastic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Cities, Green Technologies, and Intelligent Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-25, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6187,51 +6187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187517v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bo&#235;zennec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701986" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01743802v6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamer Kaya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Panagiotas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.07.016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nadal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar V&#225;squez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.12.020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somesh Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586245v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2018.05.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1237-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270331v6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2016.02.023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013518806" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2015.06.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2889" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.02.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763349v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Agrawal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-010-9453-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSC5N50W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109521v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tremodeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731599.3767561" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248774v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Benhari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04042591v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032094v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Felipe Silva Vasconcelos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011047000003203" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595278v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vasconcelos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02417475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34029-2_17" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740403v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975215.6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856665v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2018.8571867" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2018.00055" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856657v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cahpc.2018.8645901" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01475431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Machin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2015.15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235162v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2014.63" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blanquart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763376v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857268v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1989493.1989512" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788889v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1810479.1810511" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787967v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062574v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1583991.1583997" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519645v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00363443v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127673v4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924180v5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877211v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00697621v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555546v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524784v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02127143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENSL0635" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187517v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bo&#235;zennec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701986" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01743802v6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamer Kaya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Panagiotas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.07.016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nadal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar V&#225;squez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.12.020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somesh Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1237-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586245v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2018.05.017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270331v6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2016.02.023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013518806" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2015.06.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2889" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.02.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763349v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Agrawal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-010-9453-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSC5N50W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109521v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tremodeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731599.3767561" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248774v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Benhari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04042591v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032094v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Felipe Silva Vasconcelos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011047000003203" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595278v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vasconcelos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02417475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34029-2_17" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856665v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2018.8571867" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856660v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2018.00055" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740403v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975215.6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856657v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cahpc.2018.8645901" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01475431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Machin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2015.15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235162v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2014.63" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blanquart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788606v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857268v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1989493.1989512" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788889v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1810479.1810511" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787967v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062574v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1583991.1583997" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519645v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00363443v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127673v4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924180v5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877211v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00697621v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555546v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524784v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02127143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENSL0635" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>