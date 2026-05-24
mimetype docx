--- v1 (2026-04-10)
+++ v2 (2026-05-24)
@@ -2412,51 +2412,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the geographical flexibility of distributed computing clouds for cooperative self-consumption</w:t>
+                <w:t xml:space="preserve">Self-Consumption Optimization of Renewable Energy Production in Distributed Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
@@ -2474,106 +2474,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGT-Europe 2018 - 8th IEEE PES Innovative Smart Grid Technologies Conference Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sarajevo, Bosnia and Herzegovina. pp.1-6, </w:t>
+              <w:t xml:space="preserve">Cluster 2018 - IEEE International Conference on Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Belfast, United Kingdom. pp.1-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISGTEurope.2018.8571867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2018.00055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856665v1</w:t>
+                <w:t xml:space="preserve">hal-01856660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Consumption Optimization of Renewable Energy Production in Distributed Clouds</w:t>
+                <w:t xml:space="preserve">Harnessing the geographical flexibility of distributed computing clouds for cooperative self-consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
@@ -2591,82 +2591,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster 2018 - IEEE International Conference on Cluster Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Belfast, United Kingdom. pp.1-11, </w:t>
+              <w:t xml:space="preserve">ISGT-Europe 2018 - 8th IEEE PES Innovative Smart Grid Technologies Conference Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sarajevo, Bosnia and Herzegovina. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2018.00055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEurope.2018.8571867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856660v1</w:t>
+                <w:t xml:space="preserve">hal-01856665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation algorithms for maximum matchings in undirected graphs</w:t>
               </w:r>
@@ -6187,51 +6187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187517v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bo&#235;zennec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701986" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01743802v6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamer Kaya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Panagiotas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.07.016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nadal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar V&#225;squez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.12.020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somesh Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1237-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586245v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2018.05.017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270331v6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2016.02.023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013518806" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2015.06.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2889" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.02.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763349v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Agrawal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-010-9453-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSC5N50W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109521v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tremodeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731599.3767561" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248774v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Benhari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04042591v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032094v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Felipe Silva Vasconcelos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011047000003203" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595278v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vasconcelos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02417475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34029-2_17" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856665v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2018.8571867" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856660v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2018.00055" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740403v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975215.6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856657v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cahpc.2018.8645901" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01475431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Machin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2015.15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235162v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2014.63" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blanquart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788606v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857268v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1989493.1989512" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788889v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1810479.1810511" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787967v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062574v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1583991.1583997" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519645v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00363443v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127673v4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924180v5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877211v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00697621v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555546v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524784v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02127143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENSL0635" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187517v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bo&#235;zennec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701986" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01743802v6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamer Kaya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Panagiotas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.07.016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nadal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar V&#225;squez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.12.020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somesh Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1237-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586245v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2018.05.017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270331v6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2016.02.023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013518806" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2015.06.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2889" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.02.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763349v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Agrawal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-010-9453-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSC5N50W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109521v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tremodeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731599.3767561" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248774v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Benhari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04042591v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032094v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Felipe Silva Vasconcelos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011047000003203" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595278v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vasconcelos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02417475v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34029-2_17" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2018.00055" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2018.8571867" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740403v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975215.6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856657v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cahpc.2018.8645901" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01475431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Machin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2015.15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235162v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2014.63" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blanquart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788606v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857268v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1989493.1989512" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788889v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1810479.1810511" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787967v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01062574v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1583991.1583997" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519645v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00363443v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127673v4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924180v5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877211v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00697621v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555546v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524784v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02127143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENSL0635" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>