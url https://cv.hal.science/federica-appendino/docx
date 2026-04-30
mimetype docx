--- v1 (2026-03-26)
+++ v2 (2026-04-30)
@@ -3345,595 +3345,763 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilier et villes sensibles</w:t>
+                <w:t xml:space="preserve">La végétalisation verticale du bâti : l’exemple de la Villa M Paris (15e)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rollin</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.65592/espi2r.2136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248318v1</w:t>
+                <w:t xml:space="preserve">hal-05575696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations professionnelles. La promotion et l'aménagement.</w:t>
+                <w:t xml:space="preserve">Pandémies et adaptation des villes : transformations de l’espace public, entre expérimentation et héritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.65592/espi2r.2123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Laussucq</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03978288v1</w:t>
+                <w:t xml:space="preserve">hal-05575693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition(s)</w:t>
+                <w:t xml:space="preserve">Immobilier et villes sensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04540841v1</w:t>
+                <w:t xml:space="preserve">hal-05248318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères biblio : l’économie circulaire</w:t>
+                <w:t xml:space="preserve">Mutations professionnelles. La promotion et l'aménagement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Laussucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Trojette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770317v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères biblio : Héritage(s) et patrimoine(s) bâtis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041054v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04540841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères biblio : Urbanisme et habitat durable</w:t>
+                <w:t xml:space="preserve">Repères biblio : l’économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Rosenbaum</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fragny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères biblio : Héritage(s) et patrimoine(s) bâtis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eberhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Appendino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères biblio : Urbanisme et habitat durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Appendino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rosenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3943,283 +4111,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptable Cities, Pandemic Mitigation and Crisis Preparedness. Final Report.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Zepf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UCL. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUTATIONS DES PROFESSIONS IMMOBILIÈRES : La promotion et l’aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire ESPI Research in Real Estate (ESPI2R). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04030687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PULSE PARIS : Ecoconception des Projets Urbains et Liens avec la Stratégie Economie circulaire de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4254,51 +4422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4308,114 +4476,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and opportunities for urban heritage conservation in the XXI century: historic cities and sustainability. From the French experience to the Paris case.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, space management. Paris-IV Sorbonne; Politecnico di Torino, 2017. Italian. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03401913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4483,51 +4651,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="757479FA"/>
+    <w:nsid w:val="18594F18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4714,51 +4882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federica-appendino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6846-2058" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863585v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yws" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erradhouani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pawlak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-02007-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24306/TrAESOP.2021.01.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401981v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18686/utc.v4i1.32" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giliberto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Labadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Andres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Molini&#233;-Andlauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654039v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hetman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402179v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402152v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105732v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402136v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/245/6/062002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33222-7_25" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003178545-14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401998v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Botto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.36018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78271-3_17" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978288v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540841v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eberhardt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413358v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rosenbaum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moawad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sakai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03401913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federica-appendino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6846-2058" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863585v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yws" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erradhouani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pawlak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-02007-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24306/TrAESOP.2021.01.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401981v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18686/utc.v4i1.32" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giliberto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Labadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Andres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Molini&#233;-Andlauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654039v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hetman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402179v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402152v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105732v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402136v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/245/6/062002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33222-7_25" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003178545-14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401998v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Botto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.36018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78271-3_17" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65592/espi2r.2136" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65592/espi2r.2123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540841v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eberhardt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rosenbaum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moawad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sakai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03401913v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>