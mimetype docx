--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -528,174 +528,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tra pianificazione sostenibile e tutela del patrimonio urbano: riflessioni a partire dal caso del Secteur Sauvegardé del VII Arrondissement di Parigi</w:t>
+                <w:t xml:space="preserve">Heritage-related Indicators for Urban Sustainable Development: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planum, the journal of urbanism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Transportation and Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18686/utc.v4i1.32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03401930v1</w:t>
+                <w:t xml:space="preserve">hal-03401981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritage-related Indicators for Urban Sustainable Development: A Systematic Review</w:t>
+                <w:t xml:space="preserve">Tra pianificazione sostenibile e tutela del patrimonio urbano: riflessioni a partire dal caso del Secteur Sauvegardé del VII Arrondissement di Parigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Transportation and Construction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planum, the journal of urbanism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.47-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18686/utc.v4i1.32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03401981v1</w:t>
+                <w:t xml:space="preserve">hal-03401930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Città storica e innovazione urbana: alcuni elementi di riflessione. Il caso di Paris Smart City.</w:t>
               </w:r>
@@ -1294,513 +1294,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection du patrimoine urbain en France : évolutions et controverses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heritage protection and retrofit, towards an integrated approach for an eco-neighborhood in Paris. The case study of Saint-Vincent-de-Paul.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Hetman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HERITAGE GEOGRAPHIES: Politics, Uses and Governance of the Past UGI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">AIARG 21 - 10th Annual Conference : Sharing Ground: Propinquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, All Ireland Architecture Research Group (AIARG), Jan 2021, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413339v1</w:t>
+                <w:t xml:space="preserve">hal-03402209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the hygienist architecture’s legacy to an eco-neighborhood: the case study of SaintVincent-de-Paul hospital complex in Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La protection du patrimoine urbain en France : évolutions et controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janet Hetman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Heritage and Design for Health, Le Vie dei Mercanti, XIX International Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Capri, Italy. pp.878-887</w:t>
+              <w:t xml:space="preserve">HERITAGE GEOGRAPHIES: Politics, Uses and Governance of the Past UGI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402216v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritage protection and retrofit, towards an integrated approach for an eco-neighborhood in Paris. The case study of Saint-Vincent-de-Paul.</w:t>
+                <w:t xml:space="preserve">From the hygienist architecture’s legacy to an eco-neighborhood: the case study of SaintVincent-de-Paul hospital complex in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Hetman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIARG 21 - 10th Annual Conference : Sharing Ground: Propinquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, All Ireland Architecture Research Group (AIARG), Jan 2021, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">World Heritage and Design for Health, Le Vie dei Mercanti, XIX International Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Capri, Italy. pp.878-887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402209v1</w:t>
+                <w:t xml:space="preserve">hal-03402216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et usages des indicateurs d'économie circulaire : le cas de la Ville de Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circular economy in urban projects: the contribution of life cycle assessment tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Appendino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Saadé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès [avniR] 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">AESOP 2019 Planning for Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402179v1</w:t>
+                <w:t xml:space="preserve">hal-03402152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular economy in urban projects: a case studies analysis of current practices and tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction et usages des indicateurs d'économie circulaire : le cas de la Ville de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Saadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Saadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 AESOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Congrès [avniR] 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182283v1</w:t>
+                <w:t xml:space="preserve">hal-03402179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular economy in urban projects: the contribution of life cycle assessment tools</w:t>
+                <w:t xml:space="preserve">Circular economy in urban projects: a case studies analysis of current practices and tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roux</w:t>
@@ -1818,319 +1818,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Saadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AESOP 2019 Planning for Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Venise, Italy</w:t>
+              <w:t xml:space="preserve">2019 AESOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402152v1</w:t>
+                <w:t xml:space="preserve">hal-02182283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoconception des projets urbains et lien avec la Stratégie économie circulaire de Paris : le projet PULSE-PARIS</w:t>
+                <w:t xml:space="preserve">How to bridge the gap between EIAs and HIAs? The case of Saint-Vincent-de-Paul eco-neighborhood in Paris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès [avniR]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">IAIA18: Environmental Justice in Societies in Transition, 38th Annual Conference of the International Association for Impact Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Durabn, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402146v1</w:t>
+                <w:t xml:space="preserve">hal-03402130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche sensible pour mesurer la relation musée-territoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecoconception des projets urbains et lien avec la Stratégie économie circulaire de Paris : le projet PULSE-PARIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Espace, Nature et Cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès [avniR]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105732v1</w:t>
+                <w:t xml:space="preserve">hal-03402146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to bridge the gap between EIAs and HIAs? The case of Saint-Vincent-de-Paul eco-neighborhood in Paris.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche sensible pour mesurer la relation musée-territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAIA18: Environmental Justice in Societies in Transition, 38th Annual Conference of the International Association for Impact Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Durabn, South Africa</w:t>
+              <w:t xml:space="preserve">Séminaire Espace, Nature et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402130v1</w:t>
+                <w:t xml:space="preserve">hal-03105732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quando la pianificazione sostenibile incontra la tutela del patrimonio urbano: il caso del Secteur Sauvegardé del VII Arrondissement di Parigi</w:t>
               </w:r>
@@ -2257,247 +2257,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative approach for sustainability assessment in historic urban context</w:t>
+                <w:t xml:space="preserve">Una nuova sfida per gli strumenti di vlutazione: la Raccomandazione Unesco sul Paesaggio Storico Urbano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Giliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heritage 2016 5th International Conference on Heritage and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Green Lines Institut for Sustainable Development, Jul 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">L'influenza sui percorsi valutativi dell' Enciclica Laudato sì</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Siev, Apr 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378898v1</w:t>
+                <w:t xml:space="preserve">hal-01378900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Heritage between conservation and sustainable development: the French case</w:t>
+                <w:t xml:space="preserve">A comparative approach for sustainability assessment in historic urban context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Managing Change: Urban Heritage between conservation and development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Kent, Centre for Heritage, Jun 2016, Canterbury, United Kingdom</w:t>
+              <w:t xml:space="preserve">Heritage 2016 5th International Conference on Heritage and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Green Lines Institut for Sustainable Development, Jul 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378899v1</w:t>
+                <w:t xml:space="preserve">hal-01378898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una nuova sfida per gli strumenti di vlutazione: la Raccomandazione Unesco sul Paesaggio Storico Urbano</w:t>
+                <w:t xml:space="preserve">Urban Heritage between conservation and sustainable development: the French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Giliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'influenza sui percorsi valutativi dell' Enciclica Laudato sì</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Siev, Apr 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Managing Change: Urban Heritage between conservation and development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Kent, Centre for Heritage, Jun 2016, Canterbury, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378900v1</w:t>
+                <w:t xml:space="preserve">hal-01378899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2673,208 +2673,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’économie circulaire dans l’immobilier</w:t>
+                <w:t xml:space="preserve">Les instruments de politiques environnementales urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Fragny</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie urbaine et environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck Supérieur, 2023, 9782807345997</w:t>
+              <w:t xml:space="preserve">, DeBoeck Supérieur, 2023, LMD Economie, 9782807345997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04654063v1</w:t>
+                <w:t xml:space="preserve">halshs-04654069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les instruments de politiques environnementales urbaines</w:t>
+                <w:t xml:space="preserve">L’économie circulaire dans l’immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fragny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne, Benjamin Fragny. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie urbaine et environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, DeBoeck Supérieur, 2023, LMD Economie, 9782807345997</w:t>
+              <w:t xml:space="preserve">, De Boeck Supérieur, 2023, 9782807345997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04654069v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04654063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Change in Historic Urban Landscapes. An Analysis of Urban Heritage Conservation Approaches in Bordeaux (France), Edinburgh (UK), and Florence (Italy)</w:t>
               </w:r>
@@ -3622,289 +3622,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations professionnelles. La promotion et l'aménagement.</w:t>
+                <w:t xml:space="preserve">Transition(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978288v1</w:t>
+                <w:t xml:space="preserve">halshs-04540841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition(s)</w:t>
+                <w:t xml:space="preserve">Mutations professionnelles. La promotion et l'aménagement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Laussucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Trojette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04540841v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repères biblio : l’économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4291,51 +4291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Laussucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire ESPI Research in Real Estate (ESPI2R). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4651,51 +4651,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18594F18"/>
+    <w:nsid w:val="B57F6918"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4882,51 +4882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federica-appendino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6846-2058" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863585v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yws" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erradhouani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pawlak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-02007-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24306/TrAESOP.2021.01.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401981v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18686/utc.v4i1.32" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giliberto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Labadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Andres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Molini&#233;-Andlauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654039v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hetman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402179v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402152v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105732v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402136v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/245/6/062002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33222-7_25" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003178545-14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401998v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Botto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.36018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78271-3_17" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65592/espi2r.2136" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65592/espi2r.2123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540841v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eberhardt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rosenbaum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moawad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sakai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03401913v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federica-appendino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6846-2058" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863585v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yws" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erradhouani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pawlak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-02007-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24306/TrAESOP.2021.01.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18686/utc.v4i1.32" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giliberto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Labadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Andres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Molini&#233;-Andlauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654039v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dang Vu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gomes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hetman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402130v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402136v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/245/6/062002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378898v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378899v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33222-7_25" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654069v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654063v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003178545-14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401998v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Botto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.36018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78271-3_17" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65592/espi2r.2136" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65592/espi2r.2123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540841v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978288v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eberhardt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rosenbaum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moawad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Sakai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03401913v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>